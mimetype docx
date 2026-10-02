--- v0 (2025-10-08)
+++ v1 (2026-10-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="14030044" w14:textId="77777777" w:rsidR="00A92BC5" w:rsidRPr="00A8585C" w:rsidRDefault="00C51844">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8585C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kurser under utbytet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522DF44A" w14:textId="77777777" w:rsidR="00C51844" w:rsidRDefault="00C51844"/>
     <w:p w14:paraId="0DA31577" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="6929"/>
@@ -148,138 +148,106 @@
         <w:t xml:space="preserve">programöversikten </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B161D9" w14:textId="07FF1573" w:rsidR="00C23C6F" w:rsidRDefault="00C23C6F" w:rsidP="00C23C6F">
       <w:r>
         <w:t xml:space="preserve">Du hittar dem båda på </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00C23C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>programwebben</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4D7BD5" w14:textId="77777777" w:rsidR="006B1703" w:rsidRDefault="006B1703" w:rsidP="006B1703"/>
     <w:p w14:paraId="7DF027B4" w14:textId="1A212582" w:rsidR="001C5DF8" w:rsidRDefault="001C5DF8" w:rsidP="006B1703">
       <w:r>
         <w:t>Fyll i blanketten utifrån den information som finns på kur</w:t>
       </w:r>
       <w:r w:rsidR="00A15CBD">
-        <w:t xml:space="preserve">shemsidan för ditt universitet. Det finns plats för sex </w:t>
-[...7 lines deleted...]
-        <w:t>. Vill du välja fler kurser är det bara att kopiera en tabellsida och klistra in.</w:t>
+        <w:t>shemsidan för ditt universitet. Det finns plats för sex kursval. Vill du välja fler kurser är det bara att kopiera en tabellsida och klistra in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447B1EFE" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="006B1703"/>
-    <w:p w14:paraId="4260C8EB" w14:textId="04A4969D" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="006B1703">
+    <w:p w14:paraId="4260C8EB" w14:textId="09489278" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="006B1703">
       <w:r>
         <w:t xml:space="preserve">Skicka dokumentet till </w:t>
       </w:r>
       <w:r w:rsidR="00C23C6F">
-        <w:t xml:space="preserve">PINK-ordförande Janina </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">PINK-ordförande Janina Seubert, </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00C23C6F" w:rsidRPr="00AA3E1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>janina.seubert@ki.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C23C6F">
         <w:t>. Hon</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> går igenom</w:t>
       </w:r>
       <w:r w:rsidR="001F4B77">
         <w:t xml:space="preserve"> det först och lämnar </w:t>
       </w:r>
       <w:r w:rsidR="00C23C6F">
         <w:t xml:space="preserve">sedan </w:t>
       </w:r>
       <w:r w:rsidR="001F4B77">
-        <w:t xml:space="preserve">över det till </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Åsa Eriksson, </w:t>
+        <w:t xml:space="preserve">över det till programdirektor </w:t>
+      </w:r>
+      <w:r w:rsidR="005768E8">
+        <w:t xml:space="preserve">Marika Melin, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00C23C6F" w:rsidRPr="00AA3E1E">
+        <w:r w:rsidR="005768E8" w:rsidRPr="00627B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>asa.eriksson@ki.se</w:t>
+          <w:t>marika.melin@ki.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C23C6F">
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F4B77">
         <w:t xml:space="preserve"> för en ytterligare bedömning,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3ACC71" w14:textId="77777777" w:rsidR="001F4B77" w:rsidRDefault="001F4B77" w:rsidP="006B1703"/>
     <w:p w14:paraId="6695C12F" w14:textId="2BBBA103" w:rsidR="001F4B77" w:rsidRDefault="001F4B77" w:rsidP="006B1703">
       <w:r>
-        <w:t xml:space="preserve">Vi är tacksamma om du fyller i blanketten så omsorgsfullt som det bara går. Det blir lättare för oss att bedöma dina </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> då och vi slipper skicka dokument fram och tillbaka för komplettering.</w:t>
+        <w:t>Vi är tacksamma om du fyller i blanketten så omsorgsfullt som det bara går. Det blir lättare för oss att bedöma dina kursval då och vi slipper skicka dokument fram och tillbaka för komplettering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2A704B" w14:textId="0839C652" w:rsidR="001C5DF8" w:rsidRDefault="001C5DF8">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B79FD53" w14:textId="77777777" w:rsidR="001C5DF8" w:rsidRDefault="001C5DF8" w:rsidP="006B1703"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2185"/>
         <w:gridCol w:w="6871"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B1703" w14:paraId="0B52F9AA" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
           <w:bookmarkEnd w:id="1"/>
@@ -301,59 +269,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0940A935" w14:textId="77777777" w:rsidR="006B1703" w:rsidRDefault="006B1703" w:rsidP="00F7010D">
             <w:r>
               <w:t>Kursens namn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10A7FD72" w14:textId="77777777" w:rsidR="00F7010D" w:rsidRDefault="00F7010D" w:rsidP="00F7010D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17B2B1D1" w14:textId="77777777" w:rsidR="006B1703" w:rsidRDefault="006B1703" w:rsidP="00F7010D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B1703" w14:paraId="66A96E78" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4D2300" w14:textId="77777777" w:rsidR="006B1703" w:rsidRDefault="006B1703" w:rsidP="00F7010D">
             <w:r>
-              <w:t>Antal poäng (</w:t>
-[...7 lines deleted...]
-              <w:t>, ECTS eller motsvarande)</w:t>
+              <w:t>Antal poäng (credits, ECTS eller motsvarande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="334484DA" w14:textId="77777777" w:rsidR="006B1703" w:rsidRDefault="006B1703" w:rsidP="00F7010D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B1703" w14:paraId="776C1F04" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CFFD22E" w14:textId="77777777" w:rsidR="006B1703" w:rsidRDefault="006B1703" w:rsidP="00F7010D">
             <w:r>
               <w:t>Länk till kursplan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D2EE75B" w14:textId="77777777" w:rsidR="00F7010D" w:rsidRDefault="00F7010D" w:rsidP="00F7010D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
@@ -449,53 +409,53 @@
             <w:r>
               <w:t>Janinas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00CEA0B6" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
           <w:p w14:paraId="11F81420" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
           <w:p w14:paraId="7528D754" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
           <w:p w14:paraId="0FFD880F" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
           <w:p w14:paraId="141DE119" w14:textId="267A6853" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59514609" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E236C" w14:paraId="1B9B0E25" w14:textId="77777777" w:rsidTr="006E236C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD9B6B4" w14:textId="503FD81B" w:rsidR="006E236C" w:rsidRDefault="00C23C6F">
-[...1 lines deleted...]
-              <w:t>Åsas</w:t>
+          <w:p w14:paraId="3AD9B6B4" w14:textId="1BF0E1C3" w:rsidR="006E236C" w:rsidRDefault="005768E8">
+            <w:r>
+              <w:t>Marikas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D42D8F4" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
           <w:p w14:paraId="1889E002" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
           <w:p w14:paraId="7C637E9F" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
           <w:p w14:paraId="0C596951" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
           <w:p w14:paraId="67E48E59" w14:textId="41010B8C" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4635DE39" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37796BB5" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C"/>
     <w:p w14:paraId="3CB5097D" w14:textId="77777777" w:rsidR="001C5DF8" w:rsidRDefault="001C5DF8">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -533,59 +493,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33CE7E45" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Kursens namn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13CEE946" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D7CB7F" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="724558E3" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7314493A" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
-              <w:t>Antal poäng (</w:t>
-[...7 lines deleted...]
-              <w:t>, ECTS eller motsvarande)</w:t>
+              <w:t>Antal poäng (credits, ECTS eller motsvarande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C4A1CF2" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="28AED6E6" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="696FE8BC" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Länk till kursplan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05406046" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
@@ -682,53 +634,53 @@
             <w:r>
               <w:t>Janinas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D6ACB39" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="5502F65D" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="6DB23183" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="682265B9" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="0AA56338" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05DC1C3C" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E236C" w14:paraId="48943A50" w14:textId="77777777" w:rsidTr="003709AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A774430" w14:textId="1EAF1920" w:rsidR="006E236C" w:rsidRDefault="00C23C6F" w:rsidP="003709AF">
-[...1 lines deleted...]
-              <w:t>Åsas</w:t>
+          <w:p w14:paraId="2A774430" w14:textId="5A196CCB" w:rsidR="006E236C" w:rsidRDefault="005768E8" w:rsidP="003709AF">
+            <w:r>
+              <w:t>Marikas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C7FA9FF" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="08A97D32" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="6934ADAB" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="24F77667" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="44861BDE" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67E7F44E" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C35E1D9" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="006B1703">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D84E1E5" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C">
@@ -770,59 +722,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F30D04D" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Kursens namn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EB3ED84" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57ABCF19" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="1D71D893" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0596ED60" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
-              <w:t>Antal poäng (</w:t>
-[...7 lines deleted...]
-              <w:t>, ECTS eller motsvarande)</w:t>
+              <w:t>Antal poäng (credits, ECTS eller motsvarande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A1D3473" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="6D7CA909" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="338E4D1B" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Länk till kursplan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7530C625" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
@@ -919,53 +863,53 @@
             <w:r>
               <w:t>Janinas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F068165" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="679F03DD" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="5A641F02" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="4E0674E1" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="68BEBDD1" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7884F235" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E236C" w14:paraId="18372C24" w14:textId="77777777" w:rsidTr="003709AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6388DDDE" w14:textId="02721BFF" w:rsidR="006E236C" w:rsidRDefault="00C23C6F" w:rsidP="003709AF">
-[...1 lines deleted...]
-              <w:t>Åsas</w:t>
+          <w:p w14:paraId="6388DDDE" w14:textId="142BBD2D" w:rsidR="006E236C" w:rsidRDefault="005768E8" w:rsidP="003709AF">
+            <w:r>
+              <w:t>Marikas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B482FD" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="6C11E89E" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="0615E4E5" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="10FAE376" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="03F4D72D" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62EF7A64" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17A52471" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="006E236C"/>
     <w:p w14:paraId="404435C0" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -1003,59 +947,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A77CBFB" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Kursens namn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00D91236" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="229C53AC" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="58798190" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3314444C" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
-              <w:t>Antal poäng (</w:t>
-[...7 lines deleted...]
-              <w:t>, ECTS eller motsvarande)</w:t>
+              <w:t>Antal poäng (credits, ECTS eller motsvarande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B8CED54" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="7159909D" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="486C472E" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Länk till kursplan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CF38FB1" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
@@ -1152,53 +1088,53 @@
             <w:r>
               <w:t>Janinas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F5192DA" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="777BACA1" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="5E9A8B02" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="69D3A291" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="77108285" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F6C0D18" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E236C" w14:paraId="4092A591" w14:textId="77777777" w:rsidTr="003709AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="373D0A30" w14:textId="2E36271D" w:rsidR="006E236C" w:rsidRDefault="00C23C6F" w:rsidP="003709AF">
-[...1 lines deleted...]
-              <w:t>Åsas</w:t>
+          <w:p w14:paraId="373D0A30" w14:textId="0126CAAA" w:rsidR="006E236C" w:rsidRDefault="005768E8" w:rsidP="003709AF">
+            <w:r>
+              <w:t>Marikas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBCADE0" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="50674D6E" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="261253BF" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="2823979C" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="787C119D" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4ABC9AFC" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3573C1D7" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="00A8585C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F706A" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
@@ -1240,59 +1176,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25AC16B3" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Kursens namn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55EF8F4B" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="625907E9" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="5B9BFEF5" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="409FB751" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
-              <w:t>Antal poäng (</w:t>
-[...7 lines deleted...]
-              <w:t>, ECTS eller motsvarande)</w:t>
+              <w:t>Antal poäng (credits, ECTS eller motsvarande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A488826" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="51ACA433" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A90DF17" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Länk till kursplan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72CB1FE9" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
@@ -1389,73 +1317,72 @@
             <w:r>
               <w:t>Janinas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14DEC3F7" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="4110A6A2" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="36D56EC4" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="35072DD8" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="6F768CBC" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3201FD43" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E236C" w14:paraId="213B91AA" w14:textId="77777777" w:rsidTr="003709AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F48DA5" w14:textId="418E1F63" w:rsidR="006E236C" w:rsidRDefault="00C23C6F" w:rsidP="003709AF">
-[...1 lines deleted...]
-              <w:t>Åsas</w:t>
+          <w:p w14:paraId="53F48DA5" w14:textId="3A25D538" w:rsidR="006E236C" w:rsidRDefault="005768E8" w:rsidP="003709AF">
+            <w:r>
+              <w:t xml:space="preserve">Marikas </w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
-              <w:t xml:space="preserve"> bedömning</w:t>
+              <w:t>bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67EAD193" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="3676DE0D" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="093176E9" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="49AB887C" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="549FCD98" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="119F242D" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="054FECE5" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="006E236C"/>
     <w:p w14:paraId="280AA83E" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="00A8585C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66B2D11D" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2185"/>
         <w:gridCol w:w="6871"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A8585C" w14:paraId="0EFAACCB" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
@@ -1478,59 +1405,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41C39946" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Kursens namn</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07DBEEBF" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B62C079" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="168CFCCD" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33C417A4" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
-              <w:t>Antal poäng (</w:t>
-[...7 lines deleted...]
-              <w:t>, ECTS eller motsvarande)</w:t>
+              <w:t>Antal poäng (credits, ECTS eller motsvarande)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04CBB936" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8585C" w14:paraId="6FD6060E" w14:textId="77777777" w:rsidTr="00A8585C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39CAF015" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C">
             <w:r>
               <w:t>Länk till kursplan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39692487" w14:textId="77777777" w:rsidR="00A8585C" w:rsidRDefault="00A8585C" w:rsidP="00A8585C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7097" w:type="dxa"/>
@@ -1627,132 +1546,131 @@
             <w:r>
               <w:t>Janinas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37E96143" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="0F451891" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="68CC2241" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="7A4AFE90" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="2A14CA2F" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A9D27E4" w14:textId="0753C9CA" w:rsidR="004516D1" w:rsidRDefault="004516D1" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E236C" w14:paraId="4232F845" w14:textId="77777777" w:rsidTr="003709AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D62BDDD" w14:textId="4FF822F1" w:rsidR="006E236C" w:rsidRDefault="00C23C6F" w:rsidP="003709AF">
-[...1 lines deleted...]
-              <w:t>Åsas</w:t>
+          <w:p w14:paraId="5D62BDDD" w14:textId="01A01C70" w:rsidR="006E236C" w:rsidRDefault="005768E8" w:rsidP="003709AF">
+            <w:r>
+              <w:t>Marikas</w:t>
             </w:r>
             <w:r w:rsidR="006E236C">
               <w:t xml:space="preserve"> bedömning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="301ABA4D" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="0C69EED9" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="56FCAA43" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="361CA55B" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
           <w:p w14:paraId="040065CF" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6971" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E4E7032" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="003709AF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="386B3B32" w14:textId="77777777" w:rsidR="006E236C" w:rsidRDefault="006E236C" w:rsidP="006E236C"/>
     <w:p w14:paraId="4F90E96E" w14:textId="0D40A3F8" w:rsidR="006B1703" w:rsidRDefault="00C23C6F" w:rsidP="006E236C">
       <w:r>
         <w:t>Fler kurser? Kopiera upp så många sidor som du behöver!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B1703" w:rsidSect="00A92BC5">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50EB7F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A606BF8C"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1891,108 +1809,115 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1818105745">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1512374618">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C51844"/>
     <w:rsid w:val="001C5DF8"/>
     <w:rsid w:val="001F4B77"/>
     <w:rsid w:val="004516D1"/>
     <w:rsid w:val="00505A5B"/>
+    <w:rsid w:val="005768E8"/>
     <w:rsid w:val="006761C9"/>
     <w:rsid w:val="006B1703"/>
+    <w:rsid w:val="006C3CD4"/>
     <w:rsid w:val="006E236C"/>
     <w:rsid w:val="0083286C"/>
     <w:rsid w:val="00A15CBD"/>
     <w:rsid w:val="00A8585C"/>
     <w:rsid w:val="00A92BC5"/>
     <w:rsid w:val="00C23C6F"/>
     <w:rsid w:val="00C51844"/>
     <w:rsid w:val="00F7010D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1F4704D4"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{2E17FC5D-64EA-964F-941E-6C9BAD914B95}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2414,57 +2339,57 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C23C6F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asa.eriksson@ki.se" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janina.seubert@ki.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/student/psykologprogrammet/programoversikt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marika.melin@ki.se%20" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janina.seubert@ki.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/student/psykologprogrammet/programoversikt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2745,57 +2670,57 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>474</Words>
-  <Characters>2515</Characters>
+  <Words>436</Words>
+  <Characters>2569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>513</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2984</CharactersWithSpaces>
+  <CharactersWithSpaces>2914</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Åsa Eriksson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>