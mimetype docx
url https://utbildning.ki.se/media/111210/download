--- v0 (2025-10-08)
+++ v1 (2026-08-19)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47B39CA9" w14:textId="611520EA" w:rsidR="004007F0" w:rsidRPr="003B164F" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B164F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Kursanalys (kursutvärdering</w:t>
       </w:r>
       <w:r w:rsidR="00F457DE">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/kursrapport</w:t>
       </w:r>
       <w:r w:rsidRPr="003B164F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -80,203 +80,194 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="508DE3F3" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="3139C529">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kurskod</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="14E6871B" w14:textId="3F2E59E8" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="00622F73" w:rsidP="3139C529">
+          <w:p w14:paraId="14E6871B" w14:textId="080743DF" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="00714E6E" w:rsidP="3139C529">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidR="0022184A">
+              <w:t>1QA1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B8261D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E6EB1F9" w14:textId="3C0C4B69" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="00E90C5A" w:rsidP="3139C529">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27AE8F5A" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3139C529">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kurstitel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F78EADD" w14:textId="77777777" w:rsidR="0022184A" w:rsidRDefault="00622F73" w:rsidP="000F3E50">
+          <w:p w14:paraId="0FE21A74" w14:textId="1DD2F9F4" w:rsidR="000F3E50" w:rsidRPr="00A747E8" w:rsidRDefault="00A747E8" w:rsidP="000F3E50">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00622F73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00A747E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Introduktion till kognitiv neurovetenskap</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21BF5F4D" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Högskolepoäng</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36F714EF" w14:textId="7B80D9A2" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="00622F73" w:rsidP="00C820EC">
+          <w:p w14:paraId="36F714EF" w14:textId="3307CA07" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="005E4443" w:rsidP="00C820EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00F554B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004007F0" w14:paraId="1AA67816" w14:textId="77777777" w:rsidTr="3139C529">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="435CAAC4" w14:textId="417E3351" w:rsidR="00E90C5A" w:rsidRPr="005C3D36" w:rsidRDefault="004007F0" w:rsidP="00E90C5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -294,160 +285,132 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/ht-år)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C86C17A" w14:textId="246BE9EC" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="0022184A" w:rsidP="00E90C5A">
+          <w:p w14:paraId="4C86C17A" w14:textId="62A23FBB" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="00EF5CCC" w:rsidP="00E90C5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>VT2</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00F554B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68B9368A" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tidsperiod</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D99606B" w14:textId="094CE2FD" w:rsidR="0022184A" w:rsidRDefault="00000000" w:rsidP="4141D871">
+          <w:p w14:paraId="35DDD7A4" w14:textId="0F3601AC" w:rsidR="000F3E50" w:rsidRPr="00587BFC" w:rsidRDefault="00620D2A" w:rsidP="4141D871">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:anchor="/studiedokumentation/resultathantering/252d8ae8-98a9-11ed-9308-2740aa8e47ae/rapportering?valtKurstillfalle=25f39a59-98a9-11ed-9308-2740aa8e47ae" w:history="1">
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00620D2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2026-01-19 - 2026-06-07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F599EBC" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4583"/>
         <w:gridCol w:w="4739"/>
       </w:tblGrid>
       <w:tr w:rsidR="004007F0" w14:paraId="6179F951" w14:textId="77777777" w:rsidTr="4141D871">
         <w:tc>
           <w:tcPr>
@@ -456,379 +419,258 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C2B7BB9" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kursansvarig</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76DE1510" w14:textId="1C8A3D50" w:rsidR="004007F0" w:rsidRPr="00E90C5A" w:rsidRDefault="00622F73" w:rsidP="000F3E50">
+          <w:p w14:paraId="76DE1510" w14:textId="44E4B82B" w:rsidR="004007F0" w:rsidRPr="00E90C5A" w:rsidRDefault="004007F0" w:rsidP="000F3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0918347D" w14:textId="57311454" w:rsidR="000F3E50" w:rsidRPr="00F554B4" w:rsidRDefault="00144F26" w:rsidP="4141D871">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Janina </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>Janina Seubert</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1B45">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Seubert</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00A2445B" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Examinator</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5E665A" w14:textId="0D345276" w:rsidR="004007F0" w:rsidRPr="00E90C5A" w:rsidRDefault="00622F73" w:rsidP="00B82AD0">
+          <w:p w14:paraId="5E5E665A" w14:textId="6E0B5105" w:rsidR="004007F0" w:rsidRPr="00F554B4" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00622F73">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:p>
+          <w:p w14:paraId="6C24F939" w14:textId="1CC24FB2" w:rsidR="00E90C5A" w:rsidRPr="006F2BD0" w:rsidRDefault="006F2BD0" w:rsidP="4141D871">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anna </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006F2BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Miley</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>Anna Miley Åkerstedt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004007F0" w14:paraId="777FCAE7" w14:textId="77777777" w:rsidTr="4141D871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F5E7650" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Momentansvariga lärare</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05EDA565" w14:textId="77777777" w:rsidR="004007F0" w:rsidRPr="005E4941" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
+          <w:p w14:paraId="05EDA565" w14:textId="65782785" w:rsidR="004007F0" w:rsidRPr="005E4941" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E4941">
-[...98 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="08EECE5D" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C6F81E1" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övriga medverkande lärare </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CD66223" w14:textId="44000897" w:rsidR="004007F0" w:rsidRPr="00E90C5A" w:rsidRDefault="0022184A" w:rsidP="00B82AD0">
+          <w:p w14:paraId="0F22D250" w14:textId="77777777" w:rsidR="002D5F66" w:rsidRDefault="002D5F66" w:rsidP="00B82AD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CD66223" w14:textId="6263B95D" w:rsidR="004007F0" w:rsidRPr="00E90C5A" w:rsidRDefault="00316F86" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Evelina Thunell </w:t>
+              <w:t>Evelina Thunell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C97F939" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="004007F0" w14:paraId="07E7E5DC" w14:textId="77777777" w:rsidTr="4141D871">
@@ -859,78 +701,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Antal studenter</w:t>
             </w:r>
             <w:r w:rsidR="002A1B1B">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid treveckorskontrollen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71335744" w14:textId="3BDE47D7" w:rsidR="002F20BA" w:rsidRPr="002F20BA" w:rsidRDefault="000552B6" w:rsidP="00B82AD0">
+          <w:p w14:paraId="51A6EB63" w14:textId="1990D2D9" w:rsidR="004007F0" w:rsidRPr="00724248" w:rsidRDefault="00732327" w:rsidP="00316F86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>89</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>103</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DB33BA5" w14:textId="69EACF06" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -945,61 +777,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">tal </w:t>
             </w:r>
             <w:r w:rsidR="001434DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">och andel (%) </w:t>
             </w:r>
             <w:r w:rsidR="002B0FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>godkända studenter fyra veckor efter kursens slut</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7014FB42" w14:textId="5D6153B9" w:rsidR="00AD6D2B" w:rsidRPr="00E90C5A" w:rsidRDefault="00AD6D2B" w:rsidP="00B82AD0">
-[...9 lines deleted...]
-          <w:p w14:paraId="2004016F" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
+          <w:p w14:paraId="2004016F" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="0000300B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54B7C6A8" w14:textId="5F6940F3" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1014,67 +836,67 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Svarsfrekvens </w:t>
             </w:r>
             <w:r w:rsidR="002B0FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(%) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kursvärderingsenkät</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A5F923" w14:textId="58F7FA0A" w:rsidR="004007F0" w:rsidRDefault="00F0094D" w:rsidP="00B82AD0">
+          <w:p w14:paraId="41A5F923" w14:textId="12843A2C" w:rsidR="004007F0" w:rsidRDefault="001311FC" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>34</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0022184A">
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidR="00F554B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="294CF1E0" w14:textId="46EE9090" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="00E90C5A" w:rsidP="00E90C5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004007F0" w14:paraId="5C05F732" w14:textId="77777777" w:rsidTr="4141D871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -1088,97 +910,91 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övriga metoder för studentinflytande </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(utöver avslutande kursvärdering) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D42E96" w14:textId="2B1FD824" w:rsidR="00231D26" w:rsidRPr="00C00910" w:rsidRDefault="00231D26" w:rsidP="00231D26">
+          <w:p w14:paraId="601FB5C2" w14:textId="77777777" w:rsidR="00F85FA4" w:rsidRDefault="00F85FA4" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-              <w:t>intressen.</w:t>
+          </w:p>
+          <w:p w14:paraId="11BC7F97" w14:textId="77777777" w:rsidR="00F85FA4" w:rsidRPr="00F85FA4" w:rsidRDefault="00F85FA4" w:rsidP="00F85FA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F85FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Studenterna uppmuntras regelbundet till muntlig återkoppling under kursperioden. Studenterna kan välja egna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07DCB3D9" w14:textId="0C1B95B6" w:rsidR="004007F0" w:rsidRPr="00C00910" w:rsidRDefault="00F85FA4" w:rsidP="00F85FA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F85FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ämnen för grupparbetet utifrån sina intressen.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38EC4AFF" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004007F0" w14:paraId="43935A8C" w14:textId="77777777" w:rsidTr="4141D871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1198,151 +1014,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Återkopp</w:t>
             </w:r>
             <w:r w:rsidR="00BF7364">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ing av kursvärderingsresultat till studenterna</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68DE0FC6" w14:textId="77777777" w:rsidR="004007F0" w:rsidRPr="00C00910" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
-[...99 lines deleted...]
-          <w:p w14:paraId="2A1004C2" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
+          <w:p w14:paraId="2A1004C2" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004C2187">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07057F0F" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Observera att…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1532,760 +1248,1440 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C00910">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0299BE07" w14:textId="7B7DAF33" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00231D26">
+    <w:p w14:paraId="0299BE07" w14:textId="55063BF3" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="003E28D3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Beskrivning av eventuellt genomförda förändringar sedan föregående kurstillfälle baserat på tidigare studenters synpunkter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085BE8F4" w14:textId="47754536" w:rsidR="00EB1F6C" w:rsidRDefault="00EB1F6C" w:rsidP="00EB1F6C">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> i år:</w:t>
+    <w:p w14:paraId="24231193" w14:textId="77777777" w:rsidR="00F85FA4" w:rsidRDefault="00F85FA4" w:rsidP="00F85FA4"/>
+    <w:p w14:paraId="5EC6D83A" w14:textId="53B6BA5B" w:rsidR="00F85FA4" w:rsidRDefault="001E595C" w:rsidP="00F85FA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid förre kursutvärdering identifierades följande svagheter som skulle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>addresseras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nästa tillfället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C97828E" w14:textId="77777777" w:rsidR="00EB1F6C" w:rsidRDefault="00EB1F6C" w:rsidP="00EB1F6C"/>
-    <w:p w14:paraId="2814A639" w14:textId="472845A9" w:rsidR="00EB1F6C" w:rsidRDefault="00EB1F6C" w:rsidP="00EB1F6C">
+    <w:p w14:paraId="4981E4EB" w14:textId="77777777" w:rsidR="001E595C" w:rsidRPr="001E595C" w:rsidRDefault="001E595C" w:rsidP="00F85FA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4620A2" w14:textId="1CE791CB" w:rsidR="00F85FA4" w:rsidRDefault="001E595C" w:rsidP="001E595C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">har möjlighet att lära känna varandra och diskutera deras projekt tidigare under kursens gång. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Högre </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85FA4" w:rsidRPr="001E595C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tempo på moment 2 än på moment 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85FA4" w:rsidRPr="001E595C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delvist överlappade </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innehåll </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85FA4" w:rsidRPr="001E595C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mellan föreläsningarna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A33F64F" w14:textId="77777777" w:rsidR="00EB1F6C" w:rsidRDefault="00EB1F6C" w:rsidP="00EB1F6C"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3A175746" w14:textId="77777777" w:rsidR="001E595C" w:rsidRDefault="001E595C" w:rsidP="001E595C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F66B7D3" w14:textId="77777777" w:rsidR="00EB1F6C" w:rsidRDefault="00EB1F6C" w:rsidP="00EB1F6C"/>
-    <w:p w14:paraId="37D84876" w14:textId="7A9A7EB1" w:rsidR="00231D26" w:rsidRDefault="00EB1F6C" w:rsidP="00231D26">
+    <w:p w14:paraId="55C88563" w14:textId="797BAEA9" w:rsidR="001E595C" w:rsidRDefault="001E595C" w:rsidP="001E595C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föreläsningarnas innehåll </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sogs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> över och anpassades delvist. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tentan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upplevdes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fortfaramde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som svårare vid moment 2 och frågorna som var anpassade för att försvara användning av AI upplevdes som dåligt formulerade och kluriga. Frågan om hur vi bäst examinerar </w:t>
+      </w:r>
+      <w:r w:rsidR="00586046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">för att undvika AI genererade svar kvarstår och kommer att återupptas inför </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00586046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nästa kursomgången</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00586046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att hitta en hållbar lösning såsom muntliga gruppexaminationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5499D3FB" w14:textId="77777777" w:rsidR="00F85FA4" w:rsidRPr="001E595C" w:rsidRDefault="00F85FA4" w:rsidP="00F85FA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6624EB" w14:textId="19CD4878" w:rsidR="00F85FA4" w:rsidRDefault="00F85FA4" w:rsidP="00586046">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betygen för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00586046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gathertown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00586046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som plattform för posterpresentationen var blandade, vissa upplevde det som strulig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF4BA2C" w14:textId="77777777" w:rsidR="00586046" w:rsidRDefault="00586046" w:rsidP="00586046">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6B0856" w14:textId="0D9BCE1A" w:rsidR="00586046" w:rsidRPr="00586046" w:rsidRDefault="00586046" w:rsidP="00586046">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>En tydligare struktur för</w:t>
-[...5 lines deleted...]
-        <w:t>önskades</w:t>
+        <w:t xml:space="preserve">Vi bestämde oss att prova ett nytt format helt på zoom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gathertown</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> där varje grupp tilldelades ett eget rum samt ett tidsfönster för deras presentation framför lärarna. Gruppmedlemmarna turades om att stanna vid postern för eventuella frågor innan och efter presentationen. Upplägget fungerade väldigt bra och utan teknikstrul och kommer att användas framöver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1268D78C" w14:textId="77777777" w:rsidR="00EB1F6C" w:rsidRDefault="00EB1F6C" w:rsidP="00EB1F6C"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="65A311F4" w14:textId="77777777" w:rsidR="00F85FA4" w:rsidRPr="001E595C" w:rsidRDefault="00F85FA4" w:rsidP="00F85FA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5F1BCA10" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>2. Kortfattad sammanfattning av studenternas värderingar av kursen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4823B882" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(Baserad på studenternas kvantitativa svar på kursvärderingen och centrala synpunkter ur fritextsvar. Kvantitativ sammanställning och ev. grafer bifogas.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17439C3B" w14:textId="77777777" w:rsidR="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6631"/>
-        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="6632"/>
+        <w:gridCol w:w="2384"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A7ACE" w14:paraId="204FA90E" w14:textId="77777777" w:rsidTr="44C4B3D0">
+      <w:tr w:rsidR="002A7ACE" w14:paraId="204FA90E" w14:textId="77777777" w:rsidTr="008A19E5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D1188E6" w14:textId="5171E41E" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364A03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enkätfråga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24BDCC34" w14:textId="7030847D" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0">
+          <w:p w14:paraId="24BDCC34" w14:textId="4BE5B4BF" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="44C4B3D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Medelvärde (</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Medelvärde </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7ACE" w14:paraId="523C172D" w14:textId="77777777" w:rsidTr="44C4B3D0">
+      <w:tr w:rsidR="002A7ACE" w14:paraId="523C172D" w14:textId="77777777" w:rsidTr="008A19E5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B154079" w14:textId="5A0DBF98" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="00364A03">
+          <w:p w14:paraId="111E61D7" w14:textId="5C807178" w:rsidR="008A2EA9" w:rsidRPr="009F4C2A" w:rsidRDefault="008A2EA9" w:rsidP="009F4C2A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00364A03">
+            <w:r w:rsidRPr="00E468EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Jag uppfattar att jag genom denna kurs utvecklat värdefulla kunskaper/färdigheter.</w:t>
-            </w:r>
+              <w:t>Kursen var utformad på ett sätt som gav mig möjlighet till aktivt lärande.</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A" w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t>Exempelvis: seminarier med</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t>diskussioner</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t>grupparbeten, projekt,</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang/>
+              </w:rPr>
+              <w:t>studentpresentationer, rollspel, peer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B154079" w14:textId="5CC08BB2" w:rsidR="00364A03" w:rsidRPr="00E468EA" w:rsidRDefault="008A2EA9" w:rsidP="009F4C2A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>learning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, praktiska övningar,</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A" w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">laborationer, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>verksamhetsintegrerat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F4C2A" w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lärande </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6957393F" w14:textId="18DC5E47" w:rsidR="00364A03" w:rsidRDefault="0022184A" w:rsidP="004007F0">
+          <w:p w14:paraId="6957393F" w14:textId="72A7A7B8" w:rsidR="00364A03" w:rsidRDefault="008A19E5" w:rsidP="004007F0">
             <w:r>
-              <w:t>4,</w:t>
-[...2 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r w:rsidR="00296A57">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7ACE" w14:paraId="57BE99B3" w14:textId="77777777" w:rsidTr="44C4B3D0">
+      <w:tr w:rsidR="002A7ACE" w14:paraId="57BE99B3" w14:textId="77777777" w:rsidTr="008A19E5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66520BC3" w14:textId="5C7C0A6D" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="00364A03">
+          <w:p w14:paraId="36C2D236" w14:textId="03783592" w:rsidR="0058657D" w:rsidRPr="00E468EA" w:rsidRDefault="0058657D" w:rsidP="0068147D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00364A03">
+            <w:r w:rsidRPr="00E468EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Jag bedömer att jag har uppnått kursernas alla lärandemål.</w:t>
+              <w:t>Jag kände mig inkluderad och respekterad under kursen. Exempelvis: Jag var bekväm med</w:t>
+            </w:r>
+            <w:r w:rsidR="0068147D" w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>att samarbeta med andra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66520BC3" w14:textId="0A3677E9" w:rsidR="00364A03" w:rsidRPr="00E468EA" w:rsidRDefault="0058657D" w:rsidP="0068147D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>studenter, tala inför gruppen, svara</w:t>
+            </w:r>
+            <w:r w:rsidR="0068147D" w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>på lärares frågor och jag blev</w:t>
+            </w:r>
+            <w:r w:rsidR="0068147D" w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lyssnad på (inte avbruten,</w:t>
+            </w:r>
+            <w:r w:rsidR="0068147D" w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E468EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>förlöjligad eller liknande).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="749A1FB0" w14:textId="44A7D20E" w:rsidR="00364A03" w:rsidRDefault="0022184A" w:rsidP="004007F0">
+          <w:p w14:paraId="749A1FB0" w14:textId="40D8B541" w:rsidR="00364A03" w:rsidRDefault="008A19E5" w:rsidP="004007F0">
             <w:r>
-              <w:t>4,</w:t>
-[...2 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="005C32BD">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0052460A">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7ACE" w14:paraId="71BD7BA5" w14:textId="77777777" w:rsidTr="44C4B3D0">
+      <w:tr w:rsidR="002A7ACE" w14:paraId="71BD7BA5" w14:textId="77777777" w:rsidTr="008A19E5">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="461B3E1F" w14:textId="5FBC59CB" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="00364A03">
+          <w:p w14:paraId="461B3E1F" w14:textId="1053F5A5" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="008A19E5" w:rsidP="008A19E5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00364A03">
+            <w:r w:rsidRPr="00E468EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Jag uppfattar att det fanns en röd tråd genom kursen – från lärandemål till examination</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Kursen som helhet var bra.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2AF9CA" w14:textId="217257A1" w:rsidR="00364A03" w:rsidRDefault="0022184A" w:rsidP="004007F0">
+          <w:p w14:paraId="1E2AF9CA" w14:textId="3D2B66D8" w:rsidR="00364A03" w:rsidRDefault="005D117E" w:rsidP="004007F0">
             <w:r>
-              <w:t>4,</w:t>
-[...115 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r w:rsidR="0052460A">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22DF5F2E" w14:textId="77777777" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0"/>
-    <w:p w14:paraId="1D6A24E7" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
+    <w:p w14:paraId="649806D4" w14:textId="3EBDF6F3" w:rsidR="00586046" w:rsidRDefault="004007F0" w:rsidP="008253C2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>3. Kursansvarigs reflektioner kring kursens genomförande och resultat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1664F3" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
-      <w:pPr>
+    <w:p w14:paraId="36C48F71" w14:textId="77777777" w:rsidR="00586046" w:rsidRPr="00586046" w:rsidRDefault="00586046" w:rsidP="00586046">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1664F3" w14:textId="4E8DCC97" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Kursens styrkor:</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6EB0">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22173FEE" w14:textId="77777777" w:rsidR="008253C2" w:rsidRDefault="008253C2" w:rsidP="008253C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kursen bedömdes sammanlagt mycket positivt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, och nästan 3 av 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>studente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instämde helt att kursen var bra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FC6221" w14:textId="77777777" w:rsidR="008253C2" w:rsidRDefault="008253C2" w:rsidP="008253C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De betonade framför allt att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>studienmiljön</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var respektfull och inkluderande, att kursen gav goda möjligheter till diskussioner och grupparbete, samt att föreläsarna var duktiga och engagerade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4D6F92" w14:textId="77777777" w:rsidR="008253C2" w:rsidRPr="00586046" w:rsidRDefault="008253C2" w:rsidP="008253C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Även att materialet spelades in och var tillgänglig för att lyssna på egen takt upplevdes som mycket positiv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F2FD9A" w14:textId="77777777" w:rsidR="00DE29CE" w:rsidRDefault="00DE29CE" w:rsidP="004007F0">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Kursens styrkor:</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="785425E5" w14:textId="0D82016C" w:rsidR="005F6430" w:rsidRDefault="00EB1F6C" w:rsidP="009727E9">
-[...34 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="522B6623" w14:textId="30EE9F8A" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Kursens svagheter:</w:t>
+      </w:r>
+      <w:r w:rsidR="00322937">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="522B6623" w14:textId="21CA9135" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
-[...2 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="73B5120A" w14:textId="69669007" w:rsidR="008253C2" w:rsidRDefault="008253C2" w:rsidP="004007F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008253C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tentafrågorna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008253C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kvarstår som det största förbättringsområde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och formatet ska ses över i sin helhet för att förbättra detta. Dessutom uppstod vissa schemaändringar vilka gjorde att kalendern i öppna kurswebben inte överensstämde med canvaskalendern. Detta hade kommunicerats vid kursens början men tydligen missats av en del studenter så att vi kommer att se över rutinerna hur ändringar kan kommuniceras tydligare när de inte går att undvikas helt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C143D63" w14:textId="77777777" w:rsidR="008253C2" w:rsidRDefault="008253C2" w:rsidP="004007F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FAF0B6" w14:textId="63F75EBC" w:rsidR="008253C2" w:rsidRDefault="008253C2" w:rsidP="004007F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ytterligare kritikpunkter var inriktade mot enstaka föreläsningar och inte kursen i sin helhet; studenter kritiserade </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>att vissa föreläsare använde sig av engelska bilder</w:t>
+      </w:r>
+      <w:r w:rsidR="00113F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medan de pratade på Svenska. Detta ska ses över till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00113F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nästa kurstillfället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00113F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dessutom upplevdes vissa föreläsare som stressade och kortfattade. Förinspelade föreläsningar i allmänhet uppskattades inte lika mycket som live föreläsningar- till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00113F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nästa tillfället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00113F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska möjligheten undersökas att komplettera inspelade föreläsningar med övningar eller frågestunder ifall det inte är möjligt att hålla de live.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FA3ED4" w14:textId="6652526F" w:rsidR="004007F0" w:rsidRDefault="00441758" w:rsidP="00441758">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441758">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004007F0">
+        <w:t>Övriga synpunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2EDF4C" w14:textId="77777777" w:rsidR="00441758" w:rsidRPr="00441758" w:rsidRDefault="00441758" w:rsidP="00441758">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C493D5B" w14:textId="09C8E4D9" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kursansvarigs slutsatser och eventuella förslag till förändringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28306589" w14:textId="30E7F671" w:rsidR="00780FB3" w:rsidRDefault="004007F0" w:rsidP="00321038">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Kursens svagheter:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Om förändringar föreslås, ange vem som är ansvarig för att genomföra dessa och en </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1263E1E8" w14:textId="77777777" w:rsidR="00D56FE0" w:rsidRDefault="00D56FE0" w:rsidP="004007F0"/>
-[...6 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="21A2A2A3" w14:textId="77777777" w:rsidR="00113F09" w:rsidRDefault="00113F09" w:rsidP="00321038">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="52418A5B" w14:textId="60663861" w:rsidR="00D56FE0" w:rsidRPr="005F6430" w:rsidRDefault="00D56FE0" w:rsidP="004007F0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> av deras gruppmedlemmar.</w:t>
+    <w:p w14:paraId="536441D3" w14:textId="3994D67C" w:rsidR="00113F09" w:rsidRPr="00113F09" w:rsidRDefault="00113F09" w:rsidP="00113F09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tentaformatet ska ses över</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FA3ED4" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
+    <w:p w14:paraId="61ADF34D" w14:textId="52F40778" w:rsidR="00113F09" w:rsidRDefault="00113F09" w:rsidP="00113F09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schemaändringar ska kommuniceras tydligare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BE2571" w14:textId="7CA3A89F" w:rsidR="00113F09" w:rsidRDefault="00113F09" w:rsidP="00113F09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föreläsningar ska ses över för samma språk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>munligt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och skriftligt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7537D23D" w14:textId="1CA72389" w:rsidR="00113F09" w:rsidRPr="00113F09" w:rsidRDefault="00113F09" w:rsidP="00113F09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alla föreläsningar ska kompletteras med en möjlighet till övning och frågor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCE6E12" w14:textId="77777777" w:rsidR="002249C7" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>3. Övriga synpunkter</w:t>
+        <w:t>Bilagor:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190936FA" w14:textId="2269CECF" w:rsidR="00D56FE0" w:rsidRPr="00D56FE0" w:rsidRDefault="00D56FE0" w:rsidP="00D56FE0">
-[...56 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="002249C7">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AFB6F25" w14:textId="77777777" w:rsidR="003D650D" w:rsidRDefault="003D650D" w:rsidP="00F457DE">
+    <w:p w14:paraId="3D7CCF04" w14:textId="77777777" w:rsidR="00CB59DD" w:rsidRDefault="00CB59DD" w:rsidP="00F457DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="588408FB" w14:textId="77777777" w:rsidR="003D650D" w:rsidRDefault="003D650D" w:rsidP="00F457DE">
+    <w:p w14:paraId="49600E1E" w14:textId="77777777" w:rsidR="00CB59DD" w:rsidRDefault="00CB59DD" w:rsidP="00F457DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7524D0FA" w14:textId="77777777" w:rsidR="003D650D" w:rsidRDefault="003D650D" w:rsidP="00F457DE">
+    <w:p w14:paraId="416786C0" w14:textId="77777777" w:rsidR="00CB59DD" w:rsidRDefault="00CB59DD" w:rsidP="00F457DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="526D1860" w14:textId="77777777" w:rsidR="003D650D" w:rsidRDefault="003D650D" w:rsidP="00F457DE">
+    <w:p w14:paraId="67B69B2C" w14:textId="77777777" w:rsidR="00CB59DD" w:rsidRDefault="00CB59DD" w:rsidP="00F457DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4CA10CBF" w14:textId="2A52B430" w:rsidR="002A1B1B" w:rsidRDefault="002A1B1B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A1B1B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Enbart förstagångsregistrerade studenter ska inkluderas i kursanalysen för att spegla genomströmning och </w:t>
@@ -2306,146 +2702,235 @@
         </w:rPr>
         <w:t xml:space="preserve"> en effekt av aktuellt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A1B1B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kursuplägg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A1B1B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:bookmarkStart w:id="0" w:name="stc3_oa_Logo_sv_0002"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09D29192" w14:textId="77777777" w:rsidR="00F457DE" w:rsidRDefault="00F457DE" w:rsidP="00F457DE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:bookmarkStart w:id="0" w:name="stc3_oa_Logo_sv_0002"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E275166" wp14:editId="756A9B34">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E275166" wp14:editId="3CBA6A1D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>3686175</wp:posOffset>
+                <wp:posOffset>3295650</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>264795</wp:posOffset>
+                <wp:posOffset>267970</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2476500" cy="276225"/>
-              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:extent cx="3187700" cy="501650"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2476500" cy="276225"/>
+                        <a:ext cx="3187700" cy="501650"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2EB1A2B4" w14:textId="26C8DA1E" w:rsidR="00F457DE" w:rsidRDefault="00F457DE" w:rsidP="00F457DE">
+                        <w:p w14:paraId="13BAD802" w14:textId="77777777" w:rsidR="00A747E8" w:rsidRPr="00A747E8" w:rsidRDefault="00F457DE" w:rsidP="00A747E8">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
                           <w:r>
-                            <w:t>Kursanalys, Psykologprogrammet</w:t>
+                            <w:t xml:space="preserve">Kursanalys, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A747E8" w:rsidRPr="00A747E8">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Introduktion till kognitiv neurovetenskap</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2EB1A2B4" w14:textId="01FD7117" w:rsidR="00F457DE" w:rsidRDefault="00ED1B45" w:rsidP="00F457DE">
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="00ED1B45">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>pektiv</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="009E5FAD">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>VT26</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6E275166" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290.25pt;margin-top:20.85pt;width:195pt;height:21.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMhx+tdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X514eWxBnCJL0WFA&#10;0BZLh54VWUqEyaImKbGzX19Kdh7reumwi02JH0nx42N63VSa7IXzCkxB+1c9SoThUCqzKeiPx9sP&#10;nyjxgZmSaTCioAfh6fXs/btpbScihy3oUjiCToyf1Lag2xDsJMs834qK+SuwwqBSgqtYwKPbZKVj&#10;NXqvdJb3eqOsBldaB1x4j7c3rZLOkn8pBQ/3UnoRiC4ovi2kr0vfdfxmsymbbByzW8W7Z7B/eEXF&#10;lMGgJ1c3LDCyc+ovV5XiDjzIcMWhykBKxUXKAbPp915ks9oyK1IuSI63J5r8/3PL7/Yr++BIaL5A&#10;gwWMhNTWTzxexnwa6ar4x5cS1COFhxNtogmE42U+GI+GPVRx1OXjUZ4Po5vsbG2dD18FVCQKBXVY&#10;lsQW2y99aKFHSAzmQavyVmmdDrEVxEI7smdYRB3SG9H5HyhtSF3Q0cdhLzk2EM1bz9pENyI1Qxfu&#10;nGGSwkGLiNHmu5BElSnRV2IzzoU5xU/oiJIY6i2GHf78qrcYt3mgRYoMJpyMK2XApezT9JwpK38e&#10;KZMtHmtzkXcUQ7NuusqvoTxgQzhoZ8VbfquwakvmwwNzOBxYaBz4cI8fqQFZh06iZAvu92v3EY89&#10;i1pKahy2gvpfO+YEJfqbwW7+3B8M4nSmw2A4zvHgLjXrS43ZVQvAVujjarE8iREf9FGUDqon3Avz&#10;GBVVzHCMXdBwFBehXQG4V7iYzxMI59GysDQry6PrSG/sycfmiTnbNW7Alr+D41iyyYv+bbHR0sB8&#10;F0Cq1NyR4JbVjnic5TQe3d6Jy+LynFDn7Th7BgAA//8DAFBLAwQUAAYACAAAACEApT++GOAAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeDF2aSuCyNAYozbxZvEj3rbsCER2&#10;lrBbwH/v9qTHmXnyzvPmm9l0YqTBtZYRlosIBHFldcs1wmv5eJmCcF6xVp1lQvghB5vi9CRXmbYT&#10;v9C487UIIewyhdB432dSuqoho9zC9sTh9mUHo3wYh1rqQU0h3HRyFUXX0qiWw4dG9XTfUPW9OxiE&#10;z4v649nNT2/TOl73D9uxTN51iXh+Nt/dgvA0+z8YjvpBHYrgtLcH1k50CHEaxQFFuFomIAJwkxwX&#10;e4Q0XoEscvm/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATIcfrXUCAABlBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApT++GOAAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:259.5pt;margin-top:21.1pt;width:251pt;height:39.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCuPUsudQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5206WNBnSJr0WFA&#13;&#10;0RZLh54VWUqEyaImMbGzX19Kdh7reumwi02JH1+fSF5etbVlaxWiAVfy4dGAM+UkVMYtSv7j6fbT&#13;&#10;BWcRhauEBadKvlGRX00+frhs/FgdwxJspQIjJy6OG1/yJaIfF0WUS1WLeAReOVJqCLVAOoZFUQXR&#13;&#10;kPfaFseDwVnRQKh8AKlipNubTskn2b/WSuKD1lEhsyWn3DB/Q/7O07eYXIrxIgi/NLJPQ/xDFrUw&#13;&#10;joLuXN0IFGwVzF+uaiMDRNB4JKEuQGsjVa6BqhkOXlUzWwqvci1ETvQ7muL/cyvv1zP/GBi2X6Cl&#13;&#10;B0yEND6OI12melod6vSnTBnpicLNjjbVIpN0eTK8OD8fkEqS7nQwPDvNvBZ7ax8iflVQsySUPNCz&#13;&#10;ZLbE+i4iRSToFpKCRbCmujXW5kNqBXVtA1sLekSLOUey+ANlHWtKfnZCoZORg2TeebYu3ajcDH24&#13;&#10;fYVZwo1VCWPdd6WZqXKhb8QWUiq3i5/RCaUp1HsMe/w+q/cYd3WQRY4MDnfGtXEQcvV5evaUVT+3&#13;&#10;lOkOT4Qf1J1EbOdt//JzqDbUEAG6WYle3hp6tTsR8VEEGg56aBp4fKCPtkCsQy9xtoTw+637hKee&#13;&#10;JS1nDQ1byeOvlQiKM/vNUTd/Ho5GaTrzYXR6fkyHcKiZH2rcqr4GaoUhrRYvs5jwaLeiDlA/016Y&#13;&#10;pqikEk5S7JLjVrzGbgXQXpFqOs0gmkcv8M7NvEyuE72pJ5/aZxF837hILX8P27EU41f922GTpYPp&#13;&#10;CkGb3NyJ4I7Vnnia5dzz/d5Jy+LwnFH77Th5AQAA//8DAFBLAwQUAAYACAAAACEA+sqJy+UAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPyU7DMBCG70i8gzVIXBB14lKWNE6FWIrEjYZF3Nx4SCLi&#13;&#10;cRS7aXh7pie4jGb95//y1eQ6MeIQWk8a0lkCAqnytqVaw2v5eH4NIkRD1nSeUMMPBlgVx0e5yazf&#13;&#10;0wuOm1gLFqGQGQ1NjH0mZagadCbMfI/Esy8/OBO5HGppB7NncddJlSSX0pmW+ENjerxrsPre7JyG&#13;&#10;z7P64zlM67f9fDHvH57G8urdllqfnkz3Sw63SxARp/h3AQcG9g8FG9v6HdkgOg2L9IaBooYLpUAc&#13;&#10;FhKVcmfLmUoVyCKX/0GKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#13;&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCuPUsudQIAAGUF&#13;&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD6yonL5QAA&#13;&#10;ABABAAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#13;&#10;AAAA&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2EB1A2B4" w14:textId="26C8DA1E" w:rsidR="00F457DE" w:rsidRDefault="00F457DE" w:rsidP="00F457DE">
+                  <w:p w14:paraId="13BAD802" w14:textId="77777777" w:rsidR="00A747E8" w:rsidRPr="00A747E8" w:rsidRDefault="00F457DE" w:rsidP="00A747E8">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
                     <w:r>
-                      <w:t>Kursanalys, Psykologprogrammet</w:t>
+                      <w:t xml:space="preserve">Kursanalys, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A747E8" w:rsidRPr="00A747E8">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Introduktion till kognitiv neurovetenskap</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2EB1A2B4" w14:textId="01FD7117" w:rsidR="00F457DE" w:rsidRDefault="00ED1B45" w:rsidP="00F457DE">
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="00ED1B45">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>pektiv</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="009E5FAD">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>VT26</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15D1227D" wp14:editId="1324CDFC">
           <wp:extent cx="1838325" cy="752475"/>
           <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
           <wp:docPr id="2" name="Bild 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2472,141 +2957,52 @@
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
   <w:p w14:paraId="66C946CA" w14:textId="77777777" w:rsidR="00F457DE" w:rsidRDefault="00F457DE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="301438F5"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A145F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CEE2E6C"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -2651,51 +3047,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E493745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92CE7802"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -2740,276 +3136,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="634C3933"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92CE7802"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4592364A"/>
-[...223 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68170D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D0CAEEA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -3054,258 +3314,517 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2038652344">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B352C23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00B0AA14"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AE5D9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00424A3A"/>
+    <w:lvl w:ilvl="0" w:tplc="C3809A32">
+      <w:start w:val="2026"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1846356065">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1411076955">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1581937980">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="665867429">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="4" w16cid:durableId="1585841991">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="427628129">
+  <w:num w:numId="5" w16cid:durableId="233665556">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1068919848">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6" w16cid:durableId="55708017">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="138"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="153"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004007F0"/>
+    <w:rsid w:val="0000300B"/>
     <w:rsid w:val="00011B2E"/>
-    <w:rsid w:val="00030987"/>
-    <w:rsid w:val="000552B6"/>
     <w:rsid w:val="0007F01D"/>
+    <w:rsid w:val="00091695"/>
     <w:rsid w:val="000A6C26"/>
+    <w:rsid w:val="000C1B9B"/>
     <w:rsid w:val="000D2229"/>
+    <w:rsid w:val="000D5E05"/>
     <w:rsid w:val="000F3E50"/>
-    <w:rsid w:val="00124BB1"/>
+    <w:rsid w:val="00113F09"/>
+    <w:rsid w:val="001311FC"/>
     <w:rsid w:val="00140388"/>
     <w:rsid w:val="001434DF"/>
+    <w:rsid w:val="00144F26"/>
     <w:rsid w:val="00162837"/>
+    <w:rsid w:val="001759D3"/>
+    <w:rsid w:val="001841E9"/>
     <w:rsid w:val="001911A0"/>
     <w:rsid w:val="001B7E5F"/>
-    <w:rsid w:val="001E708D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00231D26"/>
+    <w:rsid w:val="001E595C"/>
+    <w:rsid w:val="002249C7"/>
+    <w:rsid w:val="00257063"/>
     <w:rsid w:val="00276088"/>
+    <w:rsid w:val="00293B53"/>
     <w:rsid w:val="00295EDD"/>
-    <w:rsid w:val="002A0BB9"/>
+    <w:rsid w:val="00296A57"/>
     <w:rsid w:val="002A1B1B"/>
     <w:rsid w:val="002A7ACE"/>
     <w:rsid w:val="002B0FBD"/>
+    <w:rsid w:val="002D5F66"/>
     <w:rsid w:val="002F20BA"/>
+    <w:rsid w:val="00316F86"/>
+    <w:rsid w:val="00321038"/>
+    <w:rsid w:val="00322937"/>
+    <w:rsid w:val="00362B65"/>
     <w:rsid w:val="00364A03"/>
+    <w:rsid w:val="003743C6"/>
     <w:rsid w:val="0038189E"/>
-    <w:rsid w:val="00391068"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D650D"/>
+    <w:rsid w:val="00395CD9"/>
+    <w:rsid w:val="003E28D3"/>
     <w:rsid w:val="004007F0"/>
+    <w:rsid w:val="00441758"/>
     <w:rsid w:val="00481FA2"/>
     <w:rsid w:val="00495914"/>
     <w:rsid w:val="004B4319"/>
+    <w:rsid w:val="004C2187"/>
     <w:rsid w:val="004D4988"/>
+    <w:rsid w:val="0052460A"/>
+    <w:rsid w:val="00536BB9"/>
     <w:rsid w:val="00555B41"/>
     <w:rsid w:val="00571331"/>
+    <w:rsid w:val="00586046"/>
+    <w:rsid w:val="0058657D"/>
     <w:rsid w:val="00587BFC"/>
+    <w:rsid w:val="005C2390"/>
+    <w:rsid w:val="005C32BD"/>
     <w:rsid w:val="005C3D36"/>
+    <w:rsid w:val="005D117E"/>
+    <w:rsid w:val="005E4443"/>
     <w:rsid w:val="005E4941"/>
-    <w:rsid w:val="005F6430"/>
     <w:rsid w:val="00611EF6"/>
-    <w:rsid w:val="00622F73"/>
+    <w:rsid w:val="00620D2A"/>
     <w:rsid w:val="00653718"/>
+    <w:rsid w:val="00655994"/>
+    <w:rsid w:val="00661102"/>
+    <w:rsid w:val="0068147D"/>
+    <w:rsid w:val="006976B7"/>
+    <w:rsid w:val="006B6EB0"/>
+    <w:rsid w:val="006F2BD0"/>
     <w:rsid w:val="006F32B1"/>
+    <w:rsid w:val="00714E6E"/>
     <w:rsid w:val="007179A9"/>
     <w:rsid w:val="00724248"/>
-    <w:rsid w:val="007418C9"/>
-    <w:rsid w:val="0077581E"/>
+    <w:rsid w:val="00732327"/>
+    <w:rsid w:val="00780FB3"/>
     <w:rsid w:val="007901FD"/>
+    <w:rsid w:val="007A6305"/>
+    <w:rsid w:val="007A79E7"/>
     <w:rsid w:val="007B57A8"/>
     <w:rsid w:val="007D0B28"/>
     <w:rsid w:val="008019AF"/>
+    <w:rsid w:val="00806270"/>
+    <w:rsid w:val="008253C2"/>
     <w:rsid w:val="00833F27"/>
-    <w:rsid w:val="00860596"/>
     <w:rsid w:val="00860E8C"/>
-    <w:rsid w:val="00867E41"/>
+    <w:rsid w:val="0086690B"/>
+    <w:rsid w:val="00875924"/>
     <w:rsid w:val="008812C4"/>
     <w:rsid w:val="008823E4"/>
+    <w:rsid w:val="008947CA"/>
     <w:rsid w:val="00894B22"/>
+    <w:rsid w:val="008A19E5"/>
+    <w:rsid w:val="008A2EA9"/>
     <w:rsid w:val="008C1C16"/>
+    <w:rsid w:val="008E315E"/>
     <w:rsid w:val="008E69B8"/>
-    <w:rsid w:val="009727E9"/>
-    <w:rsid w:val="00986175"/>
     <w:rsid w:val="009A3D89"/>
+    <w:rsid w:val="009A63D5"/>
+    <w:rsid w:val="009B1CEB"/>
     <w:rsid w:val="009B7EAA"/>
     <w:rsid w:val="009D4852"/>
+    <w:rsid w:val="009E5FAD"/>
     <w:rsid w:val="009F1309"/>
     <w:rsid w:val="009F42A4"/>
+    <w:rsid w:val="009F4C2A"/>
     <w:rsid w:val="00A64A25"/>
+    <w:rsid w:val="00A714FA"/>
+    <w:rsid w:val="00A73FD3"/>
+    <w:rsid w:val="00A747E8"/>
     <w:rsid w:val="00A958CA"/>
+    <w:rsid w:val="00AA2D6A"/>
     <w:rsid w:val="00AD6D2B"/>
     <w:rsid w:val="00B32E00"/>
     <w:rsid w:val="00B60850"/>
     <w:rsid w:val="00B621FC"/>
-    <w:rsid w:val="00BE2942"/>
-    <w:rsid w:val="00BE5BEF"/>
+    <w:rsid w:val="00B8261D"/>
+    <w:rsid w:val="00BF261D"/>
     <w:rsid w:val="00BF7364"/>
     <w:rsid w:val="00C00910"/>
+    <w:rsid w:val="00C21E5D"/>
     <w:rsid w:val="00C37447"/>
-    <w:rsid w:val="00C7439A"/>
-    <w:rsid w:val="00C754DE"/>
+    <w:rsid w:val="00C77546"/>
     <w:rsid w:val="00C77B32"/>
+    <w:rsid w:val="00C81B89"/>
     <w:rsid w:val="00C820EC"/>
+    <w:rsid w:val="00C92D7B"/>
+    <w:rsid w:val="00CB59DD"/>
     <w:rsid w:val="00CC1515"/>
     <w:rsid w:val="00CC5712"/>
     <w:rsid w:val="00CF3603"/>
+    <w:rsid w:val="00D069DB"/>
+    <w:rsid w:val="00D07EAA"/>
+    <w:rsid w:val="00D31276"/>
     <w:rsid w:val="00D3603C"/>
-    <w:rsid w:val="00D56FE0"/>
+    <w:rsid w:val="00D8706F"/>
+    <w:rsid w:val="00DE29CE"/>
+    <w:rsid w:val="00DF58F9"/>
     <w:rsid w:val="00E318B7"/>
-    <w:rsid w:val="00E40FA9"/>
-    <w:rsid w:val="00E604E8"/>
+    <w:rsid w:val="00E468EA"/>
     <w:rsid w:val="00E90C5A"/>
-    <w:rsid w:val="00EA462F"/>
-    <w:rsid w:val="00EB1F6C"/>
     <w:rsid w:val="00EC1970"/>
+    <w:rsid w:val="00ED1B45"/>
     <w:rsid w:val="00EE3F34"/>
-    <w:rsid w:val="00F0094D"/>
+    <w:rsid w:val="00EF5CCC"/>
+    <w:rsid w:val="00EF70F8"/>
     <w:rsid w:val="00F24FAE"/>
     <w:rsid w:val="00F457DE"/>
+    <w:rsid w:val="00F554B4"/>
+    <w:rsid w:val="00F85FA4"/>
+    <w:rsid w:val="00F94C3A"/>
+    <w:rsid w:val="00FB0047"/>
+    <w:rsid w:val="00FC568B"/>
+    <w:rsid w:val="00FD191F"/>
     <w:rsid w:val="00FE13AD"/>
     <w:rsid w:val="00FE190E"/>
-    <w:rsid w:val="00FE1AA5"/>
+    <w:rsid w:val="00FF69E1"/>
     <w:rsid w:val="032D76F5"/>
     <w:rsid w:val="041B9DFF"/>
     <w:rsid w:val="0563FA07"/>
     <w:rsid w:val="0A0A93CF"/>
     <w:rsid w:val="0CAA98AC"/>
     <w:rsid w:val="0D6954DA"/>
     <w:rsid w:val="14D1F2F4"/>
     <w:rsid w:val="1D71BD31"/>
     <w:rsid w:val="2179043E"/>
     <w:rsid w:val="2FE14D70"/>
     <w:rsid w:val="3139C529"/>
     <w:rsid w:val="320A136E"/>
     <w:rsid w:val="325A8214"/>
     <w:rsid w:val="328949F3"/>
     <w:rsid w:val="370C5803"/>
     <w:rsid w:val="4141D871"/>
     <w:rsid w:val="44C4B3D0"/>
     <w:rsid w:val="49C069E0"/>
     <w:rsid w:val="4F4F2F97"/>
     <w:rsid w:val="4FD881A8"/>
     <w:rsid w:val="58A1D855"/>
     <w:rsid w:val="6272145E"/>
     <w:rsid w:val="64D84DEF"/>
     <w:rsid w:val="668FDCD9"/>
     <w:rsid w:val="75FDF335"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E329C27"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3956,70 +4475,105 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A1B1B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00364A03"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0022184A"/>
+    <w:rsid w:val="00F554B4"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0086690B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586046"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="273825660">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.start.ladok.se/gui/app/gui/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4536,121 +5090,121 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="6ce8f65e-47cc-4098-8ea2-2041cf846e93" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{595099C1-9202-45BF-A89C-D6BF80E1BF09}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DD58778-DBE6-495E-A43B-F96BA6865E45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6ce8f65e-47cc-4098-8ea2-2041cf846e93"/>
     <ds:schemaRef ds:uri="2c1ee196-e556-42e6-8572-5895b5037711"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{944CCF70-4BCB-49ED-BA29-F7C37349DA86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EE4273B-8FCE-4323-8453-277BFC564523}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8031731F-E891-42E3-9F7E-D1B0B67AA0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{382A763F-C4B0-48B5-8AAD-F030631ED523}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6ce8f65e-47cc-4098-8ea2-2041cf846e93"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>633</Words>
-  <Characters>3609</Characters>
+  <Words>736</Words>
+  <Characters>4200</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet, LIME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4234</CharactersWithSpaces>
+  <CharactersWithSpaces>4927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Louise Bergman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DA2C5766872DDD45B00C407FCE99BEB0</vt:lpwstr>
   </property>
 </Properties>
 </file>