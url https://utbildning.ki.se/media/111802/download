--- v1 (2026-05-19)
+++ v2 (2026-11-03)
@@ -427,179 +427,182 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00426174" w:rsidRPr="00D77C41">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ägg till kurser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6656328D" w14:textId="77777777" w:rsidR="00A177DD" w:rsidRDefault="001E145E" w:rsidP="00426174">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
         <w:t>Därefter kan du söka fram de kurser du ska anmäla dig till.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CAA43F" w14:textId="0540F37D" w:rsidR="009F3389" w:rsidRDefault="00282B46" w:rsidP="00DC5F2F">
+    <w:p w14:paraId="14CAA43F" w14:textId="459482DC" w:rsidR="009F3389" w:rsidRDefault="00282B46" w:rsidP="00DC5F2F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00897D43">
         <w:t>älj fliken ”Utbildningar</w:t>
       </w:r>
       <w:r>
         <w:t>”.</w:t>
       </w:r>
       <w:r w:rsidR="00DC5F2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A177DD">
         <w:t>För att</w:t>
       </w:r>
       <w:r w:rsidR="00A4587F">
         <w:t xml:space="preserve"> söka fram de </w:t>
       </w:r>
       <w:r w:rsidR="00A177DD">
         <w:t xml:space="preserve">kurser du ska anmäla dig till </w:t>
       </w:r>
       <w:r w:rsidR="00EB7810">
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidR="009F3389">
         <w:t xml:space="preserve"> du antingen använda</w:t>
       </w:r>
       <w:r w:rsidR="00A177DD">
         <w:t xml:space="preserve"> dig av fritextfältet under ”Sök”</w:t>
       </w:r>
       <w:r w:rsidR="00426174">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00426174" w:rsidRPr="00235B99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antagningstermin </w:t>
       </w:r>
-      <w:r w:rsidR="00235B99" w:rsidRPr="00235B99">
+      <w:r w:rsidR="00F661DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>hösten</w:t>
+        <w:t>våren</w:t>
       </w:r>
       <w:r w:rsidR="00DC5F2F" w:rsidRPr="00235B99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF2C15" w:rsidRPr="00235B99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00DC5F2F" w:rsidRPr="00235B99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A56FF5" w:rsidRPr="00235B99">
+      <w:r w:rsidR="00F661DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002B114D" w:rsidRPr="00235B99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0075364D" w:rsidRPr="00235B99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bör</w:t>
       </w:r>
       <w:r w:rsidR="00426174" w:rsidRPr="00235B99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> förvald.</w:t>
       </w:r>
       <w:r w:rsidR="00426174">
         <w:t xml:space="preserve"> Skriv in</w:t>
       </w:r>
       <w:r w:rsidR="002D2BF0">
         <w:t xml:space="preserve"> hela </w:t>
       </w:r>
       <w:r w:rsidR="00426174" w:rsidRPr="00DC5F2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>anmälningskoden</w:t>
       </w:r>
       <w:r w:rsidR="002D2BF0" w:rsidRPr="00DC5F2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E145E">
         <w:t xml:space="preserve">(se kursinformation </w:t>
       </w:r>
       <w:r w:rsidR="002D2BF0">
         <w:t>på programwebben</w:t>
       </w:r>
       <w:r w:rsidR="00AC6CC2">
         <w:t>, ex KI-</w:t>
       </w:r>
       <w:r w:rsidR="00C20B02">
-        <w:t>SSK01</w:t>
+        <w:t>SSK</w:t>
+      </w:r>
+      <w:r w:rsidR="00F661DA">
+        <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="002D2BF0">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00D93C30">
         <w:t>på den kurs du vill söka och tryck på SÖK.</w:t>
       </w:r>
       <w:r w:rsidR="003E4BCC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0BC9F9" w14:textId="7570DFF8" w:rsidR="00245A92" w:rsidRDefault="00245A92" w:rsidP="00BC6A04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08501B12" w14:textId="77777777" w:rsidR="00245A92" w:rsidRDefault="00245A92" w:rsidP="00BC6A04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="042B2B34" w14:textId="77777777" w:rsidR="00245A92" w:rsidRDefault="00245A92" w:rsidP="00BC6A04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
@@ -848,109 +851,124 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1880E3C4" w14:textId="77777777" w:rsidR="005077A6" w:rsidRDefault="005077A6" w:rsidP="005077A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23AEA388" w14:textId="77777777" w:rsidR="005077A6" w:rsidRPr="005077A6" w:rsidRDefault="005077A6" w:rsidP="005077A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005077A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antagningsbesked</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC45D43" w14:textId="427B71C6" w:rsidR="007C6D2C" w:rsidRDefault="007C6D2C" w:rsidP="005077A6">
+    <w:p w14:paraId="7DC45D43" w14:textId="61AE44AA" w:rsidR="007C6D2C" w:rsidRDefault="00354F4B" w:rsidP="005077A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
-        <w:t>Antagningsbesked</w:t>
+        <w:t>På a</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6D2C">
+        <w:t>ntagningsbesked</w:t>
       </w:r>
       <w:r w:rsidR="00A3783D">
         <w:t>et</w:t>
       </w:r>
+      <w:r w:rsidR="007C6D2C">
+        <w:t xml:space="preserve"> kan</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> där du kan se om du blivit antagen ell</w:t>
+        <w:t xml:space="preserve"> du</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6D2C">
+        <w:t xml:space="preserve"> se om du blivit antagen ell</w:t>
       </w:r>
       <w:r w:rsidR="00277D8C">
         <w:t>er reservplacerad</w:t>
       </w:r>
+      <w:r w:rsidR="00B027B5">
+        <w:t>. Beskedet</w:t>
+      </w:r>
       <w:r w:rsidR="00A579A5">
-        <w:t xml:space="preserve"> publiceras </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">i </w:t>
+        <w:t xml:space="preserve"> publiceras</w:t>
+      </w:r>
+      <w:r w:rsidR="00B027B5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002043FB">
         <w:t xml:space="preserve">cirka </w:t>
       </w:r>
+      <w:r>
+        <w:t>19 november</w:t>
+      </w:r>
       <w:r w:rsidR="00DC5474">
-        <w:t xml:space="preserve">9 juni </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6D2C">
         <w:t>på ”</w:t>
       </w:r>
       <w:r w:rsidR="00C35A8F">
         <w:t>M</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007C6D2C">
         <w:t xml:space="preserve">ina sidor” på </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00DE7C6F" w:rsidRPr="00B51ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>antagning.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="007C6D2C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0055218D">
         <w:t>Antagningsomgången</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007C6D2C">
         <w:t xml:space="preserve"> heter </w:t>
       </w:r>
       <w:r w:rsidR="004D5A38" w:rsidRPr="004D5A38">
         <w:t>28VAL</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5474">
-        <w:t>HT26.</w:t>
+      <w:r w:rsidR="00F661DA">
+        <w:t>VT27.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713AD0C4" w14:textId="77777777" w:rsidR="00717D59" w:rsidRDefault="00717D59" w:rsidP="00DF7728"/>
     <w:p w14:paraId="7867F21A" w14:textId="77777777" w:rsidR="00F05C2A" w:rsidRPr="00141CC3" w:rsidRDefault="00F05C2A" w:rsidP="00DF7728">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00141CC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lycka till!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BFB5DF" w14:textId="77777777" w:rsidR="00F43C11" w:rsidRPr="00E34FEB" w:rsidRDefault="00F43C11" w:rsidP="00511260">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1146,61 +1164,61 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322D81B3" w14:textId="77777777" w:rsidR="009403EE" w:rsidRPr="00587415" w:rsidRDefault="009403EE" w:rsidP="00587415"/>
     <w:sectPr w:rsidR="009403EE" w:rsidRPr="00587415" w:rsidSect="001A7CD1">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D7A61DF" w14:textId="77777777" w:rsidR="00EE61F0" w:rsidRDefault="00EE61F0" w:rsidP="0009707A">
+    <w:p w14:paraId="5274F203" w14:textId="77777777" w:rsidR="002D5A9D" w:rsidRDefault="002D5A9D" w:rsidP="0009707A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58C9E2B7" w14:textId="77777777" w:rsidR="00EE61F0" w:rsidRDefault="00EE61F0" w:rsidP="0009707A">
+    <w:p w14:paraId="0A647EAA" w14:textId="77777777" w:rsidR="002D5A9D" w:rsidRDefault="002D5A9D" w:rsidP="0009707A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1291,61 +1309,61 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5222B759" w14:textId="77777777" w:rsidR="00FB5E92" w:rsidRDefault="00FB5E92">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AFCF04A" w14:textId="77777777" w:rsidR="00FB5E92" w:rsidRDefault="00FB5E92">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C96F325" w14:textId="77777777" w:rsidR="00EE61F0" w:rsidRDefault="00EE61F0" w:rsidP="0009707A">
+    <w:p w14:paraId="72D3A93A" w14:textId="77777777" w:rsidR="002D5A9D" w:rsidRDefault="002D5A9D" w:rsidP="0009707A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A8550CB" w14:textId="77777777" w:rsidR="00EE61F0" w:rsidRDefault="00EE61F0" w:rsidP="0009707A">
+    <w:p w14:paraId="2E4460F8" w14:textId="77777777" w:rsidR="002D5A9D" w:rsidRDefault="002D5A9D" w:rsidP="0009707A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57D92927" w14:textId="77777777" w:rsidR="00FB5E92" w:rsidRDefault="00FB5E92">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C320C15" w14:textId="77777777" w:rsidR="00FB5E92" w:rsidRDefault="00FB5E92">
     <w:pPr>
@@ -1767,51 +1785,51 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1506945096">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2128039576">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="334115992">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1868565817">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF7728"/>
     <w:rsid w:val="0000247B"/>
     <w:rsid w:val="0001174C"/>
@@ -1864,58 +1882,60 @@
     <w:rsid w:val="001F4439"/>
     <w:rsid w:val="002043FB"/>
     <w:rsid w:val="00206CD2"/>
     <w:rsid w:val="00230C27"/>
     <w:rsid w:val="00235B99"/>
     <w:rsid w:val="00240A37"/>
     <w:rsid w:val="002424FB"/>
     <w:rsid w:val="002437A0"/>
     <w:rsid w:val="00245A92"/>
     <w:rsid w:val="00267102"/>
     <w:rsid w:val="00276352"/>
     <w:rsid w:val="00277036"/>
     <w:rsid w:val="0027749B"/>
     <w:rsid w:val="00277CA1"/>
     <w:rsid w:val="00277D8C"/>
     <w:rsid w:val="002814AB"/>
     <w:rsid w:val="00282B46"/>
     <w:rsid w:val="0029050B"/>
     <w:rsid w:val="002977D0"/>
     <w:rsid w:val="002A352F"/>
     <w:rsid w:val="002A748B"/>
     <w:rsid w:val="002B0368"/>
     <w:rsid w:val="002B114D"/>
     <w:rsid w:val="002C6083"/>
     <w:rsid w:val="002D2BF0"/>
+    <w:rsid w:val="002D5A9D"/>
     <w:rsid w:val="002D7303"/>
     <w:rsid w:val="002E43E4"/>
     <w:rsid w:val="002F3E8F"/>
     <w:rsid w:val="002F62BD"/>
     <w:rsid w:val="0030123A"/>
     <w:rsid w:val="00305535"/>
     <w:rsid w:val="0031383D"/>
     <w:rsid w:val="00341916"/>
+    <w:rsid w:val="00354F4B"/>
     <w:rsid w:val="00355631"/>
     <w:rsid w:val="00361705"/>
     <w:rsid w:val="0037531F"/>
     <w:rsid w:val="00395663"/>
     <w:rsid w:val="00396591"/>
     <w:rsid w:val="003C3336"/>
     <w:rsid w:val="003C5D64"/>
     <w:rsid w:val="003E4BCC"/>
     <w:rsid w:val="004007F3"/>
     <w:rsid w:val="0041471D"/>
     <w:rsid w:val="00424C64"/>
     <w:rsid w:val="00426174"/>
     <w:rsid w:val="00443E9A"/>
     <w:rsid w:val="00457ADC"/>
     <w:rsid w:val="00461456"/>
     <w:rsid w:val="00473A27"/>
     <w:rsid w:val="00475C76"/>
     <w:rsid w:val="00475E6D"/>
     <w:rsid w:val="0049507E"/>
     <w:rsid w:val="00495C0D"/>
     <w:rsid w:val="004B1792"/>
     <w:rsid w:val="004B459B"/>
     <w:rsid w:val="004B6626"/>
     <w:rsid w:val="004C3B82"/>
     <w:rsid w:val="004D2F22"/>
@@ -2031,83 +2051,85 @@
     <w:rsid w:val="009F6417"/>
     <w:rsid w:val="00A029DC"/>
     <w:rsid w:val="00A177DD"/>
     <w:rsid w:val="00A24019"/>
     <w:rsid w:val="00A32DBA"/>
     <w:rsid w:val="00A3783D"/>
     <w:rsid w:val="00A41763"/>
     <w:rsid w:val="00A4587F"/>
     <w:rsid w:val="00A5098F"/>
     <w:rsid w:val="00A56FF5"/>
     <w:rsid w:val="00A579A5"/>
     <w:rsid w:val="00A806EA"/>
     <w:rsid w:val="00A833E4"/>
     <w:rsid w:val="00A83EAC"/>
     <w:rsid w:val="00A85318"/>
     <w:rsid w:val="00A8586A"/>
     <w:rsid w:val="00AA004A"/>
     <w:rsid w:val="00AA3472"/>
     <w:rsid w:val="00AA3D16"/>
     <w:rsid w:val="00AB4C2F"/>
     <w:rsid w:val="00AC5A71"/>
     <w:rsid w:val="00AC6CC2"/>
     <w:rsid w:val="00AE3726"/>
     <w:rsid w:val="00AE42E3"/>
     <w:rsid w:val="00AF5FD0"/>
+    <w:rsid w:val="00B027B5"/>
     <w:rsid w:val="00B11D31"/>
     <w:rsid w:val="00B169C5"/>
     <w:rsid w:val="00B37630"/>
     <w:rsid w:val="00B46A3B"/>
     <w:rsid w:val="00B51C3F"/>
     <w:rsid w:val="00B540E9"/>
     <w:rsid w:val="00B540ED"/>
     <w:rsid w:val="00B72A7A"/>
     <w:rsid w:val="00B74DD7"/>
     <w:rsid w:val="00B81353"/>
     <w:rsid w:val="00B815CD"/>
     <w:rsid w:val="00B84C9A"/>
     <w:rsid w:val="00B87C3E"/>
     <w:rsid w:val="00B902CA"/>
     <w:rsid w:val="00B91C51"/>
     <w:rsid w:val="00BA155F"/>
     <w:rsid w:val="00BB00C7"/>
     <w:rsid w:val="00BC28F0"/>
     <w:rsid w:val="00BC51CB"/>
     <w:rsid w:val="00BC6A04"/>
     <w:rsid w:val="00BD0A8D"/>
     <w:rsid w:val="00BD4A27"/>
     <w:rsid w:val="00BE0CD0"/>
     <w:rsid w:val="00C0366F"/>
     <w:rsid w:val="00C03A50"/>
     <w:rsid w:val="00C03EA7"/>
     <w:rsid w:val="00C110DE"/>
     <w:rsid w:val="00C1235B"/>
     <w:rsid w:val="00C20B02"/>
     <w:rsid w:val="00C35A8F"/>
     <w:rsid w:val="00C404F7"/>
     <w:rsid w:val="00C44C9E"/>
     <w:rsid w:val="00C47567"/>
+    <w:rsid w:val="00C5270C"/>
     <w:rsid w:val="00C55D7E"/>
     <w:rsid w:val="00C565B2"/>
     <w:rsid w:val="00C66D4E"/>
     <w:rsid w:val="00C81006"/>
     <w:rsid w:val="00C93B8E"/>
     <w:rsid w:val="00C94458"/>
     <w:rsid w:val="00CA5E21"/>
     <w:rsid w:val="00CB222C"/>
     <w:rsid w:val="00CB3CFA"/>
     <w:rsid w:val="00CB6A9E"/>
     <w:rsid w:val="00CB6B35"/>
     <w:rsid w:val="00CC36E1"/>
     <w:rsid w:val="00CD0804"/>
     <w:rsid w:val="00CD276F"/>
     <w:rsid w:val="00CD4074"/>
     <w:rsid w:val="00CD51F8"/>
     <w:rsid w:val="00CD7847"/>
     <w:rsid w:val="00CD7A3B"/>
     <w:rsid w:val="00CE14ED"/>
     <w:rsid w:val="00CE1D04"/>
     <w:rsid w:val="00CE1E8F"/>
     <w:rsid w:val="00CF6C39"/>
     <w:rsid w:val="00D12767"/>
     <w:rsid w:val="00D14D7B"/>
     <w:rsid w:val="00D44203"/>
@@ -2133,50 +2155,51 @@
     <w:rsid w:val="00E35D15"/>
     <w:rsid w:val="00E3616C"/>
     <w:rsid w:val="00E4622F"/>
     <w:rsid w:val="00E50A85"/>
     <w:rsid w:val="00E61620"/>
     <w:rsid w:val="00E6371D"/>
     <w:rsid w:val="00E65C80"/>
     <w:rsid w:val="00E81AFD"/>
     <w:rsid w:val="00EA182B"/>
     <w:rsid w:val="00EB7810"/>
     <w:rsid w:val="00ED11A2"/>
     <w:rsid w:val="00ED7B2F"/>
     <w:rsid w:val="00EE3FFA"/>
     <w:rsid w:val="00EE61F0"/>
     <w:rsid w:val="00EF2C15"/>
     <w:rsid w:val="00F04238"/>
     <w:rsid w:val="00F05C2A"/>
     <w:rsid w:val="00F063EE"/>
     <w:rsid w:val="00F1412E"/>
     <w:rsid w:val="00F36D2F"/>
     <w:rsid w:val="00F422B6"/>
     <w:rsid w:val="00F43C11"/>
     <w:rsid w:val="00F50D2F"/>
     <w:rsid w:val="00F521AD"/>
     <w:rsid w:val="00F649E3"/>
+    <w:rsid w:val="00F661DA"/>
     <w:rsid w:val="00FA46DB"/>
     <w:rsid w:val="00FB20E8"/>
     <w:rsid w:val="00FB5E92"/>
     <w:rsid w:val="00FC43BD"/>
     <w:rsid w:val="00FE1A53"/>
     <w:rsid w:val="00FE1A77"/>
     <w:rsid w:val="00FF1EC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3444,66 +3467,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5586FF08-B6A3-485E-B72D-3BEEAFC43676}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>486</Words>
-  <Characters>2580</Characters>
+  <Words>496</Words>
+  <Characters>2581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3060</CharactersWithSpaces>
+  <CharactersWithSpaces>3042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>enorbe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>