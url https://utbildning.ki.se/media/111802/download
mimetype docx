--- v0 (2025-10-07)
+++ v1 (2026-05-19)
@@ -427,110 +427,152 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00426174" w:rsidRPr="00D77C41">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ägg till kurser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6656328D" w14:textId="77777777" w:rsidR="00A177DD" w:rsidRDefault="001E145E" w:rsidP="00426174">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
         <w:t>Därefter kan du söka fram de kurser du ska anmäla dig till.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CAA43F" w14:textId="2D3BDAB0" w:rsidR="009F3389" w:rsidRDefault="00282B46" w:rsidP="00DC5F2F">
+    <w:p w14:paraId="14CAA43F" w14:textId="0540F37D" w:rsidR="009F3389" w:rsidRDefault="00282B46" w:rsidP="00DC5F2F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00897D43">
         <w:t>älj fliken ”Utbildningar</w:t>
       </w:r>
       <w:r>
         <w:t>”.</w:t>
       </w:r>
       <w:r w:rsidR="00DC5F2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A177DD">
         <w:t>För att</w:t>
       </w:r>
       <w:r w:rsidR="00A4587F">
         <w:t xml:space="preserve"> söka fram de </w:t>
       </w:r>
       <w:r w:rsidR="00A177DD">
         <w:t xml:space="preserve">kurser du ska anmäla dig till </w:t>
       </w:r>
       <w:r w:rsidR="00EB7810">
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidR="009F3389">
         <w:t xml:space="preserve"> du antingen använda</w:t>
       </w:r>
       <w:r w:rsidR="00A177DD">
         <w:t xml:space="preserve"> dig av fritextfältet under ”Sök”</w:t>
       </w:r>
       <w:r w:rsidR="00426174">
-        <w:t xml:space="preserve">. Antagningstermin </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00812606">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00426174" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antagningstermin </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B99" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>hösten</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5F2F">
+      <w:r w:rsidR="00DC5F2F" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF2C15">
+      <w:r w:rsidR="00EF2C15" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5F2F">
+      <w:r w:rsidR="00DC5F2F" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004B1792">
-[...2 lines deleted...]
-      <w:r w:rsidR="002B114D">
+      <w:r w:rsidR="00A56FF5" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002B114D" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0075364D">
+      <w:r w:rsidR="0075364D" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>bör</w:t>
       </w:r>
+      <w:r w:rsidR="00426174" w:rsidRPr="00235B99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förvald.</w:t>
+      </w:r>
       <w:r w:rsidR="00426174">
-        <w:t xml:space="preserve"> förvald. Skriv in</w:t>
+        <w:t xml:space="preserve"> Skriv in</w:t>
       </w:r>
       <w:r w:rsidR="002D2BF0">
         <w:t xml:space="preserve"> hela </w:t>
       </w:r>
       <w:r w:rsidR="00426174" w:rsidRPr="00DC5F2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>anmälningskoden</w:t>
       </w:r>
       <w:r w:rsidR="002D2BF0" w:rsidRPr="00DC5F2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E145E">
         <w:t xml:space="preserve">(se kursinformation </w:t>
       </w:r>
       <w:r w:rsidR="002D2BF0">
         <w:t>på programwebben</w:t>
       </w:r>
       <w:r w:rsidR="00AC6CC2">
         <w:t>, ex KI-</w:t>
       </w:r>
@@ -806,115 +848,109 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1880E3C4" w14:textId="77777777" w:rsidR="005077A6" w:rsidRDefault="005077A6" w:rsidP="005077A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23AEA388" w14:textId="77777777" w:rsidR="005077A6" w:rsidRPr="005077A6" w:rsidRDefault="005077A6" w:rsidP="005077A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005077A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antagningsbesked</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC45D43" w14:textId="755B323A" w:rsidR="007C6D2C" w:rsidRDefault="007C6D2C" w:rsidP="005077A6">
+    <w:p w14:paraId="7DC45D43" w14:textId="427B71C6" w:rsidR="007C6D2C" w:rsidRDefault="007C6D2C" w:rsidP="005077A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
         <w:t>Antagningsbesked</w:t>
       </w:r>
       <w:r w:rsidR="00A3783D">
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> där du kan se om du blivit antagen ell</w:t>
       </w:r>
       <w:r w:rsidR="00277D8C">
         <w:t>er reservplacerad</w:t>
       </w:r>
       <w:r w:rsidR="00A579A5">
         <w:t xml:space="preserve"> publiceras </w:t>
       </w:r>
       <w:r w:rsidR="007D3979">
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="002043FB">
         <w:t xml:space="preserve">cirka </w:t>
       </w:r>
-      <w:r w:rsidR="00D14D7B">
-        <w:t xml:space="preserve">16 juni </w:t>
+      <w:r w:rsidR="00DC5474">
+        <w:t xml:space="preserve">9 juni </w:t>
       </w:r>
       <w:r>
         <w:t>på ”</w:t>
       </w:r>
       <w:r w:rsidR="00C35A8F">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ina sidor” på </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00DE7C6F" w:rsidRPr="00B51ABF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>antagning.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0055218D">
         <w:t>Antagningsomgången</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> heter </w:t>
       </w:r>
       <w:r w:rsidR="004D5A38" w:rsidRPr="004D5A38">
         <w:t>28VAL</w:t>
       </w:r>
-      <w:r w:rsidR="00D14D7B">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00DC5474">
+        <w:t>HT26.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713AD0C4" w14:textId="77777777" w:rsidR="00717D59" w:rsidRDefault="00717D59" w:rsidP="00DF7728"/>
     <w:p w14:paraId="7867F21A" w14:textId="77777777" w:rsidR="00F05C2A" w:rsidRPr="00141CC3" w:rsidRDefault="00F05C2A" w:rsidP="00DF7728">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00141CC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lycka till!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BFB5DF" w14:textId="77777777" w:rsidR="00F43C11" w:rsidRPr="00E34FEB" w:rsidRDefault="00F43C11" w:rsidP="00511260">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1139,87 +1175,86 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="58C9E2B7" w14:textId="77777777" w:rsidR="00EE61F0" w:rsidRDefault="00EE61F0" w:rsidP="0009707A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53C00386" w14:textId="77777777" w:rsidR="00FB5E92" w:rsidRDefault="00FB5E92">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
@@ -1808,62 +1843,64 @@
     <w:rsid w:val="00174104"/>
     <w:rsid w:val="001804A1"/>
     <w:rsid w:val="001831F4"/>
     <w:rsid w:val="0019719C"/>
     <w:rsid w:val="001977C3"/>
     <w:rsid w:val="001A385F"/>
     <w:rsid w:val="001A7CD1"/>
     <w:rsid w:val="001B010E"/>
     <w:rsid w:val="001B330B"/>
     <w:rsid w:val="001B45E1"/>
     <w:rsid w:val="001B50A1"/>
     <w:rsid w:val="001C1E18"/>
     <w:rsid w:val="001C47C8"/>
     <w:rsid w:val="001D0E61"/>
     <w:rsid w:val="001D53A5"/>
     <w:rsid w:val="001E145E"/>
     <w:rsid w:val="001E2C0B"/>
     <w:rsid w:val="001E2C24"/>
     <w:rsid w:val="001E3BA8"/>
     <w:rsid w:val="001F210A"/>
     <w:rsid w:val="001F2AA1"/>
     <w:rsid w:val="001F4439"/>
     <w:rsid w:val="002043FB"/>
     <w:rsid w:val="00206CD2"/>
     <w:rsid w:val="00230C27"/>
+    <w:rsid w:val="00235B99"/>
     <w:rsid w:val="00240A37"/>
     <w:rsid w:val="002424FB"/>
     <w:rsid w:val="002437A0"/>
     <w:rsid w:val="00245A92"/>
     <w:rsid w:val="00267102"/>
     <w:rsid w:val="00276352"/>
     <w:rsid w:val="00277036"/>
     <w:rsid w:val="0027749B"/>
     <w:rsid w:val="00277CA1"/>
     <w:rsid w:val="00277D8C"/>
     <w:rsid w:val="002814AB"/>
     <w:rsid w:val="00282B46"/>
+    <w:rsid w:val="0029050B"/>
     <w:rsid w:val="002977D0"/>
     <w:rsid w:val="002A352F"/>
     <w:rsid w:val="002A748B"/>
     <w:rsid w:val="002B0368"/>
     <w:rsid w:val="002B114D"/>
     <w:rsid w:val="002C6083"/>
     <w:rsid w:val="002D2BF0"/>
     <w:rsid w:val="002D7303"/>
     <w:rsid w:val="002E43E4"/>
     <w:rsid w:val="002F3E8F"/>
     <w:rsid w:val="002F62BD"/>
     <w:rsid w:val="0030123A"/>
     <w:rsid w:val="00305535"/>
     <w:rsid w:val="0031383D"/>
     <w:rsid w:val="00341916"/>
     <w:rsid w:val="00355631"/>
     <w:rsid w:val="00361705"/>
     <w:rsid w:val="0037531F"/>
     <w:rsid w:val="00395663"/>
     <w:rsid w:val="00396591"/>
     <w:rsid w:val="003C3336"/>
     <w:rsid w:val="003C5D64"/>
     <w:rsid w:val="003E4BCC"/>
     <w:rsid w:val="004007F3"/>
     <w:rsid w:val="0041471D"/>
@@ -1959,97 +1996,100 @@
     <w:rsid w:val="00812606"/>
     <w:rsid w:val="00813749"/>
     <w:rsid w:val="00816729"/>
     <w:rsid w:val="008224EB"/>
     <w:rsid w:val="00826568"/>
     <w:rsid w:val="008749DD"/>
     <w:rsid w:val="008756E6"/>
     <w:rsid w:val="00875F61"/>
     <w:rsid w:val="00876AEA"/>
     <w:rsid w:val="00881DE0"/>
     <w:rsid w:val="008836DE"/>
     <w:rsid w:val="00897D43"/>
     <w:rsid w:val="008A1D06"/>
     <w:rsid w:val="008A5419"/>
     <w:rsid w:val="008A5421"/>
     <w:rsid w:val="008D309A"/>
     <w:rsid w:val="008D390D"/>
     <w:rsid w:val="008F2590"/>
     <w:rsid w:val="008F584C"/>
     <w:rsid w:val="0092778B"/>
     <w:rsid w:val="00927A5B"/>
     <w:rsid w:val="0093643D"/>
     <w:rsid w:val="009403EE"/>
     <w:rsid w:val="009405E0"/>
     <w:rsid w:val="00951F65"/>
+    <w:rsid w:val="0095517B"/>
     <w:rsid w:val="00974035"/>
     <w:rsid w:val="00975F8E"/>
     <w:rsid w:val="0098258E"/>
     <w:rsid w:val="00984B8B"/>
     <w:rsid w:val="009A4A8A"/>
     <w:rsid w:val="009B2A5D"/>
     <w:rsid w:val="009C35CF"/>
     <w:rsid w:val="009F2997"/>
     <w:rsid w:val="009F3389"/>
     <w:rsid w:val="009F6417"/>
     <w:rsid w:val="00A029DC"/>
     <w:rsid w:val="00A177DD"/>
     <w:rsid w:val="00A24019"/>
     <w:rsid w:val="00A32DBA"/>
     <w:rsid w:val="00A3783D"/>
     <w:rsid w:val="00A41763"/>
     <w:rsid w:val="00A4587F"/>
     <w:rsid w:val="00A5098F"/>
+    <w:rsid w:val="00A56FF5"/>
     <w:rsid w:val="00A579A5"/>
     <w:rsid w:val="00A806EA"/>
     <w:rsid w:val="00A833E4"/>
     <w:rsid w:val="00A83EAC"/>
     <w:rsid w:val="00A85318"/>
     <w:rsid w:val="00A8586A"/>
     <w:rsid w:val="00AA004A"/>
     <w:rsid w:val="00AA3472"/>
     <w:rsid w:val="00AA3D16"/>
     <w:rsid w:val="00AB4C2F"/>
     <w:rsid w:val="00AC5A71"/>
     <w:rsid w:val="00AC6CC2"/>
     <w:rsid w:val="00AE3726"/>
     <w:rsid w:val="00AE42E3"/>
     <w:rsid w:val="00AF5FD0"/>
     <w:rsid w:val="00B11D31"/>
     <w:rsid w:val="00B169C5"/>
     <w:rsid w:val="00B37630"/>
     <w:rsid w:val="00B46A3B"/>
     <w:rsid w:val="00B51C3F"/>
     <w:rsid w:val="00B540E9"/>
     <w:rsid w:val="00B540ED"/>
     <w:rsid w:val="00B72A7A"/>
     <w:rsid w:val="00B74DD7"/>
     <w:rsid w:val="00B81353"/>
     <w:rsid w:val="00B815CD"/>
     <w:rsid w:val="00B84C9A"/>
     <w:rsid w:val="00B87C3E"/>
     <w:rsid w:val="00B902CA"/>
+    <w:rsid w:val="00B91C51"/>
     <w:rsid w:val="00BA155F"/>
     <w:rsid w:val="00BB00C7"/>
     <w:rsid w:val="00BC28F0"/>
     <w:rsid w:val="00BC51CB"/>
     <w:rsid w:val="00BC6A04"/>
     <w:rsid w:val="00BD0A8D"/>
     <w:rsid w:val="00BD4A27"/>
     <w:rsid w:val="00BE0CD0"/>
     <w:rsid w:val="00C0366F"/>
     <w:rsid w:val="00C03A50"/>
     <w:rsid w:val="00C03EA7"/>
     <w:rsid w:val="00C110DE"/>
     <w:rsid w:val="00C1235B"/>
     <w:rsid w:val="00C20B02"/>
     <w:rsid w:val="00C35A8F"/>
     <w:rsid w:val="00C404F7"/>
     <w:rsid w:val="00C44C9E"/>
     <w:rsid w:val="00C47567"/>
     <w:rsid w:val="00C55D7E"/>
     <w:rsid w:val="00C565B2"/>
     <w:rsid w:val="00C66D4E"/>
     <w:rsid w:val="00C81006"/>
     <w:rsid w:val="00C93B8E"/>
     <w:rsid w:val="00C94458"/>
     <w:rsid w:val="00CA5E21"/>
@@ -2059,50 +2099,51 @@
     <w:rsid w:val="00CB6B35"/>
     <w:rsid w:val="00CC36E1"/>
     <w:rsid w:val="00CD0804"/>
     <w:rsid w:val="00CD276F"/>
     <w:rsid w:val="00CD4074"/>
     <w:rsid w:val="00CD51F8"/>
     <w:rsid w:val="00CD7847"/>
     <w:rsid w:val="00CD7A3B"/>
     <w:rsid w:val="00CE14ED"/>
     <w:rsid w:val="00CE1D04"/>
     <w:rsid w:val="00CE1E8F"/>
     <w:rsid w:val="00CF6C39"/>
     <w:rsid w:val="00D12767"/>
     <w:rsid w:val="00D14D7B"/>
     <w:rsid w:val="00D44203"/>
     <w:rsid w:val="00D54958"/>
     <w:rsid w:val="00D57D7E"/>
     <w:rsid w:val="00D67D18"/>
     <w:rsid w:val="00D77C41"/>
     <w:rsid w:val="00D87E20"/>
     <w:rsid w:val="00D93C30"/>
     <w:rsid w:val="00DA327E"/>
     <w:rsid w:val="00DA4EA8"/>
     <w:rsid w:val="00DA70B9"/>
     <w:rsid w:val="00DB623E"/>
+    <w:rsid w:val="00DC5474"/>
     <w:rsid w:val="00DC5F2F"/>
     <w:rsid w:val="00DD19E3"/>
     <w:rsid w:val="00DE289B"/>
     <w:rsid w:val="00DE7C6F"/>
     <w:rsid w:val="00DF1672"/>
     <w:rsid w:val="00DF7728"/>
     <w:rsid w:val="00E25ABB"/>
     <w:rsid w:val="00E34FEB"/>
     <w:rsid w:val="00E35D15"/>
     <w:rsid w:val="00E3616C"/>
     <w:rsid w:val="00E4622F"/>
     <w:rsid w:val="00E50A85"/>
     <w:rsid w:val="00E61620"/>
     <w:rsid w:val="00E6371D"/>
     <w:rsid w:val="00E65C80"/>
     <w:rsid w:val="00E81AFD"/>
     <w:rsid w:val="00EA182B"/>
     <w:rsid w:val="00EB7810"/>
     <w:rsid w:val="00ED11A2"/>
     <w:rsid w:val="00ED7B2F"/>
     <w:rsid w:val="00EE3FFA"/>
     <w:rsid w:val="00EE61F0"/>
     <w:rsid w:val="00EF2C15"/>
     <w:rsid w:val="00F04238"/>
     <w:rsid w:val="00F05C2A"/>