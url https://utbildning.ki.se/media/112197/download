--- v0 (2026-07-13)
+++ v1 (2026-10-18)
@@ -10,80 +10,80 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9798" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="1162"/>
         <w:gridCol w:w="3515"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2319"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B968EE" w:rsidRPr="00EC21EF" w14:paraId="71BBA9F9" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9798" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="770EB9D8" w14:textId="29CE733E" w:rsidR="00EF2DBE" w:rsidRPr="00FF1426" w:rsidRDefault="00DE6848" w:rsidP="00666472">
             <w:pPr>
-              <w:pStyle w:val="Normalwebb"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF1426">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Schema</w:t>
             </w:r>
             <w:r w:rsidR="00B922A6" w:rsidRPr="00FF1426">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00B968EE" w:rsidRPr="00FF1426">
               <w:rPr>
@@ -145,51 +145,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00B16D70">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00727A17" w:rsidRPr="00FF1426">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17780099" w14:textId="79905D13" w:rsidR="002A38B1" w:rsidRPr="00F648D6" w:rsidRDefault="00B922A6" w:rsidP="002A38B1">
             <w:pPr>
-              <w:pStyle w:val="Normalwebb"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC21EF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OBS</w:t>
             </w:r>
             <w:r w:rsidRPr="00973CA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
             <w:r w:rsidR="00806B47" w:rsidRPr="00973CA4">
@@ -6102,73 +6102,97 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6A45F500" w14:textId="49F231F5" w:rsidR="00611DB7" w:rsidRPr="00EC21EF" w:rsidRDefault="00611DB7" w:rsidP="00666472">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00611DB7" w:rsidRPr="00C0307C" w14:paraId="55CDAE63" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="756320A8" w14:textId="44DB2E05" w:rsidR="00611DB7" w:rsidRDefault="00611DB7" w:rsidP="00666472">
-[...21 lines deleted...]
-              <w:t>15:00</w:t>
+          <w:p w14:paraId="756320A8" w14:textId="260E58F1" w:rsidR="00611DB7" w:rsidRDefault="00712CA9" w:rsidP="00666472">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00611DB7" w:rsidRPr="00EC21EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00-</w:t>
+            </w:r>
+            <w:r w:rsidR="00611DB7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00611DB7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76E8B507" w14:textId="27814611" w:rsidR="00611DB7" w:rsidRPr="00396054" w:rsidRDefault="00611DB7" w:rsidP="00666472">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                 <w:w w:val="102"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
           </w:p>
@@ -10155,51 +10179,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C078F4F" w14:textId="532F7CA4" w:rsidR="00256626" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256626" w:rsidRPr="00052BB1" w14:paraId="1AC04003" w14:textId="77777777" w:rsidTr="179A9FBA">
+      <w:tr w:rsidR="00256626" w:rsidRPr="00712CA9" w14:paraId="1AC04003" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="11DF64"/>
           </w:tcPr>
           <w:p w14:paraId="24E63595" w14:textId="696CE765" w:rsidR="00256626" w:rsidRPr="004F3CDE" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -10499,51 +10523,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="188A9C48" w14:textId="7D0B71B5" w:rsidR="00256626" w:rsidRPr="00AF1EF6" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256626" w:rsidRPr="00052BB1" w14:paraId="325808AC" w14:textId="77777777" w:rsidTr="179A9FBA">
+      <w:tr w:rsidR="00256626" w:rsidRPr="00712CA9" w14:paraId="325808AC" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="11DF64"/>
           </w:tcPr>
           <w:p w14:paraId="6DC03792" w14:textId="637A7805" w:rsidR="00256626" w:rsidRPr="00BB3678" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -10733,60 +10757,62 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">kap 9 Thinking and language </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00256626" w:rsidRPr="00C71195" w14:paraId="137841CC" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="334005A7" w14:textId="1632C971" w:rsidR="00256626" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>tis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B27E7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005745B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B27E7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -11136,51 +11162,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28E888E6" w14:textId="7578C36B" w:rsidR="00256626" w:rsidRPr="00A64358" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256626" w:rsidRPr="00052BB1" w14:paraId="2A9A09D0" w14:textId="77777777" w:rsidTr="179A9FBA">
+      <w:tr w:rsidR="00256626" w:rsidRPr="00712CA9" w14:paraId="2A9A09D0" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="596BCA52" w14:textId="77777777" w:rsidR="00256626" w:rsidRPr="00C2673F" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
@@ -12315,51 +12341,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="66F0F92F" w14:textId="0FB65CB0" w:rsidR="00256626" w:rsidRPr="0073740D" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256626" w:rsidRPr="00052BB1" w14:paraId="39375FB9" w14:textId="77777777" w:rsidTr="179A9FBA">
+      <w:tr w:rsidR="00256626" w:rsidRPr="00712CA9" w14:paraId="39375FB9" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="686F6A7C" w14:textId="60606102" w:rsidR="00256626" w:rsidRPr="00036EC2" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -17057,109 +17083,109 @@
     </w:tbl>
     <w:p w14:paraId="596DA082" w14:textId="77777777" w:rsidR="00602E9F" w:rsidRDefault="00602E9F" w:rsidP="007E71C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A6ACA28" w14:textId="77777777" w:rsidR="00602E9F" w:rsidRDefault="00602E9F" w:rsidP="007E71C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F62592" w14:textId="77777777" w:rsidR="00FF1426" w:rsidRDefault="00FF1426" w:rsidP="00FF1426">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF1426">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kursansvariga:</w:t>
       </w:r>
       <w:r w:rsidRPr="003D57F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A25E60" w14:textId="1D5DE88E" w:rsidR="00FF1426" w:rsidRPr="00B26A5D" w:rsidRDefault="00FF1426" w:rsidP="00FF1426">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26A5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Artin Arshamian, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65C5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>artin.arshamian@ki.se</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BC60FE" w14:textId="4D8B94E1" w:rsidR="00FF1426" w:rsidRPr="00FF1426" w:rsidRDefault="00FF1426" w:rsidP="00FF1426">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF1426">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Evelina Thunell, evelina.thunell@ki.se</w:t>
       </w:r>
       <w:r w:rsidR="00B65C5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18565,73 +18591,73 @@
           <w:position w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00472AC3" w:rsidRPr="00FF3693" w:rsidSect="0088320C">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1304" w:left="1417" w:header="737" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto" w:shadow="1"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto" w:shadow="1"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto" w:shadow="1"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto" w:shadow="1"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="239798F3" w14:textId="77777777" w:rsidR="00316FF6" w:rsidRDefault="00316FF6" w:rsidP="006F5B22">
+    <w:p w14:paraId="130697A8" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D" w:rsidP="006F5B22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FDD6D21" w14:textId="77777777" w:rsidR="00316FF6" w:rsidRDefault="00316FF6" w:rsidP="006F5B22">
+    <w:p w14:paraId="1122D55D" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D" w:rsidP="006F5B22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4ED7FE3B" w14:textId="77777777" w:rsidR="00316FF6" w:rsidRDefault="00316FF6">
+    <w:p w14:paraId="7E6DD18F" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18680,175 +18706,175 @@
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="163B88C8" w14:textId="77777777" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="006F5B22">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="04FB290A" w14:textId="77777777" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="006F5B22">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AEFDD10" w14:textId="77777777" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="006F5B22">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F0098D6" w14:textId="77777777" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="006F5B22">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="018EDDE8" w14:textId="77777777" w:rsidR="00316FF6" w:rsidRDefault="00316FF6" w:rsidP="006F5B22">
+    <w:p w14:paraId="7CC9F4C3" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D" w:rsidP="006F5B22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1958C754" w14:textId="77777777" w:rsidR="00316FF6" w:rsidRDefault="00316FF6" w:rsidP="006F5B22">
+    <w:p w14:paraId="5DF45C4A" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D" w:rsidP="006F5B22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21C02474" w14:textId="77777777" w:rsidR="00316FF6" w:rsidRDefault="00316FF6">
+    <w:p w14:paraId="54A9EFB1" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B7A7022" w14:textId="1493C3B1" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="0088320C">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E5275E1" wp14:editId="6A9EA608">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5389619</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-83185</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="734060" cy="299085"/>
           <wp:effectExtent l="0" t="0" r="8890" b="5715"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20637"/>
               <wp:lineTo x="21301" y="20637"/>
               <wp:lineTo x="21301" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
@@ -18904,58 +18930,58 @@
     <w:r>
       <w:t>i</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="4D5156"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
     <w:r w:rsidRPr="00727A17">
       <w:t xml:space="preserve">Karolinska </w:t>
     </w:r>
     <w:r>
       <w:t>I</w:t>
     </w:r>
     <w:r w:rsidRPr="00727A17">
       <w:t>nstitutet</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="04537E85" w14:textId="65AEBBCE" w:rsidR="00C560EC" w:rsidRDefault="00C560EC">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41EF1F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCD0DB5C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19825,50 +19851,51 @@
     <w:rsid w:val="006D7261"/>
     <w:rsid w:val="006E28A9"/>
     <w:rsid w:val="006E2DDA"/>
     <w:rsid w:val="006E2F8C"/>
     <w:rsid w:val="006E33C7"/>
     <w:rsid w:val="006E4689"/>
     <w:rsid w:val="006E6F98"/>
     <w:rsid w:val="006E7EB9"/>
     <w:rsid w:val="006F148E"/>
     <w:rsid w:val="006F1684"/>
     <w:rsid w:val="006F1A84"/>
     <w:rsid w:val="006F1EBF"/>
     <w:rsid w:val="006F3356"/>
     <w:rsid w:val="006F39F0"/>
     <w:rsid w:val="006F4791"/>
     <w:rsid w:val="006F51D3"/>
     <w:rsid w:val="006F54F6"/>
     <w:rsid w:val="006F5B22"/>
     <w:rsid w:val="006F6F41"/>
     <w:rsid w:val="007016F0"/>
     <w:rsid w:val="00702CAA"/>
     <w:rsid w:val="00703802"/>
     <w:rsid w:val="00705A19"/>
     <w:rsid w:val="00706793"/>
     <w:rsid w:val="00711AE8"/>
+    <w:rsid w:val="00712CA9"/>
     <w:rsid w:val="00713149"/>
     <w:rsid w:val="007159BC"/>
     <w:rsid w:val="007163BA"/>
     <w:rsid w:val="00720D15"/>
     <w:rsid w:val="0072201D"/>
     <w:rsid w:val="0072454B"/>
     <w:rsid w:val="00727A17"/>
     <w:rsid w:val="00730067"/>
     <w:rsid w:val="00730CC6"/>
     <w:rsid w:val="00730E91"/>
     <w:rsid w:val="00731157"/>
     <w:rsid w:val="007316ED"/>
     <w:rsid w:val="00732777"/>
     <w:rsid w:val="00732C89"/>
     <w:rsid w:val="007346F4"/>
     <w:rsid w:val="007350DB"/>
     <w:rsid w:val="0073740D"/>
     <w:rsid w:val="00737BE2"/>
     <w:rsid w:val="0074099C"/>
     <w:rsid w:val="00740E01"/>
     <w:rsid w:val="0074116F"/>
     <w:rsid w:val="007418FD"/>
     <w:rsid w:val="00742B48"/>
     <w:rsid w:val="0074365A"/>
     <w:rsid w:val="00744300"/>
@@ -20445,50 +20472,51 @@
     <w:rsid w:val="00CB4C42"/>
     <w:rsid w:val="00CB624A"/>
     <w:rsid w:val="00CB6587"/>
     <w:rsid w:val="00CB683A"/>
     <w:rsid w:val="00CB6873"/>
     <w:rsid w:val="00CC20F8"/>
     <w:rsid w:val="00CC26E1"/>
     <w:rsid w:val="00CC315B"/>
     <w:rsid w:val="00CC51D0"/>
     <w:rsid w:val="00CC6124"/>
     <w:rsid w:val="00CC6EF3"/>
     <w:rsid w:val="00CC7DBC"/>
     <w:rsid w:val="00CD1697"/>
     <w:rsid w:val="00CD2246"/>
     <w:rsid w:val="00CD2635"/>
     <w:rsid w:val="00CD265B"/>
     <w:rsid w:val="00CD2DFE"/>
     <w:rsid w:val="00CD3685"/>
     <w:rsid w:val="00CD6A07"/>
     <w:rsid w:val="00CD6C2F"/>
     <w:rsid w:val="00CD752C"/>
     <w:rsid w:val="00CE2316"/>
     <w:rsid w:val="00CE33CA"/>
     <w:rsid w:val="00CE5C4D"/>
     <w:rsid w:val="00CE71E3"/>
+    <w:rsid w:val="00CF131D"/>
     <w:rsid w:val="00CF13A9"/>
     <w:rsid w:val="00CF3507"/>
     <w:rsid w:val="00CF5396"/>
     <w:rsid w:val="00CF5831"/>
     <w:rsid w:val="00CF6763"/>
     <w:rsid w:val="00D01732"/>
     <w:rsid w:val="00D03397"/>
     <w:rsid w:val="00D03543"/>
     <w:rsid w:val="00D04A51"/>
     <w:rsid w:val="00D06636"/>
     <w:rsid w:val="00D0717D"/>
     <w:rsid w:val="00D0792D"/>
     <w:rsid w:val="00D07B08"/>
     <w:rsid w:val="00D07E12"/>
     <w:rsid w:val="00D10686"/>
     <w:rsid w:val="00D10867"/>
     <w:rsid w:val="00D118EC"/>
     <w:rsid w:val="00D1408F"/>
     <w:rsid w:val="00D1556A"/>
     <w:rsid w:val="00D15D04"/>
     <w:rsid w:val="00D160F7"/>
     <w:rsid w:val="00D25774"/>
     <w:rsid w:val="00D2606A"/>
     <w:rsid w:val="00D266A5"/>
     <w:rsid w:val="00D2687D"/>
@@ -20605,50 +20633,51 @@
     <w:rsid w:val="00E365D4"/>
     <w:rsid w:val="00E427A1"/>
     <w:rsid w:val="00E42B81"/>
     <w:rsid w:val="00E43F5E"/>
     <w:rsid w:val="00E45575"/>
     <w:rsid w:val="00E45E9F"/>
     <w:rsid w:val="00E4712C"/>
     <w:rsid w:val="00E4749D"/>
     <w:rsid w:val="00E47660"/>
     <w:rsid w:val="00E505B6"/>
     <w:rsid w:val="00E52699"/>
     <w:rsid w:val="00E533D0"/>
     <w:rsid w:val="00E562D9"/>
     <w:rsid w:val="00E5665B"/>
     <w:rsid w:val="00E56BE3"/>
     <w:rsid w:val="00E57C42"/>
     <w:rsid w:val="00E60128"/>
     <w:rsid w:val="00E60B10"/>
     <w:rsid w:val="00E641D3"/>
     <w:rsid w:val="00E659C6"/>
     <w:rsid w:val="00E6674F"/>
     <w:rsid w:val="00E6738E"/>
     <w:rsid w:val="00E70158"/>
     <w:rsid w:val="00E70927"/>
     <w:rsid w:val="00E74458"/>
+    <w:rsid w:val="00E74667"/>
     <w:rsid w:val="00E80252"/>
     <w:rsid w:val="00E8070A"/>
     <w:rsid w:val="00E83489"/>
     <w:rsid w:val="00E849A4"/>
     <w:rsid w:val="00E84C7B"/>
     <w:rsid w:val="00E8531E"/>
     <w:rsid w:val="00E857AA"/>
     <w:rsid w:val="00E85FCF"/>
     <w:rsid w:val="00E869CD"/>
     <w:rsid w:val="00E87134"/>
     <w:rsid w:val="00E9139C"/>
     <w:rsid w:val="00E92018"/>
     <w:rsid w:val="00E92C9D"/>
     <w:rsid w:val="00E93463"/>
     <w:rsid w:val="00E96868"/>
     <w:rsid w:val="00EA0870"/>
     <w:rsid w:val="00EA0F8D"/>
     <w:rsid w:val="00EA1AFA"/>
     <w:rsid w:val="00EA22BF"/>
     <w:rsid w:val="00EA331C"/>
     <w:rsid w:val="00EA34E2"/>
     <w:rsid w:val="00EA4B93"/>
     <w:rsid w:val="00EA671F"/>
     <w:rsid w:val="00EA6991"/>
     <w:rsid w:val="00EA731F"/>
@@ -20830,51 +20859,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="122117F2"/>
   <w15:docId w15:val="{DC7FA61E-A95E-481A-9F0E-133EE7D8EFC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21228,99 +21257,99 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B968EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning">
+  <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00B968EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -21370,53 +21399,53 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00B968EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -21466,53 +21495,53 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg2">
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
     <w:name w:val="Light Shading Accent 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00B968EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -21562,53 +21591,53 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista">
+  <w:style w:type="table" w:styleId="LightList">
     <w:name w:val="Light List"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00B968EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -21647,53 +21676,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00B968EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -21732,53 +21761,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1">
+  <w:style w:type="table" w:styleId="MediumShading1">
     <w:name w:val="Medium Shading 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00B968EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
@@ -21831,294 +21860,294 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B968EE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F5B22"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006F5B22"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F5B22"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA6B52"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6B52"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3623F"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3623F"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F3623F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentarer"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3623F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarsmne"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F3623F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00570715"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AE6E78"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Dokumentversikt">
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DokumentversiktChar"/>
+    <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C35B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DokumentversiktChar">
-[...2 lines deleted...]
-    <w:link w:val="Dokumentversikt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008C35B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF2DBE"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E52699"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E67E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E67E8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF1426"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="91367212">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22703,50 +22732,59 @@
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003812C573E53F8B46AABBC67ADEE23569" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ce9756b1b2429a6d93958097f3f0ba81">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="45fbcc7e-bcc8-4c52-92bb-364e2225fda3" xmlns:ns4="3eacc1de-54be-40fb-ac49-da8087b8b6b2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e078fe78056368fb969d6677fc0d5fa9" ns3:_="" ns4:_="">
     <xsd:import namespace="45fbcc7e-bcc8-4c52-92bb-364e2225fda3"/>
     <xsd:import namespace="3eacc1de-54be-40fb-ac49-da8087b8b6b2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -22931,127 +22969,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E081086B-EFC8-400D-905F-FE4B9FDD58A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44FA5E84-7FCC-45C0-BF33-3A80E655ADFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43BA1092-BB13-4F97-BBF4-A8B2F497AADC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44FA5E84-7FCC-45C0-BF33-3A80E655ADFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E081086B-EFC8-400D-905F-FE4B9FDD58A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55A63275-6B54-4E46-AD70-AF42CC99DE78}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A555AF1F-EBD3-45D3-9D74-553BF1564923}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="45fbcc7e-bcc8-4c52-92bb-364e2225fda3"/>
     <ds:schemaRef ds:uri="3eacc1de-54be-40fb-ac49-da8087b8b6b2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1138</Words>
-  <Characters>6032</Characters>
+  <Words>1070</Words>
+  <Characters>6099</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company>Karolinska Institutet, CNS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7156</CharactersWithSpaces>
+  <CharactersWithSpaces>7155</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenny Wikström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">