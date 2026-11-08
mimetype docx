--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9798" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="1162"/>
         <w:gridCol w:w="3515"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2319"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B968EE" w:rsidRPr="00EC21EF" w14:paraId="71BBA9F9" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9798" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -9576,95 +9576,114 @@
           <w:p w14:paraId="1B450A3F" w14:textId="65ABFE18" w:rsidR="00256626" w:rsidRPr="001D65CC" w:rsidRDefault="00256626" w:rsidP="00CC26E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Moment 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42A6E528" w14:textId="123FCB4B" w:rsidR="00256626" w:rsidRPr="004E0B71" w:rsidRDefault="00256626" w:rsidP="00CC26E1">
+          <w:p w14:paraId="00B81F96" w14:textId="77777777" w:rsidR="00256626" w:rsidRDefault="00256626" w:rsidP="00CC26E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D06636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D06636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A6E528" w14:textId="32A0813A" w:rsidR="00E91EFA" w:rsidRPr="004E0B71" w:rsidRDefault="00E91EFA" w:rsidP="00CC26E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D06636">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...26 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>[förinspelad]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17B21A4F" w14:textId="3466B74A" w:rsidR="00256626" w:rsidRDefault="00256626" w:rsidP="00CC26E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047775C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -10179,51 +10198,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C078F4F" w14:textId="532F7CA4" w:rsidR="00256626" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256626" w:rsidRPr="00712CA9" w14:paraId="1AC04003" w14:textId="77777777" w:rsidTr="179A9FBA">
+      <w:tr w:rsidR="00256626" w:rsidRPr="00E91EFA" w14:paraId="1AC04003" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="11DF64"/>
           </w:tcPr>
           <w:p w14:paraId="24E63595" w14:textId="696CE765" w:rsidR="00256626" w:rsidRPr="004F3CDE" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -10523,51 +10542,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="188A9C48" w14:textId="7D0B71B5" w:rsidR="00256626" w:rsidRPr="00AF1EF6" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256626" w:rsidRPr="00712CA9" w14:paraId="325808AC" w14:textId="77777777" w:rsidTr="179A9FBA">
+      <w:tr w:rsidR="00256626" w:rsidRPr="005216B1" w14:paraId="325808AC" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="11DF64"/>
           </w:tcPr>
           <w:p w14:paraId="6DC03792" w14:textId="637A7805" w:rsidR="00256626" w:rsidRPr="00BB3678" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11162,51 +11181,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28E888E6" w14:textId="7578C36B" w:rsidR="00256626" w:rsidRPr="00A64358" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256626" w:rsidRPr="00712CA9" w14:paraId="2A9A09D0" w14:textId="77777777" w:rsidTr="179A9FBA">
+      <w:tr w:rsidR="00256626" w:rsidRPr="005216B1" w14:paraId="2A9A09D0" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="596BCA52" w14:textId="77777777" w:rsidR="00256626" w:rsidRPr="00C2673F" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
@@ -12341,51 +12360,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="66F0F92F" w14:textId="0FB65CB0" w:rsidR="00256626" w:rsidRPr="0073740D" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256626" w:rsidRPr="00712CA9" w14:paraId="39375FB9" w14:textId="77777777" w:rsidTr="179A9FBA">
+      <w:tr w:rsidR="00256626" w:rsidRPr="005216B1" w14:paraId="39375FB9" w14:textId="77777777" w:rsidTr="179A9FBA">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="686F6A7C" w14:textId="60606102" w:rsidR="00256626" w:rsidRPr="00036EC2" w:rsidRDefault="00256626" w:rsidP="00256626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="16"/>
@@ -18591,73 +18610,73 @@
           <w:position w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00472AC3" w:rsidRPr="00FF3693" w:rsidSect="0088320C">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1304" w:left="1417" w:header="737" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto" w:shadow="1"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto" w:shadow="1"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto" w:shadow="1"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto" w:shadow="1"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="130697A8" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D" w:rsidP="006F5B22">
+    <w:p w14:paraId="5A8CCDB7" w14:textId="77777777" w:rsidR="002A04DB" w:rsidRDefault="002A04DB" w:rsidP="006F5B22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1122D55D" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D" w:rsidP="006F5B22">
+    <w:p w14:paraId="75433915" w14:textId="77777777" w:rsidR="002A04DB" w:rsidRDefault="002A04DB" w:rsidP="006F5B22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E6DD18F" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D">
+    <w:p w14:paraId="0F1192F4" w14:textId="77777777" w:rsidR="002A04DB" w:rsidRDefault="002A04DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18706,172 +18725,172 @@
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="163B88C8" w14:textId="77777777" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="006F5B22">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="04FB290A" w14:textId="77777777" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="006F5B22">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AEFDD10" w14:textId="77777777" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="006F5B22">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F0098D6" w14:textId="77777777" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="006F5B22">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CC9F4C3" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D" w:rsidP="006F5B22">
+    <w:p w14:paraId="007E656F" w14:textId="77777777" w:rsidR="002A04DB" w:rsidRDefault="002A04DB" w:rsidP="006F5B22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DF45C4A" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D" w:rsidP="006F5B22">
+    <w:p w14:paraId="5C798C94" w14:textId="77777777" w:rsidR="002A04DB" w:rsidRDefault="002A04DB" w:rsidP="006F5B22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54A9EFB1" w14:textId="77777777" w:rsidR="00CF131D" w:rsidRDefault="00CF131D">
+    <w:p w14:paraId="773241C0" w14:textId="77777777" w:rsidR="002A04DB" w:rsidRDefault="002A04DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B7A7022" w14:textId="1493C3B1" w:rsidR="00C560EC" w:rsidRDefault="00C560EC" w:rsidP="0088320C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E5275E1" wp14:editId="6A9EA608">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5389619</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-83185</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="734060" cy="299085"/>
           <wp:effectExtent l="0" t="0" r="8890" b="5715"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20637"/>
               <wp:lineTo x="21301" y="20637"/>
@@ -18937,51 +18956,51 @@
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
     <w:r w:rsidRPr="00727A17">
       <w:t xml:space="preserve">Karolinska </w:t>
     </w:r>
     <w:r>
       <w:t>I</w:t>
     </w:r>
     <w:r w:rsidRPr="00727A17">
       <w:t>nstitutet</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="04537E85" w14:textId="65AEBBCE" w:rsidR="00C560EC" w:rsidRDefault="00C560EC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41EF1F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCD0DB5C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19252,50 +19271,51 @@
     <w:rsid w:val="00137CD9"/>
     <w:rsid w:val="0014057D"/>
     <w:rsid w:val="00140593"/>
     <w:rsid w:val="0014115B"/>
     <w:rsid w:val="00143EBD"/>
     <w:rsid w:val="001442AB"/>
     <w:rsid w:val="00146046"/>
     <w:rsid w:val="001460EA"/>
     <w:rsid w:val="00146CCE"/>
     <w:rsid w:val="00147D14"/>
     <w:rsid w:val="00150D0A"/>
     <w:rsid w:val="00150F60"/>
     <w:rsid w:val="00155543"/>
     <w:rsid w:val="001566FF"/>
     <w:rsid w:val="00156C6F"/>
     <w:rsid w:val="0015734F"/>
     <w:rsid w:val="00160801"/>
     <w:rsid w:val="00161CD0"/>
     <w:rsid w:val="001647E6"/>
     <w:rsid w:val="00164B5B"/>
     <w:rsid w:val="00167356"/>
     <w:rsid w:val="00170579"/>
     <w:rsid w:val="001705C8"/>
     <w:rsid w:val="00170E7F"/>
     <w:rsid w:val="00170E94"/>
+    <w:rsid w:val="00172662"/>
     <w:rsid w:val="001759FC"/>
     <w:rsid w:val="00176BCA"/>
     <w:rsid w:val="001770F0"/>
     <w:rsid w:val="001774A0"/>
     <w:rsid w:val="001802C1"/>
     <w:rsid w:val="00182A51"/>
     <w:rsid w:val="00183369"/>
     <w:rsid w:val="001868EF"/>
     <w:rsid w:val="0018704C"/>
     <w:rsid w:val="0019194B"/>
     <w:rsid w:val="00193D58"/>
     <w:rsid w:val="00195443"/>
     <w:rsid w:val="001960AE"/>
     <w:rsid w:val="001A0668"/>
     <w:rsid w:val="001A2C0F"/>
     <w:rsid w:val="001A4187"/>
     <w:rsid w:val="001A6B95"/>
     <w:rsid w:val="001B0405"/>
     <w:rsid w:val="001B25D1"/>
     <w:rsid w:val="001B2E4A"/>
     <w:rsid w:val="001B36A1"/>
     <w:rsid w:val="001B5CF7"/>
     <w:rsid w:val="001B62BA"/>
     <w:rsid w:val="001B74F5"/>
     <w:rsid w:val="001B7816"/>
@@ -19375,98 +19395,100 @@
     <w:rsid w:val="00263AAE"/>
     <w:rsid w:val="002641DD"/>
     <w:rsid w:val="00266710"/>
     <w:rsid w:val="002669C9"/>
     <w:rsid w:val="00271483"/>
     <w:rsid w:val="00271DEC"/>
     <w:rsid w:val="002726A8"/>
     <w:rsid w:val="00273AC1"/>
     <w:rsid w:val="0028117B"/>
     <w:rsid w:val="002814B0"/>
     <w:rsid w:val="0028258F"/>
     <w:rsid w:val="00283AA9"/>
     <w:rsid w:val="0028407C"/>
     <w:rsid w:val="00285449"/>
     <w:rsid w:val="00287A3B"/>
     <w:rsid w:val="00291A18"/>
     <w:rsid w:val="00291CE6"/>
     <w:rsid w:val="00292356"/>
     <w:rsid w:val="002937E4"/>
     <w:rsid w:val="00293D8D"/>
     <w:rsid w:val="002943E7"/>
     <w:rsid w:val="00294B5E"/>
     <w:rsid w:val="00295A2A"/>
     <w:rsid w:val="0029645B"/>
     <w:rsid w:val="00296B15"/>
+    <w:rsid w:val="002A04DB"/>
     <w:rsid w:val="002A280C"/>
     <w:rsid w:val="002A28E2"/>
     <w:rsid w:val="002A2B75"/>
     <w:rsid w:val="002A3384"/>
     <w:rsid w:val="002A38B1"/>
     <w:rsid w:val="002A3C2A"/>
     <w:rsid w:val="002A3CFF"/>
     <w:rsid w:val="002A6229"/>
     <w:rsid w:val="002A6A3A"/>
     <w:rsid w:val="002B0BE9"/>
     <w:rsid w:val="002B0E13"/>
     <w:rsid w:val="002B27D7"/>
     <w:rsid w:val="002B2D99"/>
     <w:rsid w:val="002B557A"/>
     <w:rsid w:val="002B652B"/>
     <w:rsid w:val="002B6B55"/>
     <w:rsid w:val="002B6F31"/>
     <w:rsid w:val="002B7E8E"/>
     <w:rsid w:val="002C0C31"/>
     <w:rsid w:val="002C1B0D"/>
     <w:rsid w:val="002C1F2A"/>
     <w:rsid w:val="002C2CDD"/>
     <w:rsid w:val="002C36C7"/>
     <w:rsid w:val="002C4060"/>
     <w:rsid w:val="002C4350"/>
     <w:rsid w:val="002C4E98"/>
     <w:rsid w:val="002C6C33"/>
     <w:rsid w:val="002C6CC3"/>
     <w:rsid w:val="002D1114"/>
     <w:rsid w:val="002D1B52"/>
     <w:rsid w:val="002D33F5"/>
     <w:rsid w:val="002D4E70"/>
     <w:rsid w:val="002D50F3"/>
     <w:rsid w:val="002D5373"/>
     <w:rsid w:val="002D5635"/>
     <w:rsid w:val="002D71C4"/>
     <w:rsid w:val="002D76B8"/>
     <w:rsid w:val="002E0456"/>
     <w:rsid w:val="002E0B83"/>
     <w:rsid w:val="002E19FE"/>
     <w:rsid w:val="002E2333"/>
     <w:rsid w:val="002E25F8"/>
     <w:rsid w:val="002E332C"/>
     <w:rsid w:val="002E4C30"/>
     <w:rsid w:val="002E5A00"/>
     <w:rsid w:val="002E776D"/>
     <w:rsid w:val="002F0533"/>
     <w:rsid w:val="002F217F"/>
+    <w:rsid w:val="002F3526"/>
     <w:rsid w:val="002F3C47"/>
     <w:rsid w:val="002F7C52"/>
     <w:rsid w:val="00301039"/>
     <w:rsid w:val="003016A4"/>
     <w:rsid w:val="0030202A"/>
     <w:rsid w:val="003031D8"/>
     <w:rsid w:val="00303EE6"/>
     <w:rsid w:val="003047D4"/>
     <w:rsid w:val="0030528D"/>
     <w:rsid w:val="0030602D"/>
     <w:rsid w:val="00306C9C"/>
     <w:rsid w:val="00310020"/>
     <w:rsid w:val="00311144"/>
     <w:rsid w:val="00311C50"/>
     <w:rsid w:val="0031515F"/>
     <w:rsid w:val="00315199"/>
     <w:rsid w:val="003154FE"/>
     <w:rsid w:val="003168B0"/>
     <w:rsid w:val="0031699A"/>
     <w:rsid w:val="00316B6A"/>
     <w:rsid w:val="00316FF6"/>
     <w:rsid w:val="00317246"/>
     <w:rsid w:val="003208B9"/>
     <w:rsid w:val="00324222"/>
     <w:rsid w:val="00325183"/>
@@ -19642,50 +19664,51 @@
     <w:rsid w:val="004E70B2"/>
     <w:rsid w:val="004F35DA"/>
     <w:rsid w:val="004F3CDE"/>
     <w:rsid w:val="004F561F"/>
     <w:rsid w:val="004F6D55"/>
     <w:rsid w:val="004F7AB7"/>
     <w:rsid w:val="004F7C46"/>
     <w:rsid w:val="00500381"/>
     <w:rsid w:val="005006CA"/>
     <w:rsid w:val="00500DDA"/>
     <w:rsid w:val="00501A06"/>
     <w:rsid w:val="0050348D"/>
     <w:rsid w:val="00504353"/>
     <w:rsid w:val="00506231"/>
     <w:rsid w:val="00506BCD"/>
     <w:rsid w:val="005078FD"/>
     <w:rsid w:val="005100E0"/>
     <w:rsid w:val="00512C80"/>
     <w:rsid w:val="00515C6C"/>
     <w:rsid w:val="00515DFB"/>
     <w:rsid w:val="00516F7E"/>
     <w:rsid w:val="005173B0"/>
     <w:rsid w:val="00517951"/>
     <w:rsid w:val="00517AB3"/>
     <w:rsid w:val="00517D14"/>
+    <w:rsid w:val="005216B1"/>
     <w:rsid w:val="00523DA0"/>
     <w:rsid w:val="00523F20"/>
     <w:rsid w:val="00524548"/>
     <w:rsid w:val="00524F49"/>
     <w:rsid w:val="00530107"/>
     <w:rsid w:val="00530841"/>
     <w:rsid w:val="00530AED"/>
     <w:rsid w:val="00531540"/>
     <w:rsid w:val="005317A8"/>
     <w:rsid w:val="00532088"/>
     <w:rsid w:val="0053244C"/>
     <w:rsid w:val="00533FFF"/>
     <w:rsid w:val="00542BA7"/>
     <w:rsid w:val="0054308A"/>
     <w:rsid w:val="00543B66"/>
     <w:rsid w:val="005448BC"/>
     <w:rsid w:val="00545A5A"/>
     <w:rsid w:val="00546F01"/>
     <w:rsid w:val="0055284A"/>
     <w:rsid w:val="00553A80"/>
     <w:rsid w:val="00553F10"/>
     <w:rsid w:val="00553F1C"/>
     <w:rsid w:val="00556FEE"/>
     <w:rsid w:val="005609ED"/>
     <w:rsid w:val="005610BC"/>
@@ -20645,50 +20668,51 @@
     <w:rsid w:val="00E562D9"/>
     <w:rsid w:val="00E5665B"/>
     <w:rsid w:val="00E56BE3"/>
     <w:rsid w:val="00E57C42"/>
     <w:rsid w:val="00E60128"/>
     <w:rsid w:val="00E60B10"/>
     <w:rsid w:val="00E641D3"/>
     <w:rsid w:val="00E659C6"/>
     <w:rsid w:val="00E6674F"/>
     <w:rsid w:val="00E6738E"/>
     <w:rsid w:val="00E70158"/>
     <w:rsid w:val="00E70927"/>
     <w:rsid w:val="00E74458"/>
     <w:rsid w:val="00E74667"/>
     <w:rsid w:val="00E80252"/>
     <w:rsid w:val="00E8070A"/>
     <w:rsid w:val="00E83489"/>
     <w:rsid w:val="00E849A4"/>
     <w:rsid w:val="00E84C7B"/>
     <w:rsid w:val="00E8531E"/>
     <w:rsid w:val="00E857AA"/>
     <w:rsid w:val="00E85FCF"/>
     <w:rsid w:val="00E869CD"/>
     <w:rsid w:val="00E87134"/>
     <w:rsid w:val="00E9139C"/>
+    <w:rsid w:val="00E91EFA"/>
     <w:rsid w:val="00E92018"/>
     <w:rsid w:val="00E92C9D"/>
     <w:rsid w:val="00E93463"/>
     <w:rsid w:val="00E96868"/>
     <w:rsid w:val="00EA0870"/>
     <w:rsid w:val="00EA0F8D"/>
     <w:rsid w:val="00EA1AFA"/>
     <w:rsid w:val="00EA22BF"/>
     <w:rsid w:val="00EA331C"/>
     <w:rsid w:val="00EA34E2"/>
     <w:rsid w:val="00EA4B93"/>
     <w:rsid w:val="00EA671F"/>
     <w:rsid w:val="00EA6991"/>
     <w:rsid w:val="00EA731F"/>
     <w:rsid w:val="00EB0762"/>
     <w:rsid w:val="00EB1C71"/>
     <w:rsid w:val="00EB3B84"/>
     <w:rsid w:val="00EB5D16"/>
     <w:rsid w:val="00EB7A5E"/>
     <w:rsid w:val="00EB7EC2"/>
     <w:rsid w:val="00EC185C"/>
     <w:rsid w:val="00EC21EF"/>
     <w:rsid w:val="00EC2B6B"/>
     <w:rsid w:val="00EC3717"/>
     <w:rsid w:val="00EC59D8"/>
@@ -22732,59 +22756,50 @@
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003812C573E53F8B46AABBC67ADEE23569" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ce9756b1b2429a6d93958097f3f0ba81">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="45fbcc7e-bcc8-4c52-92bb-364e2225fda3" xmlns:ns4="3eacc1de-54be-40fb-ac49-da8087b8b6b2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e078fe78056368fb969d6677fc0d5fa9" ns3:_="" ns4:_="">
     <xsd:import namespace="45fbcc7e-bcc8-4c52-92bb-364e2225fda3"/>
     <xsd:import namespace="3eacc1de-54be-40fb-ac49-da8087b8b6b2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -22969,118 +22984,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44FA5E84-7FCC-45C0-BF33-3A80E655ADFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E081086B-EFC8-400D-905F-FE4B9FDD58A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43BA1092-BB13-4F97-BBF4-A8B2F497AADC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E081086B-EFC8-400D-905F-FE4B9FDD58A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44FA5E84-7FCC-45C0-BF33-3A80E655ADFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55A63275-6B54-4E46-AD70-AF42CC99DE78}">
-[...6 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A555AF1F-EBD3-45D3-9D74-553BF1564923}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="45fbcc7e-bcc8-4c52-92bb-364e2225fda3"/>
     <ds:schemaRef ds:uri="3eacc1de-54be-40fb-ac49-da8087b8b6b2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55A63275-6B54-4E46-AD70-AF42CC99DE78}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1070</Words>
-  <Characters>6099</Characters>
+  <Words>1072</Words>
+  <Characters>6111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company>Karolinska Institutet, CNS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7155</CharactersWithSpaces>
+  <CharactersWithSpaces>7169</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenny Wikström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">