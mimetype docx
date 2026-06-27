--- v0 (2025-10-06)
+++ v1 (2026-06-27)
@@ -1,2682 +1,2706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74FFA3AB" w14:textId="4EA959D0" w:rsidR="003A5E3E" w:rsidRPr="00D74E5E" w:rsidRDefault="00D74E5E">
+    <w:p w14:paraId="74FFA3AB" w14:textId="7FF36FF2" w:rsidR="003A5E3E" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D74E5E">
+      <w:r w:rsidRPr="00455935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Schema</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D74E5E">
+      <w:r w:rsidRPr="00455935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D74E5E">
+      <w:r w:rsidRPr="00455935">
         <w:rPr>
           <w:rStyle w:val="Stark"/>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>introduktionskurs i vetenskaplig metod</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D74E5E">
+      <w:r w:rsidRPr="00455935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D74E5E">
+      <w:r w:rsidRPr="00455935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">kvantitativ, kvalitativ och kombinationen mixed </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D74E5E">
+      <w:r w:rsidRPr="00455935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t>methods</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D74E5E">
+      <w:r w:rsidRPr="00455935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inom medicins vetenskap (1QA137)</w:t>
+        <w:t xml:space="preserve"> inom medicins</w:t>
+      </w:r>
+      <w:r w:rsidR="0078271F">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455935">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vetenskap (1QA137)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BBCFFC" w14:textId="2100001D" w:rsidR="002F4995" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+    <w:p w14:paraId="74BBCFFC" w14:textId="2100001D" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1274"/>
         <w:gridCol w:w="931"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="2336"/>
         <w:gridCol w:w="2168"/>
         <w:gridCol w:w="1964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00762E1E" w14:paraId="402D1DA7" w14:textId="77777777" w:rsidTr="00762E1E">
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="402D1DA7" w14:textId="77777777" w:rsidTr="00762E1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3CA581" w14:textId="29927654" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+          <w:p w14:paraId="0C3CA581" w14:textId="29927654" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kursvecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="433AF57B" w14:textId="0A9A8C12" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+          <w:p w14:paraId="433AF57B" w14:textId="0A9A8C12" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="47E84A6C" w14:textId="224F64B0" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="0043449E" w:rsidP="003A5E3E">
+          <w:p w14:paraId="47E84A6C" w14:textId="224F64B0" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="0043449E" w:rsidP="003A5E3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2452033F" w14:textId="5200932F" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+          <w:p w14:paraId="2452033F" w14:textId="5200932F" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tema</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2168" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="357BE9CD" w14:textId="5F7B2D46" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+          <w:p w14:paraId="357BE9CD" w14:textId="5F7B2D46" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aktivitet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC52BC5" w14:textId="16D8C804" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+          <w:p w14:paraId="6DC52BC5" w14:textId="16D8C804" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lärare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00762E1E" w14:paraId="131AD746" w14:textId="77777777" w:rsidTr="00762E1E">
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="131AD746" w14:textId="77777777" w:rsidTr="00762E1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFD4E0F" w14:textId="16703C39" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00762E1E">
+          <w:p w14:paraId="7CFD4E0F" w14:textId="16703C39" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 (v 40)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD75787" w14:textId="79265D23" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
-[...13 lines deleted...]
-              <w:t>29/9</w:t>
+          <w:p w14:paraId="1DD75787" w14:textId="533E30A9" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="694590EF" w14:textId="426373EB" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+          <w:p w14:paraId="694590EF" w14:textId="426373EB" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10-11</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAFEFCC" w14:textId="54065BE1" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00762E1E">
+          <w:p w14:paraId="2AAFEFCC" w14:textId="54065BE1" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduktion till kursen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2168" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD61830" w14:textId="4525E2BE" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00762E1E">
+          <w:p w14:paraId="2CD61830" w14:textId="4525E2BE" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zoom-träff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5145370D" w14:textId="77777777" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00762E1E">
+          <w:p w14:paraId="2C6AAA7A" w14:textId="5EB307B3" w:rsidR="00D74E5E" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pia</w:t>
             </w:r>
-            <w:r w:rsidR="00D74E5E" w:rsidRPr="00762E1E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00D74E5E" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Enebrink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="24F85721" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B01C1F0" w14:textId="5B406C56" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="007601F8" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 (v 40)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C160D0" w14:textId="3986A5B8" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20ABD0E0" w14:textId="6EFFA549" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DAE40F" w14:textId="79533DC2" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vetenskapsteori och filosofi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A78D586" w14:textId="001982C2" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inspelad föreläsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A45FB5" w14:textId="0AAC1167" w:rsidR="002F4995" w:rsidRPr="00455935" w:rsidRDefault="00677586" w:rsidP="003A5E3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kimmo </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D74E5E" w:rsidRPr="00762E1E">
-[...5 lines deleted...]
-              <w:t>Enebrink</w:t>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sorjonen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="2C6AAA7A" w14:textId="4F14711C" w:rsidR="00D74E5E" w:rsidRPr="00762E1E" w:rsidRDefault="00D74E5E" w:rsidP="003A5E3E">
-[...15 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00762E1E" w14:paraId="24F85721" w14:textId="77777777" w:rsidTr="00762E1E">
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="40C8F102" w14:textId="77777777" w:rsidTr="00762E1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B01C1F0" w14:textId="57B4C585" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="00FD6A3A" w:rsidP="003A5E3E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00762E1E">
+          <w:p w14:paraId="3FA53647" w14:textId="454739A4" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D74E5E" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">v </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>41)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40200DFF" w14:textId="23059B2D" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00732476" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6A3A" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C5BF10" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="453F90F8" w14:textId="5FA733A1" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kvantitativ metodik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A950DD" w14:textId="2C749E07" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inspelad föreläsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="248FEECD" w14:textId="062462C8" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00677586" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kimmo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sorjonen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="727C4080" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E77E66" w14:textId="094F1E13" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 (v 42)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6633658D" w14:textId="1DB55ADC" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002F4995" w:rsidRPr="00762E1E">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCBC6E2" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3525DF61" w14:textId="4C58F8B5" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kvantitativ metodik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1099C530" w14:textId="08CE42E5" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inspelad föreläsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="762E8A4A" w14:textId="3CEE3546" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00677586" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kimmo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sorjonen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00762E1E" w:rsidRPr="00455935" w14:paraId="5A53EA76" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE513F8" w14:textId="0D5C1265" w:rsidR="00762E1E" w:rsidRPr="00455935" w:rsidRDefault="00D375B3" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4 (v 43)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C160D0" w14:textId="29040B3B" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="00FD6A3A" w:rsidP="003A5E3E">
-[...13 lines deleted...]
-              <w:t>29/9</w:t>
+          <w:p w14:paraId="013BE564" w14:textId="17A13CF4" w:rsidR="00762E1E" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quiz öppet </w:t>
+            </w:r>
+            <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10 -2</w:t>
+            </w:r>
+            <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20ABD0E0" w14:textId="6EFFA549" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="71DBEE10" w14:textId="7806B9FA" w:rsidR="00762E1E" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OBL.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12DAE40F" w14:textId="79533DC2" w:rsidR="002F4995" w:rsidRPr="00762E1E" w:rsidRDefault="002F4995" w:rsidP="003A5E3E">
-[...476 lines deleted...]
-            <w:r w:rsidRPr="00762E1E">
+          <w:p w14:paraId="1D48D99F" w14:textId="6D87EA9C" w:rsidR="00762E1E" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Treveckorskontroll </w:t>
             </w:r>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(en administrativ kontroll av vem som fortfarande går kursen)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:r w:rsidR="00EA708C" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uiz på Canvas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED166BB" w14:textId="769BE446" w:rsidR="00762E1E" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quiz på Canvas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125ECFBB" w14:textId="77777777" w:rsidR="00762E1E" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="7A152662" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="245377CB" w14:textId="206ABD49" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="007601F8" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4 (v 43)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C365DD" w14:textId="27775AA0" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05648596" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10-12</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1A279067" w14:textId="7E9A7AD0" w:rsidR="00883F09" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00883F09" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OBL.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178D6DF7" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kvantitativ metodik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A43FA02" w14:textId="784A1985" w:rsidR="0058209A" w:rsidRPr="00455935" w:rsidRDefault="0058209A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45188F81" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Seminarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADB6CF9" w14:textId="5A46285F" w:rsidR="00D74E5E" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zoom-träff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF07714" w14:textId="6123A739" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kimmo </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00EA708C">
-[...13 lines deleted...]
-              <w:t>uiz</w:t>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sorjonen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00762E1E">
-[...6 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="64752B2C" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DD6989" w14:textId="45A2BD0B" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 (v 44)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186E81ED" w14:textId="29916584" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/10  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="627B3265" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBA1620" w14:textId="45095865" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kvalitativ metodik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B49299B" w14:textId="69A73D6F" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inspelad föreläsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CDDBC7" w14:textId="1A092787" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="009A13E5" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>på</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>Filippa Folke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="0B57006A" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3935BE92" w14:textId="6B864C51" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6 (v 45)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E061491" w14:textId="2040EE7A" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00732476" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6A3A" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6100BD14" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00617FDE" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10-12</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4A4FF9DC" w14:textId="3EBF6723" w:rsidR="00883F09" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00883F09" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OBL.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F4A150" w14:textId="5C41CDFA" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kvalitativ metodik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8DB778" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Seminarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79313812" w14:textId="40C4662A" w:rsidR="00D74E5E" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zoom-träff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="704111DB" w14:textId="222CA290" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Marika</w:t>
+            </w:r>
+            <w:r w:rsidR="00D74E5E" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Melin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="2AF19AD8" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B7AE43" w14:textId="7388065C" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7 (v 46)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B78DBE" w14:textId="23F981FE" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00732476" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6A3A" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C58472" w14:textId="5AD67041" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73195184" w14:textId="49FF0AEC" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mixed </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>methods</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B76DBC2" w14:textId="3C87831A" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inspelad föreläsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D99337" w14:textId="26FCACE3" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00677586" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>Filippa Folke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="48D32BCC" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="428629DC" w14:textId="05C616C8" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8 (v 47)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CE1FAC" w14:textId="179B3B76" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00D74E5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA1BCBD" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00D74E5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A992F4E" w14:textId="55BB8CA9" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00D74E5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2168" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED166BB" w14:textId="769BE446" w:rsidR="00762E1E" w:rsidRPr="00762E1E" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="76D25B6D" w14:textId="17100B1C" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00D74E5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0A4A59" w14:textId="1E65E9C0" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00D74E5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="0F42511D" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7B5675" w14:textId="7EF6D67F" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9 (v 48)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68440780" w14:textId="3C8C5F6D" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3223A42B" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10-12</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="14E0A3E7" w14:textId="248C8B0E" w:rsidR="00883F09" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00883F09" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OBL.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AEE15E" w14:textId="5F051DAB" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mixed </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00762E1E">
-[...5 lines deleted...]
-              <w:t>Quiz</w:t>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>methods</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00762E1E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> på Canvas</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F17B31" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Seminarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08FC85B3" w14:textId="230FCA77" w:rsidR="00D74E5E" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zoom-träff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="125ECFBB" w14:textId="77777777" w:rsidR="00762E1E" w:rsidRPr="00762E1E" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5AA1E105" w14:textId="1CD0CF10" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pia</w:t>
+            </w:r>
+            <w:r w:rsidR="00D74E5E" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Enebrink</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00762E1E" w14:paraId="7A152662" w14:textId="77777777" w:rsidTr="00762E1E">
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="45AC8625" w14:textId="77777777" w:rsidTr="00762E1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="245377CB" w14:textId="57C830AD" w:rsidR="00FD6A3A" w:rsidRPr="00762E1E" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
-[...13 lines deleted...]
-              <w:t>4 (v 43)</w:t>
+          <w:p w14:paraId="449A6C4E" w14:textId="4AEFBDD7" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10 (v 49)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C365DD" w14:textId="1536C7BA" w:rsidR="00FD6A3A" w:rsidRPr="00762E1E" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
-[...13 lines deleted...]
-              <w:t>21/10</w:t>
+          <w:p w14:paraId="7339C9FE" w14:textId="543A27C4" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00732476" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6A3A" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05648596" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00762E1E" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00762E1E">
+          <w:p w14:paraId="0B07176D" w14:textId="468936DC" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0C1BB4" w14:textId="73EC02C8" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hemtentamen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1A77B5" w14:textId="4033AB5E" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="546F1CB1" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="021A6607" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732370DD" w14:textId="03451A88" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11 (v 50)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31ADB1B7" w14:textId="680F6300" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00732476" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6A3A" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8794D1" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F64FFE0" w14:textId="48960C5F" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hemtenta inlämning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B90812" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75777041" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D74E5E" w:rsidRPr="00455935" w14:paraId="2A766C22" w14:textId="77777777" w:rsidTr="00762E1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A01029" w14:textId="2D5ED76A" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11 (</w:t>
+            </w:r>
+            <w:r w:rsidR="007601F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>v 50)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1298C9DE" w14:textId="2504DC6E" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10/12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19804984" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13-TBD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A84FC61" w14:textId="77A23307" w:rsidR="00883F09" w:rsidRPr="00455935" w:rsidRDefault="00762E1E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00883F09" w:rsidRPr="00762E1E">
+            <w:r w:rsidR="00883F09" w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OBL.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178D6DF7" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00762E1E" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
-[...23 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2AD2C797" w14:textId="2F18C962" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muntlig </w:t>
+            </w:r>
+            <w:r w:rsidR="00D74E5E" w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>examination</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2168" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45188F81" w14:textId="77777777" w:rsidR="00FD6A3A" w:rsidRPr="00762E1E" w:rsidRDefault="00FD6A3A" w:rsidP="00FD6A3A">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00762E1E">
+          <w:p w14:paraId="733FC817" w14:textId="2FD6EB88" w:rsidR="00FD6A3A" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zoom-träff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF07714" w14:textId="6123A739" w:rsidR="00FD6A3A" w:rsidRPr="00762E1E" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kimmo </w:t>
+          <w:p w14:paraId="1A3366C5" w14:textId="77777777" w:rsidR="00D74E5E" w:rsidRPr="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pia Enebrink</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2523B7F7" w14:textId="77777777" w:rsidR="00455935" w:rsidRDefault="00D74E5E" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00455935">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marika Melin Kimmo </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00762E1E">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sorjonen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-        </w:tc>
-[...1288 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="70EC0B32" w14:textId="4FED6762" w:rsidR="009A13E5" w:rsidRPr="00455935" w:rsidRDefault="009A13E5" w:rsidP="00FD6A3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Filippa Folke</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F733887" w14:textId="77777777" w:rsidR="003E4D14" w:rsidRDefault="003E4D14" w:rsidP="003A5E3E">
+    <w:p w14:paraId="4F733887" w14:textId="77777777" w:rsidR="003E4D14" w:rsidRPr="00455935" w:rsidRDefault="003E4D14" w:rsidP="003A5E3E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B893D8" w14:textId="59C24DD1" w:rsidR="003A5E3E" w:rsidRPr="00762E1E" w:rsidRDefault="00762E1E" w:rsidP="00762E1E">
+    <w:p w14:paraId="69B893D8" w14:textId="72F78B6A" w:rsidR="003A5E3E" w:rsidRPr="00762E1E" w:rsidRDefault="00762E1E" w:rsidP="00762E1E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00455935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00883F09" w:rsidRPr="00762E1E">
+      <w:r w:rsidR="00883F09" w:rsidRPr="00455935">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
-        <w:t>Obligatorisk närvaro på zoom vid seminarierna (21/10, 4/11, 25/11) samt den muntliga examinationen (10/12).</w:t>
+        <w:t>Obligatorisk närvaro på zoom vid seminarierna (2</w:t>
+      </w:r>
+      <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00883F09" w:rsidRPr="00455935">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/10, </w:t>
+      </w:r>
+      <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00883F09" w:rsidRPr="00455935">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>/11, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00732476" w:rsidRPr="00455935">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00883F09" w:rsidRPr="00455935">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>/11) samt den muntliga examinationen (10/12).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC56319" w14:textId="4E998277" w:rsidR="008E5839" w:rsidRDefault="008E5839"/>
     <w:sectPr w:rsidR="008E5839">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
@@ -2823,86 +2847,99 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="925767429">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="204"/>
+  <w:zoom w:percent="118"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A5E3E"/>
     <w:rsid w:val="00017898"/>
     <w:rsid w:val="001372F1"/>
     <w:rsid w:val="00284EEC"/>
     <w:rsid w:val="002F4995"/>
     <w:rsid w:val="003633D7"/>
     <w:rsid w:val="003A5E3E"/>
     <w:rsid w:val="003E0CB4"/>
     <w:rsid w:val="003E4D14"/>
     <w:rsid w:val="0043449E"/>
+    <w:rsid w:val="00455935"/>
     <w:rsid w:val="0058209A"/>
+    <w:rsid w:val="005F5E35"/>
     <w:rsid w:val="00617FDE"/>
     <w:rsid w:val="006640F4"/>
+    <w:rsid w:val="00677586"/>
     <w:rsid w:val="0069609D"/>
     <w:rsid w:val="006D41B5"/>
     <w:rsid w:val="006E2278"/>
+    <w:rsid w:val="00732476"/>
+    <w:rsid w:val="007601F8"/>
     <w:rsid w:val="00762E1E"/>
+    <w:rsid w:val="00775C45"/>
+    <w:rsid w:val="0078271F"/>
     <w:rsid w:val="00883F09"/>
     <w:rsid w:val="008D5922"/>
     <w:rsid w:val="008E5839"/>
+    <w:rsid w:val="009A13E5"/>
     <w:rsid w:val="00A72B88"/>
+    <w:rsid w:val="00B60756"/>
+    <w:rsid w:val="00C101FF"/>
+    <w:rsid w:val="00D04C37"/>
+    <w:rsid w:val="00D375B3"/>
     <w:rsid w:val="00D74E5E"/>
+    <w:rsid w:val="00E464A8"/>
     <w:rsid w:val="00E84417"/>
     <w:rsid w:val="00EA708C"/>
     <w:rsid w:val="00EC34C0"/>
     <w:rsid w:val="00FD6A3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4FD1482F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{374C0902-01DB-2641-9276-B1C398676029}"/>
@@ -4205,69 +4242,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>215</Words>
-  <Characters>1142</Characters>
+  <Words>211</Words>
+  <Characters>1121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1355</CharactersWithSpaces>
+  <CharactersWithSpaces>1330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marika Melin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>