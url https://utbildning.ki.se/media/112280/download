--- v0 (2025-10-08)
+++ v1 (2026-06-23)
@@ -1,78 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10531"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/johanna_olsson_ki_se/Documents/Arkiveringsmapp/HT25/1QA129 Introduktion till klinisk neuropsykologi/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/janina.seubert/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="18" documentId="13_ncr:1_{2FC0A652-9483-3D49-9C8E-C6D8D58247A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CD0CEEE6-F767-4494-AF80-35585F040EBF}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7231BE8-1907-8E40-86B4-F984AA6EB8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BA17A954-5F27-274F-A8FE-E5AC06C3901E}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="35840" windowHeight="21900" xr2:uid="{BA17A954-5F27-274F-A8FE-E5AC06C3901E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="90">
   <si>
     <t>Schema</t>
   </si>
   <si>
     <t>Reading</t>
   </si>
   <si>
     <t>Höstlov v.44</t>
   </si>
   <si>
     <t>Vecka</t>
   </si>
   <si>
     <t>Veckodag</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Tid</t>
   </si>
   <si>
     <t>Tema</t>
   </si>
   <si>
@@ -207,200 +211,200 @@
   <si>
     <t>Fredag</t>
   </si>
   <si>
     <t>inlämning PM- Discussion</t>
   </si>
   <si>
     <t>v. 42</t>
   </si>
   <si>
     <t>Neurologiska sjukdomar</t>
   </si>
   <si>
     <t>N&amp;B Kap. 23</t>
   </si>
   <si>
     <t>Emotion</t>
   </si>
   <si>
     <t>Nyberg Kap.8, N&amp;B Kap.5</t>
   </si>
   <si>
     <t>Autism</t>
   </si>
   <si>
-    <t>JN</t>
-[...1 lines deleted...]
-  <si>
     <t>v. 43</t>
   </si>
   <si>
     <t>Q&amp;A inför tentan</t>
   </si>
   <si>
     <t>tenta</t>
   </si>
   <si>
     <t>omtenta</t>
   </si>
   <si>
     <t>*obligatoriska möten</t>
   </si>
   <si>
-    <t>Janina Neufeld, PhD</t>
-[...1 lines deleted...]
-  <si>
     <t>Janina Seubert, PhD</t>
   </si>
   <si>
     <t>Karin Ringqvist, leg. psykolog</t>
   </si>
   <si>
     <t>Lotta Arborelius, PhD</t>
   </si>
   <si>
     <t>Lisa Thorell, PhD</t>
   </si>
   <si>
     <t>Marika Schütz, M. Sc., SLP</t>
   </si>
   <si>
     <t>09-11.30</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>fredag</t>
   </si>
   <si>
     <t>Kristina Marklund, leg. psykolog</t>
   </si>
   <si>
     <t>09-10:00</t>
   </si>
   <si>
     <t>JS/AMÅ</t>
   </si>
   <si>
     <t>AMÅ</t>
   </si>
   <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>N&amp;B Kap. 33 &amp; 34</t>
   </si>
   <si>
     <t>skrivdag-PM</t>
   </si>
   <si>
-    <t>HT 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Torsdag</t>
   </si>
   <si>
     <t>TK</t>
   </si>
   <si>
     <t>Tobias Karlsson</t>
   </si>
   <si>
     <t>Signalöverföring i nervsystemet</t>
   </si>
   <si>
     <t>v. 45</t>
   </si>
   <si>
     <t>v. 47</t>
   </si>
   <si>
-    <t>En administrativ kontroll av vem som fortfarande går kursen. Gör ”quizet” (en ja/nej-fråga) i Canvas.</t>
-[...5 lines deleted...]
-    <t>22-26 Sep</t>
+    <t>KLR</t>
+  </si>
+  <si>
+    <t>Karl Lundin Remnélius</t>
+  </si>
+  <si>
+    <t>Ramtid: 31/08/26-20/11/26</t>
+  </si>
+  <si>
+    <t>HT 2026</t>
+  </si>
+  <si>
+    <t>Tisdag</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -435,137 +439,139 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="16" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="16" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="16" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="16" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 – 2022">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 – 2022">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -627,51 +633,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 – 2022">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -779,788 +785,771 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DDE18DB-E709-5B40-9FC9-9F9AE4084D6C}">
   <dimension ref="A1:H48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="5" max="5" width="44" customWidth="1"/>
-    <col min="6" max="6" width="12.625" customWidth="1"/>
-    <col min="7" max="7" width="23.125" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" customWidth="1"/>
+    <col min="7" max="7" width="23.1640625" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="G1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="10" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" s="10" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>89</v>
+      </c>
+      <c r="C6" s="18">
+        <v>46266</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>69</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="10" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:8" s="4" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" s="4" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="12">
-[...2 lines deleted...]
-      <c r="D7" s="4" t="s">
+      <c r="C7" s="18">
+        <v>46267</v>
+      </c>
+      <c r="D7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="8">
-        <v>45174</v>
-[...1 lines deleted...]
-      <c r="D8" s="4" t="s">
+        <v>46269</v>
+      </c>
+      <c r="D8" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="B9" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="21">
+        <v>46272</v>
+      </c>
+      <c r="D9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="E9" t="s">
-[...9 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E9" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="D10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="21">
+        <v>46275</v>
+      </c>
+      <c r="D10" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="9">
-        <v>45181</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
+        <v>46276</v>
+      </c>
+      <c r="D11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="11" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="4" t="s">
+      <c r="B12" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" s="18">
+        <v>46279</v>
+      </c>
+      <c r="D12" s="19" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="12">
-[...2 lines deleted...]
-      <c r="D13" s="4" t="s">
+      <c r="C13" s="18">
+        <v>46281</v>
+      </c>
+      <c r="D13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C14" s="12">
-[...2 lines deleted...]
-      <c r="D14" s="4" t="s">
+      <c r="C14" s="18">
+        <v>46283</v>
+      </c>
+      <c r="D14" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="10" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E14" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
-[...5 lines deleted...]
-      <c r="D15" t="s">
+      <c r="B15" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="21">
+        <v>46286</v>
+      </c>
+      <c r="D15" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E15" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="13">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C16" s="21">
+        <v>46288</v>
+      </c>
+      <c r="D16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="9">
-        <v>45195</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
+        <v>46290</v>
+      </c>
+      <c r="D17" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="G17" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="19" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="18">
+        <v>46293</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="18">
+        <v>46295</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="C19" s="12">
-[...15 lines deleted...]
-    <row r="20" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="D20" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="18">
+        <v>46297</v>
+      </c>
+      <c r="D20" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="E20" s="4" t="s">
-[...13 lines deleted...]
-      <c r="D21" s="4" t="s">
+      <c r="E20" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="21">
+        <v>46300</v>
+      </c>
+      <c r="D21" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="E21" s="10" t="s">
-[...9 lines deleted...]
-    <row r="22" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B22" t="s">
-[...12 lines deleted...]
-    <row r="23" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="21">
+        <v>46302</v>
+      </c>
+      <c r="D22" s="22">
+        <v>0.99930555555555556</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>12</v>
-[...15 lines deleted...]
-      <c r="B24" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C24" s="9">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="C23" s="9">
+        <v>46304</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="18">
+        <v>46307</v>
+      </c>
+      <c r="D24" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="E24" s="11" t="s">
-[...6 lines deleted...]
-    <row r="25" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E24" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="4" t="s">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="B25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="18">
+        <v>46309</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" s="18">
+        <v>46311</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="21">
+        <v>46314</v>
+      </c>
+      <c r="D27" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" t="s">
+        <v>44</v>
+      </c>
+      <c r="G27" s="17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C26" s="12">
-[...2 lines deleted...]
-      <c r="D26" s="4" t="s">
+      <c r="C28" s="21">
+        <v>46316</v>
+      </c>
+      <c r="D28" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="4" t="s">
+      <c r="E28" t="s">
         <v>58</v>
       </c>
-      <c r="F26" s="4" t="s">
+      <c r="F28" t="s">
+        <v>85</v>
+      </c>
+      <c r="G28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="G26" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B27" s="1" t="s">
+      <c r="B29" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C27" s="12">
-[...2 lines deleted...]
-      <c r="D27" s="4" t="s">
+      <c r="C29" s="21">
+        <v>46318</v>
+      </c>
+      <c r="D29" s="20" t="s">
         <v>16</v>
-      </c>
-[...38 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="18">
+        <v>46330</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="E30" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="2" t="s">
+      <c r="F30" s="10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="12">
+        <v>46330</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C30" s="13">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="C32" s="12">
+        <v>46332</v>
+      </c>
+      <c r="D32" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="E30" t="s">
-[...22 lines deleted...]
-      <c r="E31" s="10" t="s">
+      <c r="E32" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F31" s="10" t="s">
-[...30 lines deleted...]
-      <c r="D33" s="4" t="s">
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="13">
+        <v>46346</v>
+      </c>
+      <c r="D33" t="s">
         <v>16</v>
       </c>
-      <c r="E33" s="1" t="s">
+      <c r="E33" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E34" t="s">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A38" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D41" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="E41" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="E41" s="5" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D42" s="15" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D43" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="6" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D44" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E44" s="6" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D45" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D46" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E46" s="6" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D47" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D48" s="16" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Kalkylblad</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>