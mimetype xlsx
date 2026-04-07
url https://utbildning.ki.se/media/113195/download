--- v4 (2026-02-24)
+++ v5 (2026-04-07)
@@ -2,65 +2,78 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bjlind\Dropbox\Dok\KI\teaching\fristående kurs\mine\schedule\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{48B32064-63DD-4B23-9D91-39FE13E2AC19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B9D4B033-C08E-48B9-BE47-E298923846CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="86">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Tid</t>
   </si>
   <si>
     <t>Aktivitet</t>
   </si>
   <si>
     <t>Ämne</t>
   </si>
   <si>
     <t>10.00–11.00</t>
   </si>
   <si>
     <t>11.00–12.00</t>
   </si>
   <si>
     <t>10.00–12.00</t>
@@ -391,125 +404,132 @@
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="16" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -780,52 +800,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:ES58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
-      <selection activeCell="K34" sqref="K34"/>
+    <sheetView tabSelected="1" topLeftCell="A26" workbookViewId="0">
+      <selection activeCell="F41" sqref="F41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
     <col min="4" max="4" width="20.140625" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
     <col min="6" max="6" width="61.28515625" customWidth="1"/>
     <col min="7" max="7" width="49.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:149" ht="26.25" x14ac:dyDescent="0.4">
       <c r="D1" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:149" ht="18.75" x14ac:dyDescent="0.3">
       <c r="E4" s="11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:149" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>37</v>
       </c>
@@ -3476,52 +3496,52 @@
       <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
       <c r="EE40"/>
       <c r="EF40"/>
       <c r="EG40"/>
       <c r="EH40"/>
       <c r="EI40"/>
       <c r="EJ40"/>
       <c r="EK40"/>
       <c r="EL40"/>
       <c r="EM40"/>
       <c r="EN40"/>
       <c r="EO40"/>
       <c r="EP40"/>
       <c r="EQ40"/>
       <c r="ER40"/>
       <c r="ES40"/>
     </row>
     <row r="41" spans="1:149" x14ac:dyDescent="0.25">
-      <c r="B41" s="14">
-        <v>46125</v>
+      <c r="B41" s="15">
+        <v>46126</v>
       </c>
       <c r="C41" t="s">
         <v>6</v>
       </c>
       <c r="D41" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
       <c r="H41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:149" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>51</v>
       </c>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
@@ -4770,67 +4790,50 @@
         <v>60</v>
       </c>
       <c r="F58" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100DA2C5766872DDD45B00C407FCE99BEB0" ma:contentTypeVersion="16" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="a3b803c2e4a899479f8cf9f02163fd2c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6ce8f65e-47cc-4098-8ea2-2041cf846e93" xmlns:ns4="2c1ee196-e556-42e6-8572-5895b5037711" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="41ae62fcd1d8b74cffc2aa6130b00392" ns3:_="" ns4:_="">
     <xsd:import namespace="6ce8f65e-47cc-4098-8ea2-2041cf846e93"/>
     <xsd:import namespace="2c1ee196-e556-42e6-8572-5895b5037711"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5025,90 +5028,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="6ce8f65e-47cc-4098-8ea2-2041cf846e93" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F25F36C-9AD1-49B9-8B83-AF6050141733}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8390A04A-B1F5-43BB-88B9-BB81DE7AC402}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6ce8f65e-47cc-4098-8ea2-2041cf846e93"/>
+    <ds:schemaRef ds:uri="2c1ee196-e556-42e6-8572-5895b5037711"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E187C77-18D3-4C25-85F3-7EA7ED66A51E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="2c1ee196-e556-42e6-8572-5895b5037711"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6ce8f65e-47cc-4098-8ea2-2041cf846e93"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8390A04A-B1F5-43BB-88B9-BB81DE7AC402}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F25F36C-9AD1-49B9-8B83-AF6050141733}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>