--- v0 (2025-10-08)
+++ v1 (2026-06-23)
@@ -6,61 +6,59 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47B39CA9" w14:textId="611520EA" w:rsidR="004007F0" w:rsidRPr="003B164F" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003B164F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Kursanalys (kursutvärdering</w:t>
       </w:r>
       <w:r w:rsidR="00F457DE">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/kursrapport</w:t>
       </w:r>
       <w:r w:rsidRPr="003B164F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9315" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -357,110 +355,128 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F599EBC" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3821"/>
-        <w:gridCol w:w="5501"/>
+        <w:gridCol w:w="4583"/>
+        <w:gridCol w:w="4739"/>
       </w:tblGrid>
       <w:tr w:rsidR="004007F0" w14:paraId="6179F951" w14:textId="77777777" w:rsidTr="4141D871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C2B7BB9" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kursansvarig</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76DE1510" w14:textId="44E4B82B" w:rsidR="004007F0" w:rsidRPr="00E90C5A" w:rsidRDefault="004007F0" w:rsidP="000F3E50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0918347D" w14:textId="4C9BED5F" w:rsidR="000F3E50" w:rsidRPr="00F554B4" w:rsidRDefault="002D5F66" w:rsidP="4141D871">
+          <w:p w14:paraId="0918347D" w14:textId="3467AEFC" w:rsidR="000F3E50" w:rsidRPr="00F554B4" w:rsidRDefault="002D5F66" w:rsidP="4141D871">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anna Miley Åkerstedt </w:t>
+              <w:t>Anna Miley Åkerstedt</w:t>
+            </w:r>
+            <w:r w:rsidR="00321038">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F554B4" w:rsidRPr="00F554B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Janina Seubert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00A2445B" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
@@ -670,375 +686,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C6F81E1" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Övriga medverkande lärare </w:t>
             </w:r>
           </w:p>
-          <w:tbl>
-[...323 lines deleted...]
-          </w:tbl>
           <w:p w14:paraId="0F22D250" w14:textId="77777777" w:rsidR="002D5F66" w:rsidRDefault="002D5F66" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CD66223" w14:textId="5137F955" w:rsidR="004007F0" w:rsidRPr="00E90C5A" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C97F939" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
@@ -1087,67 +778,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Antal studenter</w:t>
             </w:r>
             <w:r w:rsidR="002A1B1B">
               <w:rPr>
                 <w:rStyle w:val="Fotnotsreferens"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid treveckorskontrollen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71335744" w14:textId="003467F9" w:rsidR="002F20BA" w:rsidRPr="002F20BA" w:rsidRDefault="00F554B4" w:rsidP="00B82AD0">
+          <w:p w14:paraId="71335744" w14:textId="2028BA5F" w:rsidR="002F20BA" w:rsidRPr="002F20BA" w:rsidRDefault="0000300B" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51A6EB63" w14:textId="77777777" w:rsidR="004007F0" w:rsidRPr="00724248" w:rsidRDefault="004007F0" w:rsidP="00C820EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DB33BA5" w14:textId="69EACF06" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
@@ -1173,70 +864,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">tal </w:t>
             </w:r>
             <w:r w:rsidR="001434DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">och andel (%) </w:t>
             </w:r>
             <w:r w:rsidR="002B0FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>godkända studenter fyra veckor efter kursens slut</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7014FB42" w14:textId="238A9D5F" w:rsidR="00AD6D2B" w:rsidRPr="00E90C5A" w:rsidRDefault="00C81B89" w:rsidP="00B82AD0">
-[...18 lines deleted...]
-          <w:p w14:paraId="2004016F" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
+          <w:p w14:paraId="2004016F" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="0000300B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54B7C6A8" w14:textId="5F6940F3" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1251,65 +923,81 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Svarsfrekvens </w:t>
             </w:r>
             <w:r w:rsidR="002B0FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(%) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kursvärderingsenkät</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A5F923" w14:textId="7BF774B1" w:rsidR="004007F0" w:rsidRDefault="00F554B4" w:rsidP="00B82AD0">
+          <w:p w14:paraId="41A5F923" w14:textId="382738DB" w:rsidR="004007F0" w:rsidRDefault="00F554B4" w:rsidP="00B82AD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>52%</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="003743C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="294CF1E0" w14:textId="46EE9090" w:rsidR="00E90C5A" w:rsidRPr="00E90C5A" w:rsidRDefault="00E90C5A" w:rsidP="00E90C5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004007F0" w14:paraId="5C05F732" w14:textId="77777777" w:rsidTr="4141D871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1650,770 +1338,1598 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C00910">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0299BE07" w14:textId="55063BF3" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="003E28D3">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Beskrivning av eventuellt genomförda förändringar sedan föregående kurstillfälle baserat på tidigare studenters synpunkter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5E2636" w14:textId="77777777" w:rsidR="00FC568B" w:rsidRDefault="00FC568B" w:rsidP="00FC568B">
-[...25 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F1BCA10" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>2. Kortfattad sammanfattning av studenternas värderingar av kursen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4823B882" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(Baserad på studenternas kvantitativa svar på kursvärderingen och centrala synpunkter ur fritextsvar. Kvantitativ sammanställning och ev. grafer bifogas.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17439C3B" w14:textId="77777777" w:rsidR="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6631"/>
-        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="6632"/>
+        <w:gridCol w:w="2384"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A7ACE" w14:paraId="204FA90E" w14:textId="77777777" w:rsidTr="44C4B3D0">
+      <w:tr w:rsidR="002A7ACE" w14:paraId="204FA90E" w14:textId="77777777" w:rsidTr="008A19E5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D1188E6" w14:textId="5171E41E" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00364A03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enkätfråga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24BDCC34" w14:textId="7030847D" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0">
+          <w:p w14:paraId="24BDCC34" w14:textId="4BE5B4BF" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="44C4B3D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Medelvärde (</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Medelvärde </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7ACE" w14:paraId="523C172D" w14:textId="77777777" w:rsidTr="44C4B3D0">
+      <w:tr w:rsidR="002A7ACE" w14:paraId="523C172D" w14:textId="77777777" w:rsidTr="008A19E5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B154079" w14:textId="5A0DBF98" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="00364A03">
+          <w:p w14:paraId="111E61D7" w14:textId="5C807178" w:rsidR="008A2EA9" w:rsidRPr="009F4C2A" w:rsidRDefault="008A2EA9" w:rsidP="009F4C2A">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00364A03">
-[...5 lines deleted...]
-              <w:t>Jag uppfattar att jag genom denna kurs utvecklat värdefulla kunskaper/färdigheter.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>Kursen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> var </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>utformad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>på</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>ett</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>sätt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>som</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>gav</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>mig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>möjlighet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>aktivt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>lärande</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>Exempelvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>seminarier</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>diskussioner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>grupparbeten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>projekt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>studentpresentationer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>rollspel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>, peer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B154079" w14:textId="5CC08BB2" w:rsidR="00364A03" w:rsidRPr="009F4C2A" w:rsidRDefault="008A2EA9" w:rsidP="009F4C2A">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">learning, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>praktiska</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>övningar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A2EA9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>laborationer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>verksamhetsintegrerat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>lärande</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6957393F" w14:textId="606C52C3" w:rsidR="00364A03" w:rsidRDefault="00F554B4" w:rsidP="004007F0">
+          <w:p w14:paraId="6957393F" w14:textId="36AF58BF" w:rsidR="00364A03" w:rsidRDefault="008A19E5" w:rsidP="004007F0">
             <w:r>
-              <w:t>4,5</w:t>
+              <w:t>5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7ACE" w14:paraId="57BE99B3" w14:textId="77777777" w:rsidTr="44C4B3D0">
+      <w:tr w:rsidR="002A7ACE" w14:paraId="57BE99B3" w14:textId="77777777" w:rsidTr="008A19E5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66520BC3" w14:textId="5C7C0A6D" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="00364A03">
+          <w:p w14:paraId="36C2D236" w14:textId="03783592" w:rsidR="0058657D" w:rsidRPr="0068147D" w:rsidRDefault="0058657D" w:rsidP="0068147D">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00364A03">
-[...5 lines deleted...]
-              <w:t>Jag bedömer att jag har uppnått kursernas alla lärandemål.</w:t>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jag </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>kände</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>mig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>inkluderad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>respekterad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> under </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>kursen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>Exempelvis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Jag var </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>bekväm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med</w:t>
+            </w:r>
+            <w:r w:rsidR="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>att</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>samarbeta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>andra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="66520BC3" w14:textId="0A3677E9" w:rsidR="00364A03" w:rsidRPr="0068147D" w:rsidRDefault="0058657D" w:rsidP="0068147D">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>studenter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, tala </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>inför</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>gruppen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0058657D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>svara</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>på</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>lärares</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>frågor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jag </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>blev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>lyssnad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>på</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>inte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>avbruten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>förlöjligad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>liknande</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0068147D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="749A1FB0" w14:textId="136B3BC9" w:rsidR="00364A03" w:rsidRDefault="00F554B4" w:rsidP="004007F0">
+          <w:p w14:paraId="749A1FB0" w14:textId="24DA19CF" w:rsidR="00364A03" w:rsidRDefault="008A19E5" w:rsidP="004007F0">
             <w:r>
-              <w:t>4,0</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A7ACE" w14:paraId="71BD7BA5" w14:textId="77777777" w:rsidTr="44C4B3D0">
+      <w:tr w:rsidR="002A7ACE" w14:paraId="71BD7BA5" w14:textId="77777777" w:rsidTr="008A19E5">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="461B3E1F" w14:textId="5FBC59CB" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="00364A03">
+          <w:p w14:paraId="461B3E1F" w14:textId="1053F5A5" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="008A19E5" w:rsidP="008A19E5">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00364A03">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A19E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>Kursen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A19E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A19E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>som</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A19E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A19E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t>helhet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A19E5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> var bra.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2AF9CA" w14:textId="5456D4F5" w:rsidR="00364A03" w:rsidRDefault="00F554B4" w:rsidP="004007F0">
+          <w:p w14:paraId="1E2AF9CA" w14:textId="7E0A60AB" w:rsidR="00364A03" w:rsidRDefault="005D117E" w:rsidP="004007F0">
             <w:r>
-              <w:t>4,3</w:t>
-[...95 lines deleted...]
-              <w:t>4,7</w:t>
+              <w:t>5,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22DF5F2E" w14:textId="77777777" w:rsidR="00364A03" w:rsidRPr="00364A03" w:rsidRDefault="00364A03" w:rsidP="004007F0"/>
     <w:p w14:paraId="1D6A24E7" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>3. Kursansvarigs reflektioner kring kursens genomförande och resultat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1664F3" w14:textId="289E26F2" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
+    <w:p w14:paraId="0C1664F3" w14:textId="4E8DCC97" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Kursens styrkor:</w:t>
       </w:r>
       <w:r w:rsidR="006B6EB0">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B6EB0" w:rsidRPr="002249C7">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="62F2FD9A" w14:textId="77777777" w:rsidR="00DE29CE" w:rsidRDefault="00DE29CE" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="522B6623" w14:textId="6CEEE4C7" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
+    <w:p w14:paraId="522B6623" w14:textId="30EE9F8A" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Kursens svagheter:</w:t>
       </w:r>
       <w:r w:rsidR="00322937">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> De</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">grundläggande information. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FA3ED4" w14:textId="6652526F" w:rsidR="004007F0" w:rsidRDefault="00441758" w:rsidP="00441758">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r w:rsidRPr="00441758">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004007F0">
         <w:t>Övriga synpunkter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2EDF4C" w14:textId="77777777" w:rsidR="00441758" w:rsidRPr="00441758" w:rsidRDefault="00441758" w:rsidP="00441758">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F9B7448" w14:textId="55786817" w:rsidR="00441758" w:rsidRDefault="00441758" w:rsidP="00441758">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4C493D5B" w14:textId="09C8E4D9" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>Kursansvarigs slutsatser och eventuella förslag till förändringar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C3ACF1" w14:textId="77777777" w:rsidR="004007F0" w:rsidRDefault="004007F0" w:rsidP="004007F0">
+    <w:p w14:paraId="28306589" w14:textId="30E7F671" w:rsidR="00780FB3" w:rsidRPr="00780FB3" w:rsidRDefault="004007F0" w:rsidP="00321038">
       <w:pPr>
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>(Om förändringar föreslås, ange vem som är ansvarig för att genomföra dessa och en tidsplan</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> behöver använda sig av schemat som finns i Canvas då det är där vi kommer att lägga in alla uppdateringar. </w:t>
+        <w:t xml:space="preserve">(Om förändringar föreslås, ange vem som är ansvarig för att genomföra dessa och en </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCE6E12" w14:textId="77777777" w:rsidR="002249C7" w:rsidRDefault="004007F0" w:rsidP="004007F0">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>Bilagor:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002249C7">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6CE8A4A4" w14:textId="77777777" w:rsidR="00EC1970" w:rsidRDefault="00EC1970" w:rsidP="00F457DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2AECFA94" w14:textId="77777777" w:rsidR="00EC1970" w:rsidRDefault="00EC1970" w:rsidP="00F457DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="13B4F428" w14:textId="77777777" w:rsidR="00EC1970" w:rsidRDefault="00EC1970" w:rsidP="00F457DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="57BFD6C3" w14:textId="77777777" w:rsidR="00EC1970" w:rsidRDefault="00EC1970" w:rsidP="00F457DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4CA10CBF" w14:textId="2A52B430" w:rsidR="002A1B1B" w:rsidRDefault="002A1B1B">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -2443,56 +2959,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> en effekt av aktuellt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A1B1B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kursuplägg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A1B1B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="0" w:name="stc3_oa_Logo_sv_0002"/>
   <w:p w14:paraId="09D29192" w14:textId="77777777" w:rsidR="00F457DE" w:rsidRDefault="00F457DE" w:rsidP="00F457DE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="stc3_oa_Logo_sv_0002"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E275166" wp14:editId="756A9B34">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3686175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>264795</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2476500" cy="276225"/>
               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
@@ -2598,62 +3114,62 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1838325" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
   </w:p>
   <w:p w14:paraId="66C946CA" w14:textId="77777777" w:rsidR="00F457DE" w:rsidRDefault="00F457DE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A145F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CEE2E6C"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2789,50 +3305,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="634C3933"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92CE7802"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68170D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D0CAEEA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -2877,51 +3482,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B352C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00B0AA14"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -2966,193 +3571,206 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1846356065">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="1411076955">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1581937980">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="4" w16cid:durableId="1585841991">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="233665556">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004007F0"/>
+    <w:rsid w:val="0000300B"/>
     <w:rsid w:val="00011B2E"/>
     <w:rsid w:val="0007F01D"/>
     <w:rsid w:val="00091695"/>
     <w:rsid w:val="000A6C26"/>
     <w:rsid w:val="000D2229"/>
     <w:rsid w:val="000D5E05"/>
     <w:rsid w:val="000F3E50"/>
     <w:rsid w:val="00140388"/>
     <w:rsid w:val="001434DF"/>
     <w:rsid w:val="00162837"/>
     <w:rsid w:val="001841E9"/>
     <w:rsid w:val="001911A0"/>
     <w:rsid w:val="001B7E5F"/>
     <w:rsid w:val="002249C7"/>
     <w:rsid w:val="00276088"/>
     <w:rsid w:val="00293B53"/>
     <w:rsid w:val="00295EDD"/>
     <w:rsid w:val="002A1B1B"/>
     <w:rsid w:val="002A7ACE"/>
     <w:rsid w:val="002B0FBD"/>
     <w:rsid w:val="002D5F66"/>
     <w:rsid w:val="002F20BA"/>
+    <w:rsid w:val="00321038"/>
     <w:rsid w:val="00322937"/>
     <w:rsid w:val="00364A03"/>
+    <w:rsid w:val="003743C6"/>
     <w:rsid w:val="0038189E"/>
     <w:rsid w:val="003E28D3"/>
     <w:rsid w:val="004007F0"/>
     <w:rsid w:val="00441758"/>
     <w:rsid w:val="00481FA2"/>
     <w:rsid w:val="00495914"/>
     <w:rsid w:val="004B4319"/>
     <w:rsid w:val="004D4988"/>
     <w:rsid w:val="00555B41"/>
     <w:rsid w:val="00571331"/>
+    <w:rsid w:val="0058657D"/>
     <w:rsid w:val="00587BFC"/>
     <w:rsid w:val="005C3D36"/>
+    <w:rsid w:val="005D117E"/>
     <w:rsid w:val="005E4941"/>
     <w:rsid w:val="00611EF6"/>
     <w:rsid w:val="00653718"/>
     <w:rsid w:val="00655994"/>
+    <w:rsid w:val="0068147D"/>
     <w:rsid w:val="006976B7"/>
     <w:rsid w:val="006B6EB0"/>
     <w:rsid w:val="006F32B1"/>
     <w:rsid w:val="007179A9"/>
     <w:rsid w:val="00724248"/>
     <w:rsid w:val="00780FB3"/>
     <w:rsid w:val="007901FD"/>
     <w:rsid w:val="007A79E7"/>
     <w:rsid w:val="007B57A8"/>
     <w:rsid w:val="007D0B28"/>
     <w:rsid w:val="008019AF"/>
     <w:rsid w:val="00833F27"/>
     <w:rsid w:val="00860E8C"/>
     <w:rsid w:val="008812C4"/>
     <w:rsid w:val="008823E4"/>
     <w:rsid w:val="00894B22"/>
+    <w:rsid w:val="008A19E5"/>
+    <w:rsid w:val="008A2EA9"/>
     <w:rsid w:val="008C1C16"/>
     <w:rsid w:val="008E69B8"/>
     <w:rsid w:val="009A3D89"/>
     <w:rsid w:val="009A63D5"/>
     <w:rsid w:val="009B1CEB"/>
     <w:rsid w:val="009B7EAA"/>
     <w:rsid w:val="009D4852"/>
     <w:rsid w:val="009F1309"/>
     <w:rsid w:val="009F42A4"/>
+    <w:rsid w:val="009F4C2A"/>
     <w:rsid w:val="00A64A25"/>
     <w:rsid w:val="00A958CA"/>
     <w:rsid w:val="00AA2D6A"/>
     <w:rsid w:val="00AD6D2B"/>
     <w:rsid w:val="00B32E00"/>
     <w:rsid w:val="00B60850"/>
     <w:rsid w:val="00B621FC"/>
     <w:rsid w:val="00BF261D"/>
     <w:rsid w:val="00BF7364"/>
     <w:rsid w:val="00C00910"/>
     <w:rsid w:val="00C21E5D"/>
     <w:rsid w:val="00C37447"/>
     <w:rsid w:val="00C77546"/>
     <w:rsid w:val="00C77B32"/>
     <w:rsid w:val="00C81B89"/>
     <w:rsid w:val="00C820EC"/>
     <w:rsid w:val="00C92D7B"/>
     <w:rsid w:val="00CC1515"/>
     <w:rsid w:val="00CC5712"/>
     <w:rsid w:val="00CF3603"/>
     <w:rsid w:val="00D3603C"/>
     <w:rsid w:val="00D8706F"/>
     <w:rsid w:val="00DE29CE"/>
     <w:rsid w:val="00E318B7"/>
     <w:rsid w:val="00E90C5A"/>
     <w:rsid w:val="00EC1970"/>
     <w:rsid w:val="00EE3F34"/>
     <w:rsid w:val="00F24FAE"/>
     <w:rsid w:val="00F457DE"/>
     <w:rsid w:val="00F554B4"/>
     <w:rsid w:val="00FB0047"/>
     <w:rsid w:val="00FC568B"/>
+    <w:rsid w:val="00FD191F"/>
     <w:rsid w:val="00FE13AD"/>
     <w:rsid w:val="00FE190E"/>
     <w:rsid w:val="032D76F5"/>
     <w:rsid w:val="041B9DFF"/>
     <w:rsid w:val="0563FA07"/>
     <w:rsid w:val="0A0A93CF"/>
     <w:rsid w:val="0CAA98AC"/>
     <w:rsid w:val="0D6954DA"/>
     <w:rsid w:val="14D1F2F4"/>
     <w:rsid w:val="1D71BD31"/>
     <w:rsid w:val="2179043E"/>
     <w:rsid w:val="2FE14D70"/>
     <w:rsid w:val="3139C529"/>
     <w:rsid w:val="320A136E"/>
     <w:rsid w:val="325A8214"/>
     <w:rsid w:val="328949F3"/>
     <w:rsid w:val="370C5803"/>
     <w:rsid w:val="4141D871"/>
     <w:rsid w:val="44C4B3D0"/>
     <w:rsid w:val="49C069E0"/>
     <w:rsid w:val="4F4F2F97"/>
     <w:rsid w:val="4FD881A8"/>
     <w:rsid w:val="58A1D855"/>
     <w:rsid w:val="6272145E"/>
     <w:rsid w:val="64D84DEF"/>
@@ -3167,67 +3785,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E329C27"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3557,50 +4175,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004007F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004007F0"/>
     <w:pPr>
       <w:keepNext/>
@@ -3617,51 +4236,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004007F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
@@ -3873,51 +4491,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00364A03"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F554B4"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="273825660">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4200,50 +4818,67 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="6ce8f65e-47cc-4098-8ea2-2041cf846e93" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100DA2C5766872DDD45B00C407FCE99BEB0" ma:contentTypeVersion="16" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="a3b803c2e4a899479f8cf9f02163fd2c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6ce8f65e-47cc-4098-8ea2-2041cf846e93" xmlns:ns4="2c1ee196-e556-42e6-8572-5895b5037711" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="41ae62fcd1d8b74cffc2aa6130b00392" ns3:_="" ns4:_="">
     <xsd:import namespace="6ce8f65e-47cc-4098-8ea2-2041cf846e93"/>
     <xsd:import namespace="2c1ee196-e556-42e6-8572-5895b5037711"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4438,139 +5073,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{382A763F-C4B0-48B5-8AAD-F030631ED523}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6ce8f65e-47cc-4098-8ea2-2041cf846e93"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="2c1ee196-e556-42e6-8572-5895b5037711"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EE4273B-8FCE-4323-8453-277BFC564523}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DD58778-DBE6-495E-A43B-F96BA6865E45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6ce8f65e-47cc-4098-8ea2-2041cf846e93"/>
     <ds:schemaRef ds:uri="2c1ee196-e556-42e6-8572-5895b5037711"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3297</Characters>
+  <Pages>2</Pages>
+  <Words>315</Words>
+  <Characters>1801</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet, LIME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3912</CharactersWithSpaces>
+  <CharactersWithSpaces>2112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Louise Bergman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DA2C5766872DDD45B00C407FCE99BEB0</vt:lpwstr>
   </property>
 </Properties>
 </file>