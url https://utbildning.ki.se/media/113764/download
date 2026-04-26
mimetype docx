--- v0 (2026-02-17)
+++ v1 (2026-04-26)
@@ -1,344 +1,338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="742351F1" w14:textId="49ADD6D5">
+    <w:p w14:paraId="742351F1" w14:textId="49ADD6D5" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:ind w:left="2105"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Omexaminationsschema</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>BMA-utbildningen,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>augusti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00DE2BFB">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="0A0B8656" w14:textId="77777777">
+    <w:p w14:paraId="0A0B8656" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="307" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="870"/>
         <w:gridCol w:w="2679"/>
         <w:gridCol w:w="1319"/>
         <w:gridCol w:w="1921"/>
         <w:gridCol w:w="1922"/>
         <w:gridCol w:w="1629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="75B43EC8" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="75B43EC8" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="772D476A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="772D476A" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="1F1993DD" w14:textId="77777777">
+          <w:p w14:paraId="1F1993DD" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23" w:right="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Vecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="334A3D8F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="334A3D8F" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="42285A3C" w14:textId="77777777">
+          <w:p w14:paraId="42285A3C" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="27" w:right="6"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Datum/dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="211A8DFC" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="211A8DFC" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="12C5BC64" w14:textId="77777777">
+          <w:p w14:paraId="12C5BC64" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="20" w:right="2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Tid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="46D8F283" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="46D8F283" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="0BDC6F8C" w14:textId="77777777">
+          <w:p w14:paraId="0BDC6F8C" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="19" w:right="5"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Termin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="22B00D2D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="22B00D2D" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="56F63D7B" w14:textId="77777777">
+          <w:p w14:paraId="56F63D7B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="35" w:right="22"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Ämne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="3FA1721F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3FA1721F" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9" w:line="210" w:lineRule="atLeast"/>
               <w:ind w:left="157" w:right="143" w:hanging="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Skriftlig </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">tentamen / </w:t>
@@ -354,66 +348,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-11"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>prov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="2FA3F251" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2FA3F251" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="3F93EC36" w14:textId="77777777">
+          <w:p w14:paraId="3F93EC36" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="11" w:right="10"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Ladok-kod</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -424,256 +417,249 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>provkod</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="28D9A4D7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="28D9A4D7" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="4095A20C" w14:textId="77777777">
+          <w:p w14:paraId="4095A20C" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="55" w:right="56"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Övergångstentamen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="6EAC46"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="47768D50" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="47768D50" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="2A17FF92" w14:textId="77777777">
+          <w:p w14:paraId="2A17FF92" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2" w:right="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Lokal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="7971FB5F" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="7971FB5F" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="1ED96815" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1ED96815" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="157AB6FD" w14:textId="36562414">
+          </w:tcPr>
+          <w:p w14:paraId="157AB6FD" w14:textId="36562414" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00EA4E4F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="1FCAB4B8" w14:textId="21B2D415">
+          </w:tcPr>
+          <w:p w14:paraId="1FCAB4B8" w14:textId="21B2D415" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3E83C226" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3E83C226" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="5FBBF455" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5FBBF455" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="25"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Människan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -716,540 +702,522 @@
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>sjukdom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="48995A7D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="48995A7D" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3E313FAF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3E313FAF" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="7"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BL004-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="0264E0FD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0264E0FD" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="7317F72A" w14:textId="0DB91397">
+          </w:tcPr>
+          <w:p w14:paraId="7317F72A" w14:textId="0DB91397" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="56DC7D76" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="56DC7D76" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="24C558AF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="24C558AF" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="41E7FE14" w14:textId="29BA7A9A">
+          </w:tcPr>
+          <w:p w14:paraId="41E7FE14" w14:textId="29BA7A9A" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000608AB">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="7C0B0A32" w14:textId="647EED23">
+          </w:tcPr>
+          <w:p w14:paraId="7C0B0A32" w14:textId="647EED23" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="20" w:right="4"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4E932490" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4E932490" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7DEE80A6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7DEE80A6" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="44" w:right="22"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunologi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="41CA666D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="41CA666D" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="0CC842D6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0CC842D6" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F23CDA" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00F23CDA" w14:paraId="79B8BA0B" w14:textId="78260BD7">
+          </w:tcPr>
+          <w:p w14:paraId="79B8BA0B" w14:textId="78260BD7" w:rsidR="00B965F8" w:rsidRPr="00F23CDA" w:rsidRDefault="00F23CDA" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23CDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2 av 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="3EC641F1" w14:textId="10313EB5">
+          </w:tcPr>
+          <w:p w14:paraId="3EC641F1" w14:textId="10313EB5" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="1D43002E" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="1D43002E" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="63C5F992" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="63C5F992" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3D0450D9" w14:textId="3D92055A">
+          </w:tcPr>
+          <w:p w14:paraId="3D0450D9" w14:textId="3D92055A" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000608AB">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="699E6381" w14:textId="745C4ACD">
+          </w:tcPr>
+          <w:p w14:paraId="699E6381" w14:textId="745C4ACD" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7C5C416C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7C5C416C" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7A46CC35" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7A46CC35" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:ind w:left="976" w:right="435" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Immunologi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -1273,529 +1241,511 @@
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">och </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>diagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="091516C0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="091516C0" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="09168338" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="09168338" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="11" w:right="10"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA158-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F23CDA" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="0001145B" w14:paraId="3FB4A90D" w14:textId="7BC50D02">
+          </w:tcPr>
+          <w:p w14:paraId="3FB4A90D" w14:textId="7BC50D02" w:rsidR="00B965F8" w:rsidRPr="00F23CDA" w:rsidRDefault="0001145B" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23CDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>3 av 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="10C629EC" w14:textId="4C3F57BB">
+          </w:tcPr>
+          <w:p w14:paraId="10C629EC" w14:textId="4C3F57BB" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="148CC6CE" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="148CC6CE" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="2E6A9617" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2E6A9617" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4A0CBEBB" w14:textId="3E31F468">
+          </w:tcPr>
+          <w:p w14:paraId="4A0CBEBB" w14:textId="3E31F468" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000608AB">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="65FDE59F" w14:textId="13AE9AAE">
+          </w:tcPr>
+          <w:p w14:paraId="65FDE59F" w14:textId="13AE9AAE" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="585EEEDC" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="585EEEDC" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4CFE4F8E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4CFE4F8E" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="36" w:right="22"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Spirometri</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="533EC810" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="533EC810" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="2A8DE09C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2A8DE09C" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BL005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F23CDA" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="1FEE8F80" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1FEE8F80" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="00F23CDA" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="1E03D846" w14:textId="351580B1">
+          </w:tcPr>
+          <w:p w14:paraId="1E03D846" w14:textId="351580B1" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="77B6ED55" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="77B6ED55" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="77B38A59" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="77B38A59" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3DCF7D68" w14:textId="6D66E26B">
+          </w:tcPr>
+          <w:p w14:paraId="3DCF7D68" w14:textId="6D66E26B" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000608AB">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="5C0AC909" w14:textId="2C70B099">
+          </w:tcPr>
+          <w:p w14:paraId="5C0AC909" w14:textId="2C70B099" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="24CF3856" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="24CF3856" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3CB0FB75" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3CB0FB75" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:ind w:left="976" w:hanging="591"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Klinisk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -1832,269 +1782,260 @@
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">och </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>diagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="6CAB8487" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6CAB8487" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="0B0824C2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0B0824C2" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="11"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA161-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F23CDA" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00C953ED" w14:paraId="5276E7BD" w14:textId="75B2F19A">
+          </w:tcPr>
+          <w:p w14:paraId="5276E7BD" w14:textId="75B2F19A" w:rsidR="00B965F8" w:rsidRPr="00F23CDA" w:rsidRDefault="00C953ED" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23CDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>3 av 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="36A51F84" w14:textId="14F6E563">
+          </w:tcPr>
+          <w:p w14:paraId="36A51F84" w14:textId="14F6E563" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="7C3C55AB" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="7C3C55AB" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3FBBC2AD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3FBBC2AD" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="212836CC" w14:textId="38439350">
+          </w:tcPr>
+          <w:p w14:paraId="212836CC" w14:textId="38439350" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000608AB">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="1ECB02AF" w14:textId="7A339793">
+          </w:tcPr>
+          <w:p w14:paraId="1ECB02AF" w14:textId="7A339793" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="6D32AD7E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6D32AD7E" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4C36A446" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4C36A446" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="38" w:right="22"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Medicinsk kemi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -2126,247 +2067,238 @@
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>hp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="6748E1AD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6748E1AD" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7206984A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7206984A" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BL007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="020D450D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="020D450D" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="521EA211" w14:textId="5ECACDB2">
+          </w:tcPr>
+          <w:p w14:paraId="521EA211" w14:textId="5ECACDB2" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="52C4D4CC" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="52C4D4CC" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="31AF7CC1" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="31AF7CC1" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3451C6DD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3451C6DD" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>13-</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="4046E274" w14:textId="284AD2DF">
+          </w:tcPr>
+          <w:p w14:paraId="4046E274" w14:textId="284AD2DF" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7A6A51A1" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7A6A51A1" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="19" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="5BCA975B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5BCA975B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="36" w:right="22"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Från</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
@@ -2391,281 +2323,272 @@
               </w:rPr>
               <w:t>till</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>organism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="061D604B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="061D604B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="6" w:right="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3003D5BE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3003D5BE" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA094</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00DE2BFB" w14:paraId="1E2BB237" w14:textId="5270D18C">
+          </w:tcPr>
+          <w:p w14:paraId="1E2BB237" w14:textId="5270D18C" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="55" w:right="43"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>av</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="0D60B9CE" w14:textId="2542117D">
+          </w:tcPr>
+          <w:p w14:paraId="0D60B9CE" w14:textId="2542117D" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="30248FC1" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="30248FC1" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="64248274" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="64248274" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="67AD8F01" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="67AD8F01" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>13-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="085404AA" w14:textId="59888136">
+          </w:tcPr>
+          <w:p w14:paraId="085404AA" w14:textId="59888136" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="1A43A56F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1A43A56F" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="302E453A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="302E453A" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:ind w:left="1161" w:hanging="1073"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>EKG,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -2688,490 +2611,472 @@
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">elektrofysiologi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7A229ADB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7A229ADB" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="1C9BCD21" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1C9BCD21" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BL005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="20193159" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="20193159" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="0186EC51" w14:textId="72A5AA7F">
+          </w:tcPr>
+          <w:p w14:paraId="0186EC51" w14:textId="72A5AA7F" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="7EB721BE" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="7EB721BE" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="05ABBF07" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="05ABBF07" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="28CC1B57" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="28CC1B57" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>14-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="3941A5BF" w14:textId="64D1EA67">
+          </w:tcPr>
+          <w:p w14:paraId="3941A5BF" w14:textId="64D1EA67" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="26805702" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="26805702" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="2496B5F4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2496B5F4" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:ind w:left="628" w:hanging="380"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Arbetsprov,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>ergospirometri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>och arbetsfysiologi 0003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="44CF1D65" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="44CF1D65" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="58A777AB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="58A777AB" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BL005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="2BA6BC01" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2BA6BC01" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="368746E2" w14:textId="588AABEB">
+          </w:tcPr>
+          <w:p w14:paraId="368746E2" w14:textId="588AABEB" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="1DC72B7D" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="1DC72B7D" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="52966777" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="52966777" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="6F0C1A5E" w14:textId="6FE3B0C2">
+          </w:tcPr>
+          <w:p w14:paraId="6F0C1A5E" w14:textId="6FE3B0C2" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002202CB">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="3E5C75B2" w14:textId="641A5FEF">
+          </w:tcPr>
+          <w:p w14:paraId="3E5C75B2" w14:textId="641A5FEF" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7C1BF6B7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7C1BF6B7" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="57D4CE81" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="57D4CE81" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:right="22"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Morfologi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
@@ -3194,543 +3099,525 @@
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>och</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> diagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="1A0306CE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1A0306CE" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="0128BB72" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0128BB72" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="11" w:right="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA160-0001</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="16"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>och</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="15"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00FC22F6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00FC22F6" w14:paraId="12ABB725" w14:textId="122BEE8B">
+          </w:tcPr>
+          <w:p w14:paraId="12ABB725" w14:textId="122BEE8B" w:rsidR="00B965F8" w:rsidRPr="00FC22F6" w:rsidRDefault="00FC22F6" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC22F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>3 av 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="609DB8CB" w14:textId="5AF231DB">
+          </w:tcPr>
+          <w:p w14:paraId="609DB8CB" w14:textId="5AF231DB" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="6426613C" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="6426613C" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7CDC0D35" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7CDC0D35" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="20F3B04E" w14:textId="79974D20">
+          </w:tcPr>
+          <w:p w14:paraId="20F3B04E" w14:textId="79974D20" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002202CB">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="3FBF522A" w14:textId="62DF50F4">
+          </w:tcPr>
+          <w:p w14:paraId="3FBF522A" w14:textId="62DF50F4" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="29BFE715" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="29BFE715" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4210D198" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4210D198" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="37" w:right="22"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Lungfysiologisk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>diagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="1A457A34" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1A457A34" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="766DE964" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="766DE964" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="10"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA155-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00236ACA" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00236ACA" w14:paraId="719F8C9F" w14:textId="3D6F163B">
+          </w:tcPr>
+          <w:p w14:paraId="719F8C9F" w14:textId="3D6F163B" w:rsidR="00B965F8" w:rsidRPr="00236ACA" w:rsidRDefault="00236ACA" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236ACA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3 av 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="10E2B42A" w14:textId="186F9672">
+          </w:tcPr>
+          <w:p w14:paraId="10E2B42A" w14:textId="186F9672" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="4BDF3CC5" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="4BDF3CC5" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="2F6D1A8E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2F6D1A8E" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="117"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="07A098AC" w14:textId="708BF6E2">
+          </w:tcPr>
+          <w:p w14:paraId="07A098AC" w14:textId="708BF6E2" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="117"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="370DC538" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="370DC538" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="117"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>09.00-17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="2653BACE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2653BACE" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="117"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="753232EB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="753232EB" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:ind w:left="412"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Immunologi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
@@ -3738,152 +3625,148 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">metodik </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>och</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="21D86985" w14:textId="77777777">
+          <w:p w14:paraId="21D86985" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="14"/>
               <w:ind w:left="460"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>diagnostik</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Hematologi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="0654C872" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0654C872" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="117"/>
               <w:ind w:left="6" w:right="1"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Praktiskt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="7D9A6892" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7D9A6892" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="27AA9ADB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="27AA9ADB" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="57039A1A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="57039A1A" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="247"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Kurslab</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3891,556 +3774,539 @@
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>8,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="403BA96B" w14:textId="77777777">
+          <w:p w14:paraId="403BA96B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="324"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>ANA8,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="25AFBC45" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="25AFBC45" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="504EAE59" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="504EAE59" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="002202CB" w14:paraId="75836A97" w14:textId="3BCB3DCF">
+          </w:tcPr>
+          <w:p w14:paraId="75836A97" w14:textId="3BCB3DCF" w:rsidR="00B965F8" w:rsidRDefault="002202CB" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="4D9D1007" w14:textId="2C318785">
+          </w:tcPr>
+          <w:p w14:paraId="4D9D1007" w14:textId="2C318785" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="1D7CA90C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1D7CA90C" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="19"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="526DF64B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="526DF64B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="42" w:right="22"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Vetenskaplig</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>metodik</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="5F8E7948" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5F8E7948" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="77CF976B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="77CF976B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="71F0E306" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="71F0E306" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="41424076" w14:textId="0BEB5EDF">
+          </w:tcPr>
+          <w:p w14:paraId="41424076" w14:textId="0BEB5EDF" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="4696355D" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="4696355D" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="61D66EE4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="61D66EE4" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="004E274D" w14:paraId="7A691A22" w14:textId="6F3C9AA8">
+          </w:tcPr>
+          <w:p w14:paraId="7A691A22" w14:textId="6F3C9AA8" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="004E274D" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="2D1C8D7A" w14:textId="0328BBDB">
+          </w:tcPr>
+          <w:p w14:paraId="2D1C8D7A" w14:textId="0328BBDB" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3B6C565D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3B6C565D" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="19" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007541C6" w14:paraId="463A0DD8" w14:textId="02C2CCE8">
+          </w:tcPr>
+          <w:p w14:paraId="463A0DD8" w14:textId="02C2CCE8" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007541C6" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="33" w:right="22"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Biokemi</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3C31EC10" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3C31EC10" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="6" w:right="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="6239FE6C" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6239FE6C" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00DE2BFB" w14:paraId="65E2628E" w14:textId="6F2F88AE">
+          </w:tcPr>
+          <w:p w14:paraId="65E2628E" w14:textId="6F2F88AE" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="56" w:right="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4455,282 +4321,273 @@
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="38EBBBF3" w14:textId="5FA3411D">
+          </w:tcPr>
+          <w:p w14:paraId="38EBBBF3" w14:textId="5FA3411D" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="7D44D71F" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="7D44D71F" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="0B8A13B2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0B8A13B2" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="004E274D" w14:paraId="4B223E26" w14:textId="42534560">
+          </w:tcPr>
+          <w:p w14:paraId="4B223E26" w14:textId="42534560" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="004E274D" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="7BB71144" w14:textId="4CBB7F6C">
+          </w:tcPr>
+          <w:p w14:paraId="7BB71144" w14:textId="4CBB7F6C" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="391E5943" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="391E5943" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="19" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="5C53270B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5C53270B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="39" w:right="22"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Biokemi,</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="7D0DCAAD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7D0DCAAD" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="6" w:right="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="15254E74" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="15254E74" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00DE2BFB" w14:paraId="533F7881" w14:textId="1FA3F139">
+          </w:tcPr>
+          <w:p w14:paraId="533F7881" w14:textId="1FA3F139" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="55" w:right="43"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4745,282 +4602,273 @@
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="44FEC7D4" w14:textId="1505E6E8">
+          </w:tcPr>
+          <w:p w14:paraId="44FEC7D4" w14:textId="1505E6E8" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="46C52B20" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="46C52B20" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="54FDA890" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="54FDA890" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="004E274D" w14:paraId="22387029" w14:textId="4004BF21">
+          </w:tcPr>
+          <w:p w14:paraId="22387029" w14:textId="4004BF21" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="004E274D" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="6A33922F" w14:textId="50143B49">
+          </w:tcPr>
+          <w:p w14:paraId="6A33922F" w14:textId="50143B49" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="20" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="577C053E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="577C053E" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="19" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4BE1F224" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4BE1F224" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="39" w:right="22"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Biokemi,</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>0003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="36132805" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="36132805" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="6" w:right="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="17F31299" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="17F31299" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00DE2BFB" w14:paraId="631D35B2" w14:textId="4D1408A9">
+          </w:tcPr>
+          <w:p w14:paraId="631D35B2" w14:textId="4D1408A9" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="55" w:right="43"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5035,196 +4883,190 @@
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="72A1DDC1" w14:textId="1E77FEF1">
+          </w:tcPr>
+          <w:p w14:paraId="72A1DDC1" w14:textId="1E77FEF1" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="6314F997" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="6314F997" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="151447C4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="151447C4" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4611D536" w14:textId="5846466C">
+          </w:tcPr>
+          <w:p w14:paraId="4611D536" w14:textId="5846466C" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="004E274D">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="352D5C7F" w14:textId="33334353">
+          </w:tcPr>
+          <w:p w14:paraId="352D5C7F" w14:textId="33334353" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="284252D9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="284252D9" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="19" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="13711917" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="13711917" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="44" w:right="22"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Cell</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
@@ -5248,107 +5090,104 @@
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>molekylärbiologi</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="13"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="74DC3B0E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="74DC3B0E" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="6" w:right="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="3FD26EAA" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3FD26EAA" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00DE2BFB" w14:paraId="06EC3CDD" w14:textId="6C7A8B7B">
+          </w:tcPr>
+          <w:p w14:paraId="06EC3CDD" w14:textId="6C7A8B7B" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="55" w:right="43"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5363,357 +5202,586 @@
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="2FE79A3E" w14:textId="7C7C20EA">
+          </w:tcPr>
+          <w:p w14:paraId="2FE79A3E" w14:textId="7C7C20EA" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w:rsidTr="75C0DCC4" w14:paraId="79B91B7D" w14:textId="77777777">
+      <w:tr w:rsidR="00B965F8" w14:paraId="79B91B7D" w14:textId="77777777" w:rsidTr="00E73F3A">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="36B7F11E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="36B7F11E" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="004E274D" w14:paraId="49A9EEE1" w14:textId="6BC5FCE3">
+          </w:tcPr>
+          <w:p w14:paraId="49A9EEE1" w14:textId="6BC5FCE3" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="004E274D" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="6"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="007541C6" w:rsidR="007F36AC">
+            <w:r w:rsidR="007F36AC" w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00B965F8" w14:paraId="173E058F" w14:textId="50AA9EE5">
+          </w:tcPr>
+          <w:p w14:paraId="173E058F" w14:textId="50AA9EE5" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4167EDEE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4167EDEE" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="19" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="4B1F9907" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4B1F9907" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="37" w:right="22"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Medicinsk</w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>kemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="163E8C05" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="163E8C05" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="6" w:right="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007541C6" w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="007F36AC" w14:paraId="788E538F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="788E538F" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007541C6">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BA132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidP="00F23CDA" w:rsidRDefault="00DE2BFB" w14:paraId="07289A8D" w14:textId="758B1FD6">
+          </w:tcPr>
+          <w:p w14:paraId="07289A8D" w14:textId="758B1FD6" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="55" w:right="55"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>av</w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="6EAC46" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BBDC19B" w14:textId="4107A825" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="3" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E73F3A" w14:paraId="6CC797FC" w14:textId="77777777" w:rsidTr="75C0DCC4">
+        <w:trPr>
+          <w:trHeight w:val="378"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5439A730" w14:textId="6DE309C7" w:rsidR="00E73F3A" w:rsidRPr="007541C6" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CFC051" w14:textId="63BABC94" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="27" w:right="6"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>26-aug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3711C223" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007541C6" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5182F8" w14:textId="1AE3755E" w:rsidR="00E73F3A" w:rsidRPr="007541C6" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="19" w:right="5"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>T3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351A3E29" w14:textId="5911B65C" w:rsidR="00E73F3A" w:rsidRPr="007541C6" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="37" w:right="22"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E73F3A">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Omvårdnad inom klinisk fysiologi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACF6B1C" w14:textId="1A96A445" w:rsidR="00E73F3A" w:rsidRPr="007541C6" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="6" w:right="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Praktiskt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="124CDE34" w14:textId="7EE15835" w:rsidR="00E73F3A" w:rsidRPr="007541C6" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="11" w:right="9"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>1BL010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F519E1" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="55" w:right="55"/>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="3BBDC19B" w14:textId="4107A825">
+          </w:tcPr>
+          <w:p w14:paraId="7E787E06" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="3" w:right="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E73F3A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>KTC Huddinge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEE8DED" w14:textId="09E015C8" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="3" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Bokning i Canvas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w14:paraId="4D6095DA" w14:textId="77777777">
+    <w:p w14:paraId="4D6095DA" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="173"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="0D61A763" w14:textId="77777777">
+    <w:p w14:paraId="0D61A763" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Eventuella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>uppdateringar</w:t>
       </w:r>
       <w:r>
@@ -5723,51 +5791,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>sker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>löpande</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w14:paraId="765F369C" w14:textId="77777777">
+    <w:p w14:paraId="765F369C" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:left="297"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:noProof/>
           <w:sz w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DBF00F9" wp14:editId="63952580">
                 <wp:extent cx="8645525" cy="7620"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Group 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5814,51 +5882,51 @@
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="8645398" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:group id="Group 1" style="width:680.75pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="86455,76" o:spid="_x0000_s1026" w14:anchorId="781C2A36" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4egN6bwIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjrN1q4z6hRDuwYD&#10;irZAM+xZkeULJosapcTp34+SLcdogQHr/CBT4kXk4REvrw6dZnuFrgVT8NOTBWfKSChbUxf8x+b2&#10;wwVnzgtTCg1GFfxZOX61ev/usre5WkIDulTIKIhxeW8L3nhv8yxzslGdcCdglSFlBdgJT1ussxJF&#10;T9E7nS0Xi/OsBywtglTO0enNoOSrGL+qlPQPVeWUZ7rglJuPK8Z1G9ZsdSnyGoVtWjmmId6QRSda&#10;Q5dOoW6EF2yH7atQXSsRHFT+REKXQVW1UsUaqJrTxYtq1gg7G2up8762E0wE7Quc3hxW3u/XaJ/s&#10;Iw7Zk3gH8pcjXLLe1vlcH/b10fhQYRecqAh2iIg+T4iqg2eSDi/OP52dLc84k6T7fL4cAZcNdeWV&#10;k2y+/c0tE/lwZUxsSqS3xBx3BMf9HzhPjbAqYu5C8Y/I2rLgS86M6Ii/65Eqy8CccDXZBPTGnRuB&#10;fDM2U5Eilzvn1woixmJ/5/zA1TJJokmSPJgkIjE+cF1HrnvOiOvIGXF9O3DdCh/8QuOCyPpZk5qx&#10;R0HZwV5tIJr50KnQyY9f6DWnJlOmRxtt5rb00GZWSZf+NsYbbBIlKFhSp/9gNr/2n4wj02ZhpQan&#10;CEE6CnVPQsSCDudoO9BtedtqHcp3WG+vNbK9CCMkfgFJcpmZESVdPjQ/SFson4k5PZGl4O73TqDi&#10;TH83xM0whJKASdgmAb2+hjiqIvLo/ObwU6BllsSCe3pX95AoKvJEi1DUZBs8DXzdeajawJmY25DR&#10;uKHnEqU4VWIp4wQMY2u+j1bHOb36AwAA//8DAFBLAwQUAAYACAAAACEA/lJRENoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTRSkxGxFpexJBLZTexuyYBLOzIbsm8d+7&#10;9lIvwxve8N436WowteiodZVlBfEkAkGcW11xoeD7+Pn2DsJ5ZI21ZVJwIwer7PUlxUTbnvfUHXwh&#10;Qgi7BBWU3jeJlC4vyaCb2IY4eGfbGvRhbQupW+xDuKnlNIoW0mDFoaHEhjYl5ZfD1Sj46rFfz+KP&#10;bns5b26/x/nuZxuTUuPRsF6C8DT4/2N44Ad0yALTyV5ZO1ErCI/4v/nwZot4DuIU1BRklspn+OwO&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuHoDem8CAADvBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/lJRENoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
                 <v:shape id="Graphic 2" style="position:absolute;width:86455;height:76;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8645525,7620" o:spid="_x0000_s1027" fillcolor="black" stroked="f" path="m8645398,l,,,7620r8645398,l8645398,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJujZwcQnCimGBI20ugcducF2tjm0grY6m2/PdVodDjMDNvmH0RrREjDb5zrGC1zEAQ&#10;10533Cj4/Dg9b0H4gKzROCYFM3koDo8Pe8y1m/hCYxUakSDsc1TQhtDnUvq6JYt+6Xri5N3cYDEk&#10;OTRSDzgluDVynWUbabHjtNBiT2VL9b36tgpe/Hl63xozv37N1ajj9XIub1GpxVM87kAEiuE//Nd+&#10;0wrW8Hsl3QB5+AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B965F8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
@@ -5866,202 +5934,202 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B965F8"/>
     <w:rsid w:val="0001145B"/>
     <w:rsid w:val="000608AB"/>
     <w:rsid w:val="000E7BB7"/>
     <w:rsid w:val="00135796"/>
     <w:rsid w:val="002202CB"/>
     <w:rsid w:val="00236ACA"/>
     <w:rsid w:val="002D5542"/>
     <w:rsid w:val="004E274D"/>
     <w:rsid w:val="007541C6"/>
     <w:rsid w:val="007F36AC"/>
+    <w:rsid w:val="00944208"/>
     <w:rsid w:val="00B965F8"/>
     <w:rsid w:val="00C953ED"/>
     <w:rsid w:val="00DE2BFB"/>
+    <w:rsid w:val="00E73F3A"/>
     <w:rsid w:val="00EA4E4F"/>
     <w:rsid w:val="00F23CDA"/>
     <w:rsid w:val="00FA0C3C"/>
     <w:rsid w:val="00FC22F6"/>
     <w:rsid w:val="75C0DCC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="586D7300"/>
   <w15:docId w15:val="{AF9B6CC1-035F-49BA-BF42-CE939433AAAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6217,52 +6285,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6329,154 +6397,177 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="3"/>
       <w:ind w:left="114"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="35"/>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlnk">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E73F3A"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E73F3A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6875,97 +6966,127 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D84C84B-5C9C-4BED-9A10-0E3AB6CA68D4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D84C84B-5C9C-4BED-9A10-0E3AB6CA68D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3a0e1b99-4287-4a4b-8649-cafa3667e1e2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4D8E1A-CCEC-4418-91FA-BAF872342319}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F03A998-5130-4B16-BADC-A95C59BF080C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F03A998-5130-4B16-BADC-A95C59BF080C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4D8E1A-CCEC-4418-91FA-BAF872342319}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>241</Words>
+  <Characters>1283</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Karolinska Institutet</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1521</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Saif Rustam</dc:creator>
-  <lastModifiedBy>Saif Rustam</lastModifiedBy>
-  <revision>3</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-08-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word för Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2026-01-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word för Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x010100F9A5974454A13A4995F2760679AAE703</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>