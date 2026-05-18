--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -5491,51 +5491,51 @@
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BBDC19B" w14:textId="4107A825" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="3" w:right="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w14:paraId="6CC797FC" w14:textId="77777777" w:rsidTr="75C0DCC4">
+      <w:tr w:rsidR="00E73F3A" w14:paraId="6CC797FC" w14:textId="77777777" w:rsidTr="00C36D3C">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5439A730" w14:textId="6DE309C7" w:rsidR="00E73F3A" w:rsidRPr="007541C6" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
@@ -5672,105 +5672,322 @@
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1BL010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29F519E1" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="55" w:right="55"/>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E787E06" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="3" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E73F3A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>KTC Huddinge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEE8DED" w14:textId="09E015C8" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="3" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Bokning i Canvas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C36D3C" w14:paraId="42AFA4C3" w14:textId="77777777" w:rsidTr="75C0DCC4">
+        <w:trPr>
+          <w:trHeight w:val="378"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49739BB5" w14:textId="1B569B8D" w:rsidR="00C36D3C" w:rsidRDefault="00C36D3C" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7329399B" w14:textId="066F1427" w:rsidR="00C36D3C" w:rsidRDefault="00C36D3C" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="27" w:right="6"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>27-aug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F93DAC2" w14:textId="53D75C80" w:rsidR="00C36D3C" w:rsidRPr="007541C6" w:rsidRDefault="00C36D3C" w:rsidP="00C36D3C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="363C0A3C" w14:textId="2A6DD669" w:rsidR="00C36D3C" w:rsidRDefault="00C36D3C" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="19" w:right="5"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>T4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38617DC2" w14:textId="72502241" w:rsidR="00C36D3C" w:rsidRPr="00E73F3A" w:rsidRDefault="00C36D3C" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="37" w:right="22"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Klinisk diagnostik 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F224CC7" w14:textId="3279A3F4" w:rsidR="00C36D3C" w:rsidRDefault="00C36D3C" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="6" w:right="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Inspera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E824D8" w14:textId="744D93E8" w:rsidR="00C36D3C" w:rsidRDefault="00C36D3C" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="11" w:right="9"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>1BL015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DA2EF0" w14:textId="77777777" w:rsidR="00C36D3C" w:rsidRDefault="00C36D3C" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="55" w:right="55"/>
               <w:rPr>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E787E06" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A">
+          <w:p w14:paraId="1A477712" w14:textId="77777777" w:rsidR="00C36D3C" w:rsidRPr="00E73F3A" w:rsidRDefault="00C36D3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="3" w:right="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E73F3A">
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D6095DA" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="173"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D61A763" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Eventuella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
@@ -5882,54 +6099,54 @@
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="8645398" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:group id="Group 1" style="width:680.75pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="86455,76" o:spid="_x0000_s1026" w14:anchorId="781C2A36" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4egN6bwIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjrN1q4z6hRDuwYD&#10;irZAM+xZkeULJosapcTp34+SLcdogQHr/CBT4kXk4REvrw6dZnuFrgVT8NOTBWfKSChbUxf8x+b2&#10;wwVnzgtTCg1GFfxZOX61ev/usre5WkIDulTIKIhxeW8L3nhv8yxzslGdcCdglSFlBdgJT1ussxJF&#10;T9E7nS0Xi/OsBywtglTO0enNoOSrGL+qlPQPVeWUZ7rglJuPK8Z1G9ZsdSnyGoVtWjmmId6QRSda&#10;Q5dOoW6EF2yH7atQXSsRHFT+REKXQVW1UsUaqJrTxYtq1gg7G2up8762E0wE7Quc3hxW3u/XaJ/s&#10;Iw7Zk3gH8pcjXLLe1vlcH/b10fhQYRecqAh2iIg+T4iqg2eSDi/OP52dLc84k6T7fL4cAZcNdeWV&#10;k2y+/c0tE/lwZUxsSqS3xBx3BMf9HzhPjbAqYu5C8Y/I2rLgS86M6Ii/65Eqy8CccDXZBPTGnRuB&#10;fDM2U5Eilzvn1woixmJ/5/zA1TJJokmSPJgkIjE+cF1HrnvOiOvIGXF9O3DdCh/8QuOCyPpZk5qx&#10;R0HZwV5tIJr50KnQyY9f6DWnJlOmRxtt5rb00GZWSZf+NsYbbBIlKFhSp/9gNr/2n4wj02ZhpQan&#10;CEE6CnVPQsSCDudoO9BtedtqHcp3WG+vNbK9CCMkfgFJcpmZESVdPjQ/SFson4k5PZGl4O73TqDi&#10;TH83xM0whJKASdgmAb2+hjiqIvLo/ObwU6BllsSCe3pX95AoKvJEi1DUZBs8DXzdeajawJmY25DR&#10;uKHnEqU4VWIp4wQMY2u+j1bHOb36AwAA//8DAFBLAwQUAAYACAAAACEA/lJRENoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTRSkxGxFpexJBLZTexuyYBLOzIbsm8d+7&#10;9lIvwxve8N436WowteiodZVlBfEkAkGcW11xoeD7+Pn2DsJ5ZI21ZVJwIwer7PUlxUTbnvfUHXwh&#10;Qgi7BBWU3jeJlC4vyaCb2IY4eGfbGvRhbQupW+xDuKnlNIoW0mDFoaHEhjYl5ZfD1Sj46rFfz+KP&#10;bns5b26/x/nuZxuTUuPRsF6C8DT4/2N44Ad0yALTyV5ZO1ErCI/4v/nwZot4DuIU1BRklspn+OwO&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuHoDem8CAADvBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/lJRENoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
-                <v:shape id="Graphic 2" style="position:absolute;width:86455;height:76;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8645525,7620" o:spid="_x0000_s1027" fillcolor="black" stroked="f" path="m8645398,l,,,7620r8645398,l8645398,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJujZwcQnCimGBI20ugcducF2tjm0grY6m2/PdVodDjMDNvmH0RrREjDb5zrGC1zEAQ&#10;10533Cj4/Dg9b0H4gKzROCYFM3koDo8Pe8y1m/hCYxUakSDsc1TQhtDnUvq6JYt+6Xri5N3cYDEk&#10;OTRSDzgluDVynWUbabHjtNBiT2VL9b36tgpe/Hl63xozv37N1ajj9XIub1GpxVM87kAEiuE//Nd+&#10;0wrW8Hsl3QB5+AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+              <v:group w14:anchorId="6D42936E" id="Group 1" o:spid="_x0000_s1026" style="width:680.75pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="86455,76" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4egN6bwIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjrN1q4z6hRDuwYD&#10;irZAM+xZkeULJosapcTp34+SLcdogQHr/CBT4kXk4REvrw6dZnuFrgVT8NOTBWfKSChbUxf8x+b2&#10;wwVnzgtTCg1GFfxZOX61ev/usre5WkIDulTIKIhxeW8L3nhv8yxzslGdcCdglSFlBdgJT1ussxJF&#10;T9E7nS0Xi/OsBywtglTO0enNoOSrGL+qlPQPVeWUZ7rglJuPK8Z1G9ZsdSnyGoVtWjmmId6QRSda&#10;Q5dOoW6EF2yH7atQXSsRHFT+REKXQVW1UsUaqJrTxYtq1gg7G2up8762E0wE7Quc3hxW3u/XaJ/s&#10;Iw7Zk3gH8pcjXLLe1vlcH/b10fhQYRecqAh2iIg+T4iqg2eSDi/OP52dLc84k6T7fL4cAZcNdeWV&#10;k2y+/c0tE/lwZUxsSqS3xBx3BMf9HzhPjbAqYu5C8Y/I2rLgS86M6Ii/65Eqy8CccDXZBPTGnRuB&#10;fDM2U5Eilzvn1woixmJ/5/zA1TJJokmSPJgkIjE+cF1HrnvOiOvIGXF9O3DdCh/8QuOCyPpZk5qx&#10;R0HZwV5tIJr50KnQyY9f6DWnJlOmRxtt5rb00GZWSZf+NsYbbBIlKFhSp/9gNr/2n4wj02ZhpQan&#10;CEE6CnVPQsSCDudoO9BtedtqHcp3WG+vNbK9CCMkfgFJcpmZESVdPjQ/SFson4k5PZGl4O73TqDi&#10;TH83xM0whJKASdgmAb2+hjiqIvLo/ObwU6BllsSCe3pX95AoKvJEi1DUZBs8DXzdeajawJmY25DR&#10;uKHnEqU4VWIp4wQMY2u+j1bHOb36AwAA//8DAFBLAwQUAAYACAAAACEA/lJRENoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTRSkxGxFpexJBLZTexuyYBLOzIbsm8d+7&#10;9lIvwxve8N436WowteiodZVlBfEkAkGcW11xoeD7+Pn2DsJ5ZI21ZVJwIwer7PUlxUTbnvfUHXwh&#10;Qgi7BBWU3jeJlC4vyaCb2IY4eGfbGvRhbQupW+xDuKnlNIoW0mDFoaHEhjYl5ZfD1Sj46rFfz+KP&#10;bns5b26/x/nuZxuTUuPRsF6C8DT4/2N44Ad0yALTyV5ZO1ErCI/4v/nwZot4DuIU1BRklspn+OwO&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuHoDem8CAADvBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/lJRENoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+                <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;width:86455;height:76;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8645525,7620" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJujZwcQnCimGBI20ugcducF2tjm0grY6m2/PdVodDjMDNvmH0RrREjDb5zrGC1zEAQ&#10;10533Cj4/Dg9b0H4gKzROCYFM3koDo8Pe8y1m/hCYxUakSDsc1TQhtDnUvq6JYt+6Xri5N3cYDEk&#10;OTRSDzgluDVynWUbabHjtNBiT2VL9b36tgpe/Hl63xozv37N1ajj9XIub1GpxVM87kAEiuE//Nd+&#10;0wrW8Hsl3QB5+AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m8645398,l,,,7620r8645398,l8645398,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B965F8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -5955,58 +6172,60 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B965F8"/>
     <w:rsid w:val="0001145B"/>
     <w:rsid w:val="000608AB"/>
     <w:rsid w:val="000E7BB7"/>
     <w:rsid w:val="00135796"/>
+    <w:rsid w:val="00204B5A"/>
     <w:rsid w:val="002202CB"/>
     <w:rsid w:val="00236ACA"/>
     <w:rsid w:val="002D5542"/>
     <w:rsid w:val="004E274D"/>
     <w:rsid w:val="007541C6"/>
     <w:rsid w:val="007F36AC"/>
     <w:rsid w:val="00944208"/>
     <w:rsid w:val="00B965F8"/>
+    <w:rsid w:val="00C36D3C"/>
     <w:rsid w:val="00C953ED"/>
     <w:rsid w:val="00DE2BFB"/>
     <w:rsid w:val="00E73F3A"/>
     <w:rsid w:val="00EA4E4F"/>
     <w:rsid w:val="00F23CDA"/>
     <w:rsid w:val="00FA0C3C"/>
     <w:rsid w:val="00FC22F6"/>
     <w:rsid w:val="75C0DCC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -6425,50 +6644,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="3"/>
       <w:ind w:left="114"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="35"/>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -6966,114 +7186,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D84C84B-5C9C-4BED-9A10-0E3AB6CA68D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3a0e1b99-4287-4a4b-8649-cafa3667e1e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F03A998-5130-4B16-BADC-A95C59BF080C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4D8E1A-CCEC-4418-91FA-BAF872342319}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4D8E1A-CCEC-4418-91FA-BAF872342319}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F03A998-5130-4B16-BADC-A95C59BF080C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>241</Words>
-  <Characters>1283</Characters>
+  <Words>250</Words>
+  <Characters>1327</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1521</CharactersWithSpaces>
+  <CharactersWithSpaces>1574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Saif Rustam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-08-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word för Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">