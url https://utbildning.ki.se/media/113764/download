--- v2 (2026-05-18)
+++ v3 (2026-06-07)
@@ -4607,50 +4607,285 @@
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F36AC">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44FEC7D4" w14:textId="1505E6E8" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="1" w:right="4"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF0BC9" w14:paraId="4A1CD8E2" w14:textId="77777777" w:rsidTr="75C0DCC4">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C911C72" w14:textId="0F1D7A77" w:rsidR="00FF0BC9" w:rsidRPr="007541C6" w:rsidRDefault="00FF0BC9" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FD400A" w14:textId="61841EDC" w:rsidR="00FF0BC9" w:rsidRDefault="00FF0BC9" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="27" w:right="5"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>20-.aug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8EBEF0" w14:textId="77777777" w:rsidR="00FF0BC9" w:rsidRPr="007541C6" w:rsidRDefault="00FF0BC9" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="623FC7F7" w14:textId="7694846C" w:rsidR="00FF0BC9" w:rsidRPr="007541C6" w:rsidRDefault="00FF0BC9" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="19" w:right="5"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>T5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD9808A" w14:textId="77777777" w:rsidR="00FF0BC9" w:rsidRPr="00FF0BC9" w:rsidRDefault="00FF0BC9" w:rsidP="00FF0BC9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="39" w:right="22"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0BC9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Transfusionsmedicin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E73336" w14:textId="77777777" w:rsidR="00FF0BC9" w:rsidRPr="007541C6" w:rsidRDefault="00FF0BC9" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="39" w:right="22"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A46859" w14:textId="5A87FBC9" w:rsidR="00FF0BC9" w:rsidRPr="007541C6" w:rsidRDefault="00FF0BC9" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="6" w:right="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Inspera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1943EDFC" w14:textId="2044030C" w:rsidR="00FF0BC9" w:rsidRPr="007541C6" w:rsidRDefault="00FF0BC9" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="11" w:right="9"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>1BA180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0D933E" w14:textId="5519F97F" w:rsidR="00FF0BC9" w:rsidRDefault="00FF0BC9" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="191" w:lineRule="exact"/>
+              <w:ind w:left="55" w:right="43"/>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>3 av 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49D6A24A" w14:textId="77777777" w:rsidR="00FF0BC9" w:rsidRDefault="00FF0BC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B965F8" w14:paraId="46C52B20" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54FDA890" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
@@ -6186,53 +6421,55 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B965F8"/>
     <w:rsid w:val="0001145B"/>
     <w:rsid w:val="000608AB"/>
     <w:rsid w:val="000E7BB7"/>
     <w:rsid w:val="00135796"/>
     <w:rsid w:val="00204B5A"/>
     <w:rsid w:val="002202CB"/>
     <w:rsid w:val="00236ACA"/>
     <w:rsid w:val="002D5542"/>
     <w:rsid w:val="004E274D"/>
     <w:rsid w:val="007541C6"/>
     <w:rsid w:val="007F36AC"/>
     <w:rsid w:val="00944208"/>
     <w:rsid w:val="00B965F8"/>
     <w:rsid w:val="00C36D3C"/>
     <w:rsid w:val="00C953ED"/>
     <w:rsid w:val="00DE2BFB"/>
     <w:rsid w:val="00E73F3A"/>
     <w:rsid w:val="00EA4E4F"/>
+    <w:rsid w:val="00EA7F92"/>
     <w:rsid w:val="00F23CDA"/>
     <w:rsid w:val="00FA0C3C"/>
     <w:rsid w:val="00FC22F6"/>
+    <w:rsid w:val="00FF0BC9"/>
     <w:rsid w:val="75C0DCC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -6644,51 +6881,50 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="3"/>
       <w:ind w:left="114"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="35"/>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -7042,50 +7278,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F9A5974454A13A4995F2760679AAE703" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="a51dd0a0a5790cf2cdf9d31726032b06">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3a0e1b99-4287-4a4b-8649-cafa3667e1e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6374871a039c1f6249f025891fca03bd" ns2:_="">
     <xsd:import namespace="3a0e1b99-4287-4a4b-8649-cafa3667e1e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3a0e1b99-4287-4a4b-8649-cafa3667e1e2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -7185,115 +7436,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F03A998-5130-4B16-BADC-A95C59BF080C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4D8E1A-CCEC-4418-91FA-BAF872342319}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D84C84B-5C9C-4BED-9A10-0E3AB6CA68D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3a0e1b99-4287-4a4b-8649-cafa3667e1e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>250</Words>
-  <Characters>1327</Characters>
+  <Words>259</Words>
+  <Characters>1378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1574</CharactersWithSpaces>
+  <CharactersWithSpaces>1634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Saif Rustam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-08-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word för Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">