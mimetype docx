--- v3 (2026-06-07)
+++ v4 (2026-06-27)
@@ -2148,335 +2148,584 @@
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="521EA211" w14:textId="5ECACDB2" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w14:paraId="52C4D4CC" w14:textId="77777777" w:rsidTr="75C0DCC4">
+      <w:tr w:rsidR="000D4C92" w14:paraId="40BCCB09" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
-          <w:trHeight w:val="208"/>
+          <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31AF7CC1" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
-[...2 lines deleted...]
-              <w:spacing w:line="188" w:lineRule="exact"/>
+          <w:p w14:paraId="700DDC2D" w14:textId="350B77AC" w:rsidR="000D4C92" w:rsidRDefault="000D4C92" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
               <w:ind w:left="23"/>
               <w:rPr>
-                <w:bCs/>
-[...5 lines deleted...]
-                <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3451C6DD" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
-[...19 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5EC492CC" w14:textId="4A3C578C" w:rsidR="000D4C92" w:rsidRDefault="000D4C92" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="27"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>13-aug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36407E0B" w14:textId="77777777" w:rsidR="000D4C92" w:rsidRDefault="000D4C92" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63302EFB" w14:textId="77777777" w:rsidR="000D4C92" w:rsidRDefault="000D4C92" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="19"/>
+              <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="17"/>
-[...37 lines deleted...]
-                <w:bCs/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A873BDC" w14:textId="349E0149" w:rsidR="000D4C92" w:rsidRDefault="000D4C92" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="38" w:right="22"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Medicinsk kemi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>biokemi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>15,0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:w w:val="105"/>
-[...72 lines deleted...]
-            </w:r>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>hp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="061D604B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4110373F" w14:textId="3D6A601C" w:rsidR="000D4C92" w:rsidRDefault="000D4C92" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007541C6">
-[...1 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Inspera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3003D5BE" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
-[...2 lines deleted...]
-              <w:spacing w:line="188" w:lineRule="exact"/>
+          <w:p w14:paraId="26243AF0" w14:textId="55792548" w:rsidR="000D4C92" w:rsidRDefault="000D4C92" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
-                <w:bCs/>
-[...10 lines deleted...]
-              <w:t>1BA094</w:t>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>1BL007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2BB237" w14:textId="5270D18C" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
-[...42 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="56F5D4DD" w14:textId="77777777" w:rsidR="000D4C92" w:rsidRDefault="000D4C92" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="2FF40DA9" w14:textId="77777777" w:rsidR="000D4C92" w:rsidRDefault="000D4C92">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="119"/>
+              <w:ind w:left="4" w:right="3"/>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B965F8" w14:paraId="52C4D4CC" w14:textId="77777777" w:rsidTr="75C0DCC4">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AF7CC1" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="188" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3451C6DD" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="188" w:lineRule="exact"/>
+              <w:ind w:left="27" w:right="5"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>13-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>aug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4046E274" w14:textId="284AD2DF" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="188" w:lineRule="exact"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6A51A1" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="188" w:lineRule="exact"/>
+              <w:ind w:left="19" w:right="5"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>T1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCA975B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="188" w:lineRule="exact"/>
+              <w:ind w:left="36" w:right="22"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Från</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>atom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>organism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="061D604B" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="188" w:lineRule="exact"/>
+              <w:ind w:left="6" w:right="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Inspera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1921" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3003D5BE" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="188" w:lineRule="exact"/>
+              <w:ind w:left="11" w:right="9"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007541C6">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>1BA094</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2BB237" w14:textId="5270D18C" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="188" w:lineRule="exact"/>
+              <w:ind w:left="55" w:right="43"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007F36AC">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>av</w:t>
+            </w:r>
+            <w:r w:rsidR="007F36AC">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F36AC">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1629" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="0D60B9CE" w14:textId="2542117D" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="188" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B965F8" w14:paraId="30248FC1" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64248274" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
@@ -5454,319 +5703,302 @@
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FE79A3E" w14:textId="7C7C20EA" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B965F8" w14:paraId="79B91B7D" w14:textId="77777777" w:rsidTr="00E73F3A">
+      <w:tr w:rsidR="000B1B01" w14:paraId="5B5F772B" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
-          <w:trHeight w:val="378"/>
+          <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B7F11E" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+          <w:p w14:paraId="71BA89A7" w14:textId="0857D236" w:rsidR="000B1B01" w:rsidRPr="007541C6" w:rsidRDefault="000B1B01" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-                <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49A9EEE1" w14:textId="6BC5FCE3" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="004E274D" w:rsidP="00F23CDA">
+          <w:p w14:paraId="1C3FC31B" w14:textId="55D3376D" w:rsidR="000B1B01" w:rsidRPr="007541C6" w:rsidRDefault="000B1B01" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
-              <w:ind w:left="27" w:right="6"/>
-[...27 lines deleted...]
-              <w:t>aug</w:t>
+              <w:ind w:left="27" w:right="5"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C01260">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-aug </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="173E058F" w14:textId="50AA9EE5" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
+          <w:p w14:paraId="552CAAF7" w14:textId="72937DC4" w:rsidR="000B1B01" w:rsidRPr="007541C6" w:rsidRDefault="000B1B01" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>13:00-15:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4167EDEE" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+          <w:p w14:paraId="2DA79C80" w14:textId="77777777" w:rsidR="000B1B01" w:rsidRPr="007541C6" w:rsidRDefault="000B1B01" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="19" w:right="5"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...4 lines deleted...]
-                <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>T2</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1F9907" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+          <w:p w14:paraId="5C5F7F60" w14:textId="2C6289BE" w:rsidR="000B1B01" w:rsidRPr="000B1B01" w:rsidRDefault="000B1B01" w:rsidP="000B1B01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
-              <w:ind w:left="37" w:right="22"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:ind w:left="44" w:right="22"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Farmakologi och farmaka, 4.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Farmakologi och läkemedelsberäkning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="122B9B04" w14:textId="4405D44D" w:rsidR="000B1B01" w:rsidRPr="007541C6" w:rsidRDefault="000B1B01" w:rsidP="00F23CDA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="190" w:lineRule="exact"/>
+              <w:ind w:left="44" w:right="22"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163E8C05" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+          <w:p w14:paraId="2DE6AAFE" w14:textId="77777777" w:rsidR="000B1B01" w:rsidRPr="007541C6" w:rsidRDefault="000B1B01" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="6" w:right="2"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="788E538F" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRPr="007541C6" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+          <w:p w14:paraId="053A9124" w14:textId="38C3A10A" w:rsidR="000B1B01" w:rsidRPr="007541C6" w:rsidRDefault="000B1B01" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="17"/>
-[...9 lines deleted...]
-              <w:t>1BA132</w:t>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>1BA165+1BL009 LB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07289A8D" w14:textId="758B1FD6" w:rsidR="00B965F8" w:rsidRDefault="00DE2BFB" w:rsidP="00F23CDA">
+          <w:p w14:paraId="32DED4C4" w14:textId="087774F9" w:rsidR="000B1B01" w:rsidRDefault="000B1B01" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
-              <w:ind w:left="55" w:right="55"/>
-[...38 lines deleted...]
-            </w:r>
+              <w:ind w:left="55" w:right="43"/>
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBDC19B" w14:textId="4107A825" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
+          <w:p w14:paraId="29953002" w14:textId="3594F322" w:rsidR="000B1B01" w:rsidRDefault="000B1B01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
-              <w:ind w:left="3" w:right="3"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="1" w:right="4"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1B01">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>Jan-Åke Gustafssonsalen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E73F3A" w14:paraId="6CC797FC" w14:textId="77777777" w:rsidTr="00C36D3C">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5439A730" w14:textId="6DE309C7" w:rsidR="00E73F3A" w:rsidRPr="007541C6" w:rsidRDefault="00E73F3A" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6336,51 +6568,51 @@
                                   <a:pt x="8645398" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6D42936E" id="Group 1" o:spid="_x0000_s1026" style="width:680.75pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="86455,76" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4egN6bwIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjrN1q4z6hRDuwYD&#10;irZAM+xZkeULJosapcTp34+SLcdogQHr/CBT4kXk4REvrw6dZnuFrgVT8NOTBWfKSChbUxf8x+b2&#10;wwVnzgtTCg1GFfxZOX61ev/usre5WkIDulTIKIhxeW8L3nhv8yxzslGdcCdglSFlBdgJT1ussxJF&#10;T9E7nS0Xi/OsBywtglTO0enNoOSrGL+qlPQPVeWUZ7rglJuPK8Z1G9ZsdSnyGoVtWjmmId6QRSda&#10;Q5dOoW6EF2yH7atQXSsRHFT+REKXQVW1UsUaqJrTxYtq1gg7G2up8762E0wE7Quc3hxW3u/XaJ/s&#10;Iw7Zk3gH8pcjXLLe1vlcH/b10fhQYRecqAh2iIg+T4iqg2eSDi/OP52dLc84k6T7fL4cAZcNdeWV&#10;k2y+/c0tE/lwZUxsSqS3xBx3BMf9HzhPjbAqYu5C8Y/I2rLgS86M6Ii/65Eqy8CccDXZBPTGnRuB&#10;fDM2U5Eilzvn1woixmJ/5/zA1TJJokmSPJgkIjE+cF1HrnvOiOvIGXF9O3DdCh/8QuOCyPpZk5qx&#10;R0HZwV5tIJr50KnQyY9f6DWnJlOmRxtt5rb00GZWSZf+NsYbbBIlKFhSp/9gNr/2n4wj02ZhpQan&#10;CEE6CnVPQsSCDudoO9BtedtqHcp3WG+vNbK9CCMkfgFJcpmZESVdPjQ/SFson4k5PZGl4O73TqDi&#10;TH83xM0whJKASdgmAb2+hjiqIvLo/ObwU6BllsSCe3pX95AoKvJEi1DUZBs8DXzdeajawJmY25DR&#10;uKHnEqU4VWIp4wQMY2u+j1bHOb36AwAA//8DAFBLAwQUAAYACAAAACEA/lJRENoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTRSkxGxFpexJBLZTexuyYBLOzIbsm8d+7&#10;9lIvwxve8N436WowteiodZVlBfEkAkGcW11xoeD7+Pn2DsJ5ZI21ZVJwIwer7PUlxUTbnvfUHXwh&#10;Qgi7BBWU3jeJlC4vyaCb2IY4eGfbGvRhbQupW+xDuKnlNIoW0mDFoaHEhjYl5ZfD1Sj46rFfz+KP&#10;bns5b26/x/nuZxuTUuPRsF6C8DT4/2N44Ad0yALTyV5ZO1ErCI/4v/nwZot4DuIU1BRklspn+OwO&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuHoDem8CAADvBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/lJRENoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+              <v:group w14:anchorId="243A8B58" id="Group 1" o:spid="_x0000_s1026" style="width:680.75pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="86455,76" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4egN6bwIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjrN1q4z6hRDuwYD&#10;irZAM+xZkeULJosapcTp34+SLcdogQHr/CBT4kXk4REvrw6dZnuFrgVT8NOTBWfKSChbUxf8x+b2&#10;wwVnzgtTCg1GFfxZOX61ev/usre5WkIDulTIKIhxeW8L3nhv8yxzslGdcCdglSFlBdgJT1ussxJF&#10;T9E7nS0Xi/OsBywtglTO0enNoOSrGL+qlPQPVeWUZ7rglJuPK8Z1G9ZsdSnyGoVtWjmmId6QRSda&#10;Q5dOoW6EF2yH7atQXSsRHFT+REKXQVW1UsUaqJrTxYtq1gg7G2up8762E0wE7Quc3hxW3u/XaJ/s&#10;Iw7Zk3gH8pcjXLLe1vlcH/b10fhQYRecqAh2iIg+T4iqg2eSDi/OP52dLc84k6T7fL4cAZcNdeWV&#10;k2y+/c0tE/lwZUxsSqS3xBx3BMf9HzhPjbAqYu5C8Y/I2rLgS86M6Ii/65Eqy8CccDXZBPTGnRuB&#10;fDM2U5Eilzvn1woixmJ/5/zA1TJJokmSPJgkIjE+cF1HrnvOiOvIGXF9O3DdCh/8QuOCyPpZk5qx&#10;R0HZwV5tIJr50KnQyY9f6DWnJlOmRxtt5rb00GZWSZf+NsYbbBIlKFhSp/9gNr/2n4wj02ZhpQan&#10;CEE6CnVPQsSCDudoO9BtedtqHcp3WG+vNbK9CCMkfgFJcpmZESVdPjQ/SFson4k5PZGl4O73TqDi&#10;TH83xM0whJKASdgmAb2+hjiqIvLo/ObwU6BllsSCe3pX95AoKvJEi1DUZBs8DXzdeajawJmY25DR&#10;uKHnEqU4VWIp4wQMY2u+j1bHOb36AwAA//8DAFBLAwQUAAYACAAAACEA/lJRENoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTRSkxGxFpexJBLZTexuyYBLOzIbsm8d+7&#10;9lIvwxve8N436WowteiodZVlBfEkAkGcW11xoeD7+Pn2DsJ5ZI21ZVJwIwer7PUlxUTbnvfUHXwh&#10;Qgi7BBWU3jeJlC4vyaCb2IY4eGfbGvRhbQupW+xDuKnlNIoW0mDFoaHEhjYl5ZfD1Sj46rFfz+KP&#10;bns5b26/x/nuZxuTUuPRsF6C8DT4/2N44Ad0yALTyV5ZO1ErCI/4v/nwZot4DuIU1BRklspn+OwO&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuHoDem8CAADvBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/lJRENoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
                 <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;width:86455;height:76;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8645525,7620" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJujZwcQnCimGBI20ugcducF2tjm0grY6m2/PdVodDjMDNvmH0RrREjDb5zrGC1zEAQ&#10;10533Cj4/Dg9b0H4gKzROCYFM3koDo8Pe8y1m/hCYxUakSDsc1TQhtDnUvq6JYt+6Xri5N3cYDEk&#10;OTRSDzgluDVynWUbabHjtNBiT2VL9b36tgpe/Hl63xozv37N1ajj9XIub1GpxVM87kAEiuE//Nd+&#10;0wrW8Hsl3QB5+AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m8645398,l,,,7620r8645398,l8645398,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B965F8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -6405,63 +6637,71 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B965F8"/>
     <w:rsid w:val="0001145B"/>
     <w:rsid w:val="000608AB"/>
+    <w:rsid w:val="000B1B01"/>
+    <w:rsid w:val="000D4C92"/>
     <w:rsid w:val="000E7BB7"/>
     <w:rsid w:val="00135796"/>
+    <w:rsid w:val="001B5FDC"/>
     <w:rsid w:val="00204B5A"/>
     <w:rsid w:val="002202CB"/>
     <w:rsid w:val="00236ACA"/>
     <w:rsid w:val="002D5542"/>
     <w:rsid w:val="004E274D"/>
+    <w:rsid w:val="005C2777"/>
+    <w:rsid w:val="005F769A"/>
     <w:rsid w:val="007541C6"/>
     <w:rsid w:val="007F36AC"/>
+    <w:rsid w:val="00913E83"/>
     <w:rsid w:val="00944208"/>
     <w:rsid w:val="00B965F8"/>
+    <w:rsid w:val="00C01260"/>
     <w:rsid w:val="00C36D3C"/>
     <w:rsid w:val="00C953ED"/>
+    <w:rsid w:val="00D51AF2"/>
     <w:rsid w:val="00DE2BFB"/>
     <w:rsid w:val="00E73F3A"/>
     <w:rsid w:val="00EA4E4F"/>
     <w:rsid w:val="00EA7F92"/>
     <w:rsid w:val="00F23CDA"/>
     <w:rsid w:val="00FA0C3C"/>
     <w:rsid w:val="00FC22F6"/>
     <w:rsid w:val="00FF0BC9"/>
     <w:rsid w:val="75C0DCC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6878,53 +7118,77 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="3"/>
       <w:ind w:left="114"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="35"/>
       <w:szCs w:val="35"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B1B01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -6969,50 +7233,65 @@
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E73F3A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E73F3A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B1B01"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -7476,60 +7755,60 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D84C84B-5C9C-4BED-9A10-0E3AB6CA68D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3a0e1b99-4287-4a4b-8649-cafa3667e1e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>259</Words>
-  <Characters>1378</Characters>
+  <Words>283</Words>
+  <Characters>1501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1634</CharactersWithSpaces>
+  <CharactersWithSpaces>1781</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Saif Rustam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-08-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word för Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">