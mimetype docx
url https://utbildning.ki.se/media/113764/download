--- v4 (2026-06-27)
+++ v5 (2026-08-07)
@@ -1381,72 +1381,72 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A0CBEBB" w14:textId="3E31F468" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+          <w:p w14:paraId="4A0CBEBB" w14:textId="4AC71564" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000608AB">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00F15779">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65FDE59F" w14:textId="13AE9AAE" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="191" w:lineRule="exact"/>
@@ -2726,65 +2726,79 @@
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64248274" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67AD8F01" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+          <w:p w14:paraId="67AD8F01" w14:textId="273231D9" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>13-</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004373CE">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="085404AA" w14:textId="59888136" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2972,65 +2986,79 @@
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05ABBF07" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28CC1B57" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
+          <w:p w14:paraId="28CC1B57" w14:textId="45F1706E" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>14-</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD4B67">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3941A5BF" w14:textId="64D1EA67" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3161,344 +3189,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BA6BC01" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="00B965F8" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="6EAC46"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="368746E2" w14:textId="588AABEB" w:rsidR="00B965F8" w:rsidRDefault="00B965F8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
-              <w:ind w:left="4" w:right="3"/>
-[...292 lines deleted...]
-              <w:spacing w:before="136"/>
               <w:ind w:left="4" w:right="3"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B965F8" w14:paraId="6426613C" w14:textId="77777777" w:rsidTr="75C0DCC4">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CDC0D35" w14:textId="77777777" w:rsidR="00B965F8" w:rsidRDefault="007F36AC" w:rsidP="00F23CDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
@@ -6568,51 +6302,51 @@
                                   <a:pt x="8645398" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="243A8B58" id="Group 1" o:spid="_x0000_s1026" style="width:680.75pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="86455,76" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4egN6bwIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjrN1q4z6hRDuwYD&#10;irZAM+xZkeULJosapcTp34+SLcdogQHr/CBT4kXk4REvrw6dZnuFrgVT8NOTBWfKSChbUxf8x+b2&#10;wwVnzgtTCg1GFfxZOX61ev/usre5WkIDulTIKIhxeW8L3nhv8yxzslGdcCdglSFlBdgJT1ussxJF&#10;T9E7nS0Xi/OsBywtglTO0enNoOSrGL+qlPQPVeWUZ7rglJuPK8Z1G9ZsdSnyGoVtWjmmId6QRSda&#10;Q5dOoW6EF2yH7atQXSsRHFT+REKXQVW1UsUaqJrTxYtq1gg7G2up8762E0wE7Quc3hxW3u/XaJ/s&#10;Iw7Zk3gH8pcjXLLe1vlcH/b10fhQYRecqAh2iIg+T4iqg2eSDi/OP52dLc84k6T7fL4cAZcNdeWV&#10;k2y+/c0tE/lwZUxsSqS3xBx3BMf9HzhPjbAqYu5C8Y/I2rLgS86M6Ii/65Eqy8CccDXZBPTGnRuB&#10;fDM2U5Eilzvn1woixmJ/5/zA1TJJokmSPJgkIjE+cF1HrnvOiOvIGXF9O3DdCh/8QuOCyPpZk5qx&#10;R0HZwV5tIJr50KnQyY9f6DWnJlOmRxtt5rb00GZWSZf+NsYbbBIlKFhSp/9gNr/2n4wj02ZhpQan&#10;CEE6CnVPQsSCDudoO9BtedtqHcp3WG+vNbK9CCMkfgFJcpmZESVdPjQ/SFson4k5PZGl4O73TqDi&#10;TH83xM0whJKASdgmAb2+hjiqIvLo/ObwU6BllsSCe3pX95AoKvJEi1DUZBs8DXzdeajawJmY25DR&#10;uKHnEqU4VWIp4wQMY2u+j1bHOb36AwAA//8DAFBLAwQUAAYACAAAACEA/lJRENoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTRSkxGxFpexJBLZTexuyYBLOzIbsm8d+7&#10;9lIvwxve8N436WowteiodZVlBfEkAkGcW11xoeD7+Pn2DsJ5ZI21ZVJwIwer7PUlxUTbnvfUHXwh&#10;Qgi7BBWU3jeJlC4vyaCb2IY4eGfbGvRhbQupW+xDuKnlNIoW0mDFoaHEhjYl5ZfD1Sj46rFfz+KP&#10;bns5b26/x/nuZxuTUuPRsF6C8DT4/2N44Ad0yALTyV5ZO1ErCI/4v/nwZot4DuIU1BRklspn+OwO&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuHoDem8CAADvBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/lJRENoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+              <v:group w14:anchorId="6E31942F" id="Group 1" o:spid="_x0000_s1026" style="width:680.75pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="86455,76" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4egN6bwIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjrN1q4z6hRDuwYD&#10;irZAM+xZkeULJosapcTp34+SLcdogQHr/CBT4kXk4REvrw6dZnuFrgVT8NOTBWfKSChbUxf8x+b2&#10;wwVnzgtTCg1GFfxZOX61ev/usre5WkIDulTIKIhxeW8L3nhv8yxzslGdcCdglSFlBdgJT1ussxJF&#10;T9E7nS0Xi/OsBywtglTO0enNoOSrGL+qlPQPVeWUZ7rglJuPK8Z1G9ZsdSnyGoVtWjmmId6QRSda&#10;Q5dOoW6EF2yH7atQXSsRHFT+REKXQVW1UsUaqJrTxYtq1gg7G2up8762E0wE7Quc3hxW3u/XaJ/s&#10;Iw7Zk3gH8pcjXLLe1vlcH/b10fhQYRecqAh2iIg+T4iqg2eSDi/OP52dLc84k6T7fL4cAZcNdeWV&#10;k2y+/c0tE/lwZUxsSqS3xBx3BMf9HzhPjbAqYu5C8Y/I2rLgS86M6Ii/65Eqy8CccDXZBPTGnRuB&#10;fDM2U5Eilzvn1woixmJ/5/zA1TJJokmSPJgkIjE+cF1HrnvOiOvIGXF9O3DdCh/8QuOCyPpZk5qx&#10;R0HZwV5tIJr50KnQyY9f6DWnJlOmRxtt5rb00GZWSZf+NsYbbBIlKFhSp/9gNr/2n4wj02ZhpQan&#10;CEE6CnVPQsSCDudoO9BtedtqHcp3WG+vNbK9CCMkfgFJcpmZESVdPjQ/SFson4k5PZGl4O73TqDi&#10;TH83xM0whJKASdgmAb2+hjiqIvLo/ObwU6BllsSCe3pX95AoKvJEi1DUZBs8DXzdeajawJmY25DR&#10;uKHnEqU4VWIp4wQMY2u+j1bHOb36AwAA//8DAFBLAwQUAAYACAAAACEA/lJRENoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTRSkxGxFpexJBLZTexuyYBLOzIbsm8d+7&#10;9lIvwxve8N436WowteiodZVlBfEkAkGcW11xoeD7+Pn2DsJ5ZI21ZVJwIwer7PUlxUTbnvfUHXwh&#10;Qgi7BBWU3jeJlC4vyaCb2IY4eGfbGvRhbQupW+xDuKnlNIoW0mDFoaHEhjYl5ZfD1Sj46rFfz+KP&#10;bns5b26/x/nuZxuTUuPRsF6C8DT4/2N44Ad0yALTyV5ZO1ErCI/4v/nwZot4DuIU1BRklspn+OwO&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuHoDem8CAADvBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/lJRENoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
                 <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;width:86455;height:76;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8645525,7620" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJujZwcQnCimGBI20ugcducF2tjm0grY6m2/PdVodDjMDNvmH0RrREjDb5zrGC1zEAQ&#10;10533Cj4/Dg9b0H4gKzROCYFM3koDo8Pe8y1m/hCYxUakSDsc1TQhtDnUvq6JYt+6Xri5N3cYDEk&#10;OTRSDzgluDVynWUbabHjtNBiT2VL9b36tgpe/Hl63xozv37N1ajj9XIub1GpxVM87kAEiuE//Nd+&#10;0wrW8Hsl3QB5+AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDP5XPIwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m8645398,l,,,7620r8645398,l8645398,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B965F8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -6636,76 +6370,83 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B965F8"/>
     <w:rsid w:val="0001145B"/>
+    <w:rsid w:val="000141B9"/>
     <w:rsid w:val="000608AB"/>
     <w:rsid w:val="000B1B01"/>
     <w:rsid w:val="000D4C92"/>
     <w:rsid w:val="000E7BB7"/>
+    <w:rsid w:val="000F5A32"/>
     <w:rsid w:val="00135796"/>
     <w:rsid w:val="001B5FDC"/>
     <w:rsid w:val="00204B5A"/>
     <w:rsid w:val="002202CB"/>
     <w:rsid w:val="00236ACA"/>
     <w:rsid w:val="002D5542"/>
+    <w:rsid w:val="004373CE"/>
     <w:rsid w:val="004E274D"/>
     <w:rsid w:val="005C2777"/>
     <w:rsid w:val="005F769A"/>
     <w:rsid w:val="007541C6"/>
     <w:rsid w:val="007F36AC"/>
     <w:rsid w:val="00913E83"/>
     <w:rsid w:val="00944208"/>
+    <w:rsid w:val="00AD4B67"/>
     <w:rsid w:val="00B965F8"/>
     <w:rsid w:val="00C01260"/>
     <w:rsid w:val="00C36D3C"/>
     <w:rsid w:val="00C953ED"/>
+    <w:rsid w:val="00CF0C42"/>
     <w:rsid w:val="00D51AF2"/>
     <w:rsid w:val="00DE2BFB"/>
+    <w:rsid w:val="00E577C5"/>
     <w:rsid w:val="00E73F3A"/>
     <w:rsid w:val="00EA4E4F"/>
     <w:rsid w:val="00EA7F92"/>
+    <w:rsid w:val="00F15779"/>
     <w:rsid w:val="00F23CDA"/>
     <w:rsid w:val="00FA0C3C"/>
     <w:rsid w:val="00FC22F6"/>
     <w:rsid w:val="00FF0BC9"/>
     <w:rsid w:val="75C0DCC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -7557,65 +7298,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100F9A5974454A13A4995F2760679AAE703" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="a51dd0a0a5790cf2cdf9d31726032b06">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3a0e1b99-4287-4a4b-8649-cafa3667e1e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6374871a039c1f6249f025891fca03bd" ns2:_="">
     <xsd:import namespace="3a0e1b99-4287-4a4b-8649-cafa3667e1e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3a0e1b99-4287-4a4b-8649-cafa3667e1e2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -7715,100 +7441,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D84C84B-5C9C-4BED-9A10-0E3AB6CA68D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3a0e1b99-4287-4a4b-8649-cafa3667e1e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F03A998-5130-4B16-BADC-A95C59BF080C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4D8E1A-CCEC-4418-91FA-BAF872342319}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>283</Words>
-  <Characters>1501</Characters>
+  <Words>269</Words>
+  <Characters>1428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1781</CharactersWithSpaces>
+  <CharactersWithSpaces>1694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Saif Rustam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-08-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word för Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">