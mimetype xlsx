--- v0 (2025-10-08)
+++ v1 (2026-06-27)
@@ -1,90 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/saif_rustam_ki_se/Documents/Documents/Viktiga dokument/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sairus\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="59" documentId="8_{2534D762-8A8C-4F58-835D-7795CC0F2508}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E3DB7F15-99CC-4D3A-AD3F-379FD259D4A8}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D5BDAFE-DACF-4C3B-97A1-96CC7584A270}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9D9E7953-EC1C-460D-AC9F-D3BE45822FFE}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="34620" windowHeight="13900" xr2:uid="{9D9E7953-EC1C-460D-AC9F-D3BE45822FFE}"/>
   </bookViews>
   <sheets>
     <sheet name="Klinisk fysiologi" sheetId="1" r:id="rId1"/>
     <sheet name="Laboratoriemedicin" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="94">
   <si>
     <t>Kurs nr</t>
   </si>
   <si>
     <t>Kurskod</t>
   </si>
   <si>
     <t>Kursnamn</t>
   </si>
   <si>
     <t>Checklista</t>
   </si>
   <si>
     <t>Ej godkänd</t>
   </si>
   <si>
     <t xml:space="preserve">Termin </t>
   </si>
   <si>
     <t>1BL001</t>
   </si>
   <si>
     <t>1BL002</t>
   </si>
   <si>
@@ -120,53 +122,50 @@
   <si>
     <t>Tillämpad biomedicinsk laboratorievetenskap 1</t>
   </si>
   <si>
     <t>Vetenskaplig metodik 1</t>
   </si>
   <si>
     <t>1BL008</t>
   </si>
   <si>
     <t>​Farmakologi, farmaka och radiofarmaka inom klinisk fysiologi</t>
   </si>
   <si>
     <t>1BL009</t>
   </si>
   <si>
     <t xml:space="preserve">Omvårdnad inom klinisk fysiologi </t>
   </si>
   <si>
     <t>1BL010</t>
   </si>
   <si>
     <t xml:space="preserve">Särskild behörighet, Godkänd på </t>
   </si>
   <si>
-    <t>Manuell blodtrycksmätning från kursen Människa hälsa och sjukdom 1, 10 hp (1BL003).</t>
-[...1 lines deleted...]
-  <si>
     <t>Moment Vetenskaplig metodik och biostatistik 3,5hp på Introduktion till biomedicinsk laboratorievetenskap 12hp (1BL001)</t>
   </si>
   <si>
     <t>Cellens homeostas och dess omgivning 8hp (1BL002)</t>
   </si>
   <si>
     <t xml:space="preserve">Människan i hälsa och sjukdom 1 10hp (1BL003) </t>
   </si>
   <si>
     <t xml:space="preserve">Människan i hälsa och sjukdom 2 7,5hp (1BL004) </t>
   </si>
   <si>
     <t>Människan i hälsa och sjukdom 1 10hp (1BL003)</t>
   </si>
   <si>
     <t>Människan i hälsa och sjukdom 2 7,5hp (1BL004)</t>
   </si>
   <si>
     <t>Icke bildgivande diagnostiska metoder inom klinisk fysiologi 1 15hp (1BL005)</t>
   </si>
   <si>
     <t>Tillämpad biomedicinsk laboratorievetenskap 1, 7,5 hp (1BL006)</t>
   </si>
   <si>
     <t xml:space="preserve">Introduktion till biomedicinsk laboratorievetenskap, 12 hp (1BL001)  </t>
@@ -193,204 +192,1343 @@
     <t>Bioanalyser 2</t>
   </si>
   <si>
     <t>Praktisk examination i kursen Introduktion till biomedicinsk laboratorievetenskap 12hp (1BL001)</t>
   </si>
   <si>
     <t>Hjärtlungräddning (HLR) från kursen Människa hälsa och sjukdom 2 (1BL004)</t>
   </si>
   <si>
     <t xml:space="preserve">Moment Introduktion till yrket 2 hp från kursen Introduktion till biomedicinsk laboratorievetenskap, 12 hp (1BL001) </t>
   </si>
   <si>
     <t>Moment Vetenskaplig metodik och biostatistik 3,5hp på Introduktion till BMLV 12hp (1BL001)</t>
   </si>
   <si>
     <t xml:space="preserve">Moment Introduktion till yrket 2hp på Introduktion till BMVL 12hp 1BL001 </t>
   </si>
   <si>
     <t>Moment Cell och molekylärbiologi på Cellens homeostas och dess omgivning 8hp (1BL002)</t>
   </si>
   <si>
     <t>Kemi 4hp ( moment Livets kemi 5hp i 1BL001 eller moment Kemi 4hp i 1BL007)</t>
   </si>
   <si>
     <t>Biokemi 3hp  (moment Biokemi 3hp i 1BL002 eller moment Biokemi 8hp i 1BL007).</t>
+  </si>
+  <si>
+    <t>1BL014</t>
+  </si>
+  <si>
+    <t>Bildgivande diagnostiska metoder inom klinisk fysiologi 1</t>
+  </si>
+  <si>
+    <t>1BL017</t>
+  </si>
+  <si>
+    <t>Tillämpad biomedicinsk laboratorievetenskap 2</t>
+  </si>
+  <si>
+    <t>Godkända praktiska prov i Moment 2 och 3 i Bildgivande diagnostiska metoder inom klinisk fysiologi 1(1BL014).</t>
+  </si>
+  <si>
+    <t>1BL018</t>
+  </si>
+  <si>
+    <t>Vetenskaplig metodik och biostatistik 2</t>
+  </si>
+  <si>
+    <t>1BL023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klinisk neurofysiologi </t>
+  </si>
+  <si>
+    <t>1BL001 Introduktion till biomedicinsk laboratorievetenskap</t>
+  </si>
+  <si>
+    <t>1BL002 Cellens homeostas och dess omgivning</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1BL003 Människan i hälsa och sjukdom 1 </t>
+  </si>
+  <si>
+    <t>1BL004 Människan i hälsa och sjukdom 2</t>
+  </si>
+  <si>
+    <t>1BL005 Icke bildgivande diagnostiska metoder inom klinisk fysiologi 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>1BL008 Vetenskaplig metodik och biostatistik 1</t>
+  </si>
+  <si>
+    <t>1BL010 Omvårdnad inom klinisk fysiologi</t>
+  </si>
+  <si>
+    <t>1BL014 Bildgivande diagnostiska metoder inom klinisk fysiologi 1</t>
+  </si>
+  <si>
+    <t>1BL017 Tillämpad biomedicinsk laboratorievetenskap 2</t>
+  </si>
+  <si>
+    <t>1BL021</t>
+  </si>
+  <si>
+    <t>Tillämpad biomedicinsk laboratorievetenskap 3</t>
+  </si>
+  <si>
+    <t>Moment 2 – Praktiskt arbete, 1,5 hp från kursen Klinisk neurofysiologi (1BL023)</t>
+  </si>
+  <si>
+    <t>1BL024</t>
+  </si>
+  <si>
+    <t>Icke bildgivande diagnostiska metoder inom klinisk fysiologi 2</t>
+  </si>
+  <si>
+    <t>1BL015</t>
+  </si>
+  <si>
+    <t>Klinisk diagnostik 1</t>
+  </si>
+  <si>
+    <t>1BL004  Kurserna Människan i hälsa och sjukdom 2</t>
+  </si>
+  <si>
+    <t>1BL006 Tillämpad biomedicinsk laboratorievetenskap 1</t>
+  </si>
+  <si>
+    <t>1BL012</t>
+  </si>
+  <si>
+    <t>1BL013</t>
+  </si>
+  <si>
+    <t>1BL012 Bioanalys 1</t>
+  </si>
+  <si>
+    <t>1BL016</t>
+  </si>
+  <si>
+    <t>momentet Vetenskapligt projektarbete 6hp från Bioanalyser 2 1BL013</t>
+  </si>
+  <si>
+    <t>1BL016  Tillämpad biomedicinsk laboratorievetenskap 2</t>
+  </si>
+  <si>
+    <t>1BL008  Vetenskaplig metodik och biostatistik 1</t>
+  </si>
+  <si>
+    <t>1BL019</t>
+  </si>
+  <si>
+    <t>Klinisk diagnostik 2</t>
+  </si>
+  <si>
+    <t>momenten immunologi och klinisk kemi i Klinisk Diagnostik 1 (1BL015)</t>
+  </si>
+  <si>
+    <t>1BL013 Bioanalys 2</t>
+  </si>
+  <si>
+    <t>1BL020</t>
+  </si>
+  <si>
+    <t>1BL022</t>
+  </si>
+  <si>
+    <t>Klinisk diagnostik 3</t>
+  </si>
+  <si>
+    <t>1BL015 Klinisk Diagnostik 1</t>
+  </si>
+  <si>
+    <t>1BL019 Klinisk Diagnostik 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="6"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="141">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>81642</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>199572</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>181427</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>317501</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="textruta 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA45CB07-FC31-0E9C-3F53-A0F7FACD9AC2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12255499" y="1288143"/>
+          <a:ext cx="5569857" cy="1959429"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1600" b="1" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Student som underkänts på verksamhetsförlagd utbildning (VFU)/motsvarande till följd av att studenten visat så allvarliga brister i kunskaper, färdigheter eller förhållningssätt att patientsäkerheten eller patienternas förtroende för sjukvården riskerats, är behörig till nytt VFU-tillfälle först när den individuella handlingsplanen har fullföljts.</a:t>
+          </a:r>
+          <a:endParaRPr lang="sv-SE" sz="1600" b="1">
+            <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>72571</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>108857</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>18143</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="textruta 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0EF8FA-4EFE-383C-023E-0535A01D76C3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13534571" y="3211286"/>
+          <a:ext cx="5588000" cy="1025071"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent6">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1800" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samtliga förkunskapskrav i form av bakomliggande kurser måste vara uppfyllda.</a:t>
+          </a:r>
+          <a:endParaRPr lang="sv-SE" sz="1800"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>18955</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>9477</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>129707</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>310324</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="textruta 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7A9F8AB-A3C0-41B7-B498-16EDA2BAECE2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12074477" y="1089925"/>
+          <a:ext cx="5569857" cy="1959429"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg2">
+            <a:lumMod val="90000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1600" b="1" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Student som underkänts på verksamhetsförlagd utbildning (VFU)/motsvarande till följd av att studenten visat så allvarliga brister i kunskaper, färdigheter eller förhållningssätt att patientsäkerheten eller patienternas förtroende för sjukvården riskerats, är behörig till nytt VFU-tillfälle först när den individuella handlingsplanen har fullföljts.</a:t>
+          </a:r>
+          <a:endParaRPr lang="sv-SE" sz="1600" b="1">
+            <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>18957</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>208507</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>16654</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>124698</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="textruta 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E614234F-F3AF-4F0C-9DB9-8DFBA162EED8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12074479" y="3317164"/>
+          <a:ext cx="5456802" cy="1025071"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="sv-SE" sz="1800" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samtliga förkunskapskrav i form av bakomliggande kurser måste vara uppfyllda.</a:t>
+          </a:r>
+          <a:endParaRPr lang="sv-SE" sz="1800"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
 <FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
   <bag type="Checkbox"/>
   <bag type="XFControls">
     <bagId k="CellControl">0</bagId>
   </bag>
   <bag type="XFComplement">
     <bagId k="XFControls">1</bagId>
   </bag>
   <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
     <a k="MappedFeaturePropertyBags">
       <bagId>2</bagId>
     </a>
   </bag>
 </FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -682,867 +1820,1547 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80A4800F-EEB6-4F63-A114-E8EEDB5AA012}">
-  <dimension ref="A1:G21"/>
+  <sheetPr codeName="Blad1"/>
+  <dimension ref="A1:S38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="48" zoomScaleNormal="48" workbookViewId="0">
-      <selection activeCell="T20" sqref="T20"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="4" max="4" width="49" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="13.140625" customWidth="1"/>
+    <col min="4" max="4" width="51.7265625" customWidth="1"/>
+    <col min="5" max="5" width="66.90625" customWidth="1"/>
+    <col min="7" max="7" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
-      <c r="F1" s="18" t="s">
+      <c r="F1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="18"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G1" s="5"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="4">
+    <row r="3" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A3" s="36">
         <v>1</v>
       </c>
-      <c r="B3" s="4">
+      <c r="B3" s="37">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="5"/>
-[...4 lines deleted...]
-      <c r="A4" s="7">
+      <c r="E3" s="38"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="42"/>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A4" s="15">
         <v>1</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="16">
         <v>2</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C4" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="8"/>
-[...4 lines deleted...]
-      <c r="A5" s="4">
+      <c r="E4" s="17"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="41"/>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A5" s="36">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
+      <c r="B5" s="37">
         <v>3</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="D5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="5"/>
-[...4 lines deleted...]
-      <c r="A6" s="7">
+      <c r="E5" s="38"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="42"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A6" s="15">
         <v>2</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="16">
         <v>4</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D6" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="8"/>
-[...4 lines deleted...]
-      <c r="A7" s="4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="41"/>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A7" s="36">
         <v>2</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="37">
         <v>5</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="D7" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E7" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="F7" s="39" t="b">
+        <v>0</v>
+      </c>
+      <c r="G7" s="40" t="b">
+        <v>0</v>
+      </c>
+      <c r="K7" s="62"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A8" s="54">
+        <v>2</v>
+      </c>
+      <c r="B8" s="53">
+        <v>6</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="18" t="b">
+        <v>0</v>
+      </c>
+      <c r="G8" s="19" t="b">
+        <v>0</v>
+      </c>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+    </row>
+    <row r="9" spans="1:19" ht="29" x14ac:dyDescent="0.35">
+      <c r="A9" s="55">
+        <v>3</v>
+      </c>
+      <c r="B9" s="51">
+        <v>7</v>
+      </c>
+      <c r="C9" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="6" t="b">
-[...16 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="F9" s="39" t="b">
+        <v>0</v>
+      </c>
+      <c r="G9" s="40" t="b">
+        <v>0</v>
+      </c>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+      <c r="N9" s="62"/>
+      <c r="O9" s="62"/>
+      <c r="P9" s="62"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="62"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A10" s="56">
+        <v>3</v>
+      </c>
+      <c r="B10" s="43">
+        <v>8</v>
+      </c>
+      <c r="C10" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="28" t="b">
+        <v>0</v>
+      </c>
+      <c r="G10" s="29" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A11" s="57"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="31" t="b">
+        <v>0</v>
+      </c>
+      <c r="G11" s="32" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A12" s="58"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="34" t="b">
+        <v>0</v>
+      </c>
+      <c r="G12" s="35" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="29" x14ac:dyDescent="0.35">
+      <c r="A13" s="59">
+        <v>3</v>
+      </c>
+      <c r="B13" s="45">
+        <v>9</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="20" t="b">
+        <v>0</v>
+      </c>
+      <c r="G13" s="21" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A14" s="60"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G14" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="A15" s="60"/>
+      <c r="B15" s="46"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G15" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="29" x14ac:dyDescent="0.35">
+      <c r="A16" s="60"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F16" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G16" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A17" s="61"/>
+      <c r="B17" s="47"/>
+      <c r="C17" s="47"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" s="25" t="b">
+        <v>0</v>
+      </c>
+      <c r="G17" s="26" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A18" s="54">
+        <v>3</v>
+      </c>
+      <c r="B18" s="53">
+        <v>10</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="18" t="b">
+        <v>0</v>
+      </c>
+      <c r="G18" s="19" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A19" s="59">
+        <v>4</v>
+      </c>
+      <c r="B19" s="45">
         <v>18</v>
       </c>
-      <c r="E8" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="4">
+      <c r="C19" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" s="11" t="b">
+        <v>0</v>
+      </c>
+      <c r="G19" s="12" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A20" s="60"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="G20" s="13" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A21" s="61"/>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" s="9" t="b">
+        <v>0</v>
+      </c>
+      <c r="G21" s="14" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A22" s="56">
+        <v>4</v>
+      </c>
+      <c r="B22" s="43">
+        <v>12</v>
+      </c>
+      <c r="C22" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="28" t="b">
+        <v>0</v>
+      </c>
+      <c r="G22" s="29" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A23" s="58"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="F23" s="34" t="b">
+        <v>0</v>
+      </c>
+      <c r="G23" s="35" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A24" s="59">
+        <v>5</v>
+      </c>
+      <c r="B24" s="45">
         <v>3</v>
       </c>
-      <c r="B9" s="4">
-[...22 lines deleted...]
-      <c r="B10" s="19">
+      <c r="C24" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="F24" s="11" t="b">
+        <v>0</v>
+      </c>
+      <c r="G24" s="12" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A25" s="61"/>
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="64" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" s="9" t="b">
+        <v>0</v>
+      </c>
+      <c r="G25" s="14" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A26" s="56">
+        <v>5</v>
+      </c>
+      <c r="B26" s="43">
         <v>8</v>
       </c>
-      <c r="C10" s="19" t="s">
-[...170 lines deleted...]
-      <c r="E21" s="3"/>
+      <c r="C26" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="67" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26" s="28" t="b">
+        <v>0</v>
+      </c>
+      <c r="G26" s="29" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A27" s="57"/>
+      <c r="B27" s="52"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="75"/>
+      <c r="E27" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" s="31" t="b">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A28" s="57"/>
+      <c r="B28" s="52"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="75"/>
+      <c r="E28" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" s="31" t="b">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A29" s="57"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="F29" s="31" t="b">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A30" s="57"/>
+      <c r="B30" s="52"/>
+      <c r="C30" s="52"/>
+      <c r="D30" s="75"/>
+      <c r="E30" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" s="31" t="b">
+        <v>0</v>
+      </c>
+      <c r="G30" s="32" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A31" s="57"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="F31" s="31" t="b">
+        <v>0</v>
+      </c>
+      <c r="G31" s="32" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A32" s="57"/>
+      <c r="B32" s="52"/>
+      <c r="C32" s="52"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="F32" s="31" t="b">
+        <v>0</v>
+      </c>
+      <c r="G32" s="32" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A33" s="58"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="77" t="s">
+        <v>67</v>
+      </c>
+      <c r="F33" s="34" t="b">
+        <v>0</v>
+      </c>
+      <c r="G33" s="35" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A34" s="59">
+        <v>5</v>
+      </c>
+      <c r="B34" s="45">
+        <v>15</v>
+      </c>
+      <c r="C34" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="E34" s="78" t="s">
+        <v>67</v>
+      </c>
+      <c r="F34" s="11" t="b">
+        <v>0</v>
+      </c>
+      <c r="G34" s="12" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="60"/>
+      <c r="B35" s="46"/>
+      <c r="C35" s="46"/>
+      <c r="D35" s="69"/>
+      <c r="E35" s="80" t="s">
+        <v>68</v>
+      </c>
+      <c r="F35" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="G35" s="13" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A36" s="61"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="70"/>
+      <c r="E36" s="79" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" s="9" t="b">
+        <v>0</v>
+      </c>
+      <c r="G36" s="14" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A37" s="43">
+        <v>5</v>
+      </c>
+      <c r="B37" s="43">
+        <v>4</v>
+      </c>
+      <c r="C37" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" s="43" t="s">
+        <v>73</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="F37" s="3" t="b">
+        <v>0</v>
+      </c>
+      <c r="G37" s="3" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A38" s="66"/>
+      <c r="B38" s="66"/>
+      <c r="C38" s="66"/>
+      <c r="D38" s="66"/>
+      <c r="E38" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F38" s="3" t="b">
+        <v>0</v>
+      </c>
+      <c r="G38" s="3" t="b">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="9">
+  <mergeCells count="34">
+    <mergeCell ref="D37:D38"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="D26:D33"/>
+    <mergeCell ref="C26:C33"/>
+    <mergeCell ref="B26:B33"/>
+    <mergeCell ref="A26:A33"/>
+    <mergeCell ref="C34:C36"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="D34:D36"/>
+    <mergeCell ref="K7:S9"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="D19:D21"/>
+    <mergeCell ref="C19:C21"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="A22:A23"/>
     <mergeCell ref="D13:D17"/>
     <mergeCell ref="C13:C17"/>
     <mergeCell ref="B13:B17"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="D10:D12"/>
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="A10:A12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{336F5EE1-FE1C-4FA3-B6F8-EEC3C66D4034}">
-  <dimension ref="A1:G24"/>
+  <sheetPr codeName="Blad2"/>
+  <dimension ref="A1:G36"/>
   <sheetViews>
-    <sheetView zoomScale="67" zoomScaleNormal="67" workbookViewId="0">
-      <selection activeCell="O13" sqref="O13"/>
+    <sheetView topLeftCell="A12" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="4" max="4" width="56" customWidth="1"/>
-    <col min="5" max="5" width="53.140625" customWidth="1"/>
-    <col min="7" max="7" width="11.28515625" customWidth="1"/>
+    <col min="5" max="5" width="58.90625" customWidth="1"/>
+    <col min="7" max="7" width="11.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
-      <c r="F1" s="18" t="s">
+      <c r="F1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="18"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G1" s="5"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="4">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A3" s="55">
         <v>1</v>
       </c>
-      <c r="B3" s="4">
+      <c r="B3" s="51">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="5"/>
-[...4 lines deleted...]
-      <c r="A4" s="11">
+      <c r="E3" s="38"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="42"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A4" s="116">
         <v>1</v>
       </c>
-      <c r="B4" s="11">
+      <c r="B4" s="117">
         <v>2</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C4" s="117" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="117" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="12"/>
-[...4 lines deleted...]
-      <c r="A5" s="4">
+      <c r="E4" s="83"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="84"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="55">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
+      <c r="B5" s="51">
         <v>3</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="D5" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="5"/>
-[...4 lines deleted...]
-      <c r="A6" s="11">
+      <c r="E5" s="38"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="42"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A6" s="116">
         <v>2</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="117">
         <v>4</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="117" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="117" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="12"/>
-[...4 lines deleted...]
-      <c r="A7" s="4">
+      <c r="E6" s="83"/>
+      <c r="F6" s="82"/>
+      <c r="G6" s="84"/>
+    </row>
+    <row r="7" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A7" s="55">
         <v>2</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="51">
         <v>5</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="C7" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="E7" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="39" t="b">
+        <v>0</v>
+      </c>
+      <c r="G7" s="40" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A8" s="119">
+        <v>2</v>
+      </c>
+      <c r="B8" s="118">
+        <v>6</v>
+      </c>
+      <c r="C8" s="118" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="118" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="83" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="85" t="b">
+        <v>0</v>
+      </c>
+      <c r="G8" s="86" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="55">
+        <v>3</v>
+      </c>
+      <c r="B9" s="51">
+        <v>7</v>
+      </c>
+      <c r="C9" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="39" t="b">
+        <v>0</v>
+      </c>
+      <c r="G9" s="40" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A10" s="107">
+        <v>3</v>
+      </c>
+      <c r="B10" s="113">
+        <v>8</v>
+      </c>
+      <c r="C10" s="110" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...19 lines deleted...]
-      <c r="D8" s="11" t="s">
+      <c r="E10" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="88" t="b">
+        <v>0</v>
+      </c>
+      <c r="G10" s="89" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A11" s="108"/>
+      <c r="B11" s="114"/>
+      <c r="C11" s="111"/>
+      <c r="D11" s="114"/>
+      <c r="E11" s="90" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" s="91" t="b">
+        <v>0</v>
+      </c>
+      <c r="G11" s="92" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A12" s="108"/>
+      <c r="B12" s="114"/>
+      <c r="C12" s="111"/>
+      <c r="D12" s="114"/>
+      <c r="E12" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="91" t="b">
+        <v>0</v>
+      </c>
+      <c r="G12" s="92" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A13" s="108"/>
+      <c r="B13" s="114"/>
+      <c r="C13" s="111"/>
+      <c r="D13" s="114"/>
+      <c r="E13" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="91" t="b">
+        <v>0</v>
+      </c>
+      <c r="G13" s="92" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A14" s="108"/>
+      <c r="B14" s="114"/>
+      <c r="C14" s="111"/>
+      <c r="D14" s="114"/>
+      <c r="E14" s="90" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" s="91" t="b">
+        <v>0</v>
+      </c>
+      <c r="G14" s="92" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A15" s="109"/>
+      <c r="B15" s="115"/>
+      <c r="C15" s="112"/>
+      <c r="D15" s="115"/>
+      <c r="E15" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="95" t="b">
+        <v>0</v>
+      </c>
+      <c r="G15" s="96" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A16" s="104">
+        <v>3</v>
+      </c>
+      <c r="B16" s="97">
+        <v>9</v>
+      </c>
+      <c r="C16" s="71" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="99" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" s="20" t="b">
+        <v>0</v>
+      </c>
+      <c r="G16" s="21" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A17" s="105"/>
+      <c r="B17" s="98"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G17" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A18" s="105"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="100"/>
+      <c r="E18" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G18" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A19" s="105"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="72"/>
+      <c r="D19" s="100"/>
+      <c r="E19" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F19" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G19" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A20" s="105"/>
+      <c r="B20" s="98"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="100"/>
+      <c r="E20" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G20" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A21" s="105"/>
+      <c r="B21" s="98"/>
+      <c r="C21" s="72"/>
+      <c r="D21" s="100"/>
+      <c r="E21" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="F21" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G21" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A22" s="131">
+        <v>4</v>
+      </c>
+      <c r="B22" s="133">
         <v>18</v>
       </c>
-      <c r="E8" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="4">
+      <c r="C22" s="121" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="121" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" s="122" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" s="126" t="b">
+        <v>0</v>
+      </c>
+      <c r="G22" s="127" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A23" s="132"/>
+      <c r="B23" s="134"/>
+      <c r="C23" s="123"/>
+      <c r="D23" s="123"/>
+      <c r="E23" s="124" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" s="125" t="b">
+        <v>0</v>
+      </c>
+      <c r="G23" s="128" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A24" s="132"/>
+      <c r="B24" s="134"/>
+      <c r="C24" s="123"/>
+      <c r="D24" s="123"/>
+      <c r="E24" s="124" t="s">
+        <v>80</v>
+      </c>
+      <c r="F24" s="125" t="b">
+        <v>0</v>
+      </c>
+      <c r="G24" s="128" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A25" s="101">
+        <v>4</v>
+      </c>
+      <c r="B25" s="71">
+        <v>12</v>
+      </c>
+      <c r="C25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="F25" s="20" t="b">
+        <v>0</v>
+      </c>
+      <c r="G25" s="21" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A26" s="102"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="69"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="F26" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G26" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A27" s="102"/>
+      <c r="B27" s="72"/>
+      <c r="C27" s="69"/>
+      <c r="D27" s="72"/>
+      <c r="E27" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G27" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A28" s="129">
+        <v>5</v>
+      </c>
+      <c r="B28" s="121">
         <v>3</v>
       </c>
-      <c r="B9" s="4">
-[...22 lines deleted...]
-      <c r="B10" s="21">
+      <c r="C28" s="121" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" s="121" t="s">
+        <v>56</v>
+      </c>
+      <c r="E28" s="135" t="s">
+        <v>83</v>
+      </c>
+      <c r="F28" s="20" t="b">
+        <v>0</v>
+      </c>
+      <c r="G28" s="21" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A29" s="130"/>
+      <c r="B29" s="123"/>
+      <c r="C29" s="123"/>
+      <c r="D29" s="123"/>
+      <c r="E29" s="136" t="s">
+        <v>84</v>
+      </c>
+      <c r="F29" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G29" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A30" s="104">
+        <v>5</v>
+      </c>
+      <c r="B30" s="71">
         <v>8</v>
       </c>
-      <c r="C10" s="21" t="s">
-[...205 lines deleted...]
-      <c r="G24" s="4"/>
+      <c r="C30" s="68" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="E30" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="F30" s="20" t="b">
+        <v>0</v>
+      </c>
+      <c r="G30" s="21" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A31" s="105"/>
+      <c r="B31" s="72"/>
+      <c r="C31" s="69"/>
+      <c r="D31" s="72"/>
+      <c r="E31" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="F31" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G31" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A32" s="105"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="69"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="F32" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G32" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A33" s="106"/>
+      <c r="B33" s="73"/>
+      <c r="C33" s="70"/>
+      <c r="D33" s="73"/>
+      <c r="E33" s="79" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" s="25" t="b">
+        <v>0</v>
+      </c>
+      <c r="G33" s="26" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="16" x14ac:dyDescent="0.35">
+      <c r="A34" s="137">
+        <v>5</v>
+      </c>
+      <c r="B34" s="138">
+        <v>15</v>
+      </c>
+      <c r="C34" s="138" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="E34" s="120" t="s">
+        <v>83</v>
+      </c>
+      <c r="F34" s="22" t="b">
+        <v>0</v>
+      </c>
+      <c r="G34" s="23" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="101">
+        <v>5</v>
+      </c>
+      <c r="B35" s="68">
+        <v>4</v>
+      </c>
+      <c r="C35" s="68" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="E35" s="139" t="s">
+        <v>92</v>
+      </c>
+      <c r="F35" s="20" t="b">
+        <v>0</v>
+      </c>
+      <c r="G35" s="21" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A36" s="103"/>
+      <c r="B36" s="70"/>
+      <c r="C36" s="70"/>
+      <c r="D36" s="73"/>
+      <c r="E36" s="140" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="25" t="b">
+        <v>0</v>
+      </c>
+      <c r="G36" s="26" t="b">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="29">
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="A30:A33"/>
+    <mergeCell ref="B30:B33"/>
+    <mergeCell ref="C30:C33"/>
+    <mergeCell ref="D30:D33"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="D25:D27"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="A25:A27"/>
     <mergeCell ref="C16:C21"/>
     <mergeCell ref="B16:B21"/>
     <mergeCell ref="A16:A21"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="A10:A15"/>
     <mergeCell ref="B10:B15"/>
     <mergeCell ref="C10:C15"/>
     <mergeCell ref="D10:D15"/>
     <mergeCell ref="D16:D21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="186ef4aa-81f2-4358-9e2b-26a359caa153" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4aa1d0c-ed5a-4bfe-bacb-2cb5677551db">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101008866F094347740489B84E78E6F0A9943" ma:contentTypeVersion="18" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="b2b52ee8411bec2dd14d100d03c5f45a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f4aa1d0c-ed5a-4bfe-bacb-2cb5677551db" xmlns:ns3="186ef4aa-81f2-4358-9e2b-26a359caa153" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="127276e390d75b9344d0e257a7afd96b" ns2:_="" ns3:_="">
     <xsd:import namespace="f4aa1d0c-ed5a-4bfe-bacb-2cb5677551db"/>
     <xsd:import namespace="186ef4aa-81f2-4358-9e2b-26a359caa153"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -1753,110 +3571,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF488256-7C39-4925-97A7-AA5B2FE54375}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="f4aa1d0c-ed5a-4bfe-bacb-2cb5677551db"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="186ef4aa-81f2-4358-9e2b-26a359caa153"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B1DD167-D928-449F-A3DA-B45186434296}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABAA69B8-91C0-4677-BF87-9B4D6D3C4D3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4aa1d0c-ed5a-4bfe-bacb-2cb5677551db"/>
     <ds:schemaRef ds:uri="186ef4aa-81f2-4358-9e2b-26a359caa153"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Klinisk fysiologi</vt:lpstr>
       <vt:lpstr>Laboratoriemedicin</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>