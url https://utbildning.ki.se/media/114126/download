--- v0 (2025-10-06)
+++ v1 (2026-07-04)
@@ -1,2975 +1,4138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="365164D0" w14:textId="780DDAB4" w:rsidR="006350C4" w:rsidRPr="00730455" w:rsidRDefault="00730455" w:rsidP="006350C4">
+    <w:p w14:paraId="1D7C3D1F" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
       <w:pPr>
-        <w:pStyle w:val="Sidhuvud"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>PRELIMINÄRT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42419F1C" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:after="20"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00730455">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t>Prel</w:t>
+        <w:t>Introduktionskurs · Psykologprogrammet</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00730455">
+    </w:p>
+    <w:p w14:paraId="6A81CEA2" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="6" w:color="2E5496"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Termin 1 · 31 augusti – 2 oktober 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E11869" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Preliminärt schema. Med reservation för ändringar av tider, lokaler och moment. Inspelade föreläsningar och självstudier sker mellan de schemalagda passen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26723BC7" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> schema</w:t>
+        <w:t>Vecka 36</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Sidhuvud"/>
+      <w:r>
         <w:rPr>
-          <w:b/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:t>Aktiviteter försedda med asterisk (*) är obligatoriska.</w:t>
+        <w:t xml:space="preserve">   · Moment 1 · 31 aug – 4 sep</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="460"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4683"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="1640"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="2600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007951B0" w14:paraId="503A5D46" w14:textId="3756F13E" w:rsidTr="001F2853">
+      <w:tr w:rsidR="00F03C65" w14:paraId="4B930052" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="614"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...18 lines deleted...]
-            <w:r>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="076C0DA6" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5754504D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
               <w:t>Dag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
-[...18 lines deleted...]
-            <w:r>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58998040" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
               <w:t>Tid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t>Föreläsare/ seminarieledare platser</w:t>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13D9EEC5" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Lokal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AA9B50A" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Moment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007951B0" w14:paraId="30A90C32" w14:textId="3D436A90" w:rsidTr="001F2853">
-[...50 lines deleted...]
-          <w:p w14:paraId="7A986A0D" w14:textId="60858135" w:rsidR="007951B0" w:rsidRDefault="007951B0" w:rsidP="00486E23">
+      <w:tr w:rsidR="00F03C65" w14:paraId="7445F827" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="618032C3" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>31 aug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E284F0A" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B6CF133" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>09:00–12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D6DFEB4" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Andreas Vesalius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FD11CAD" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Introduktion och upprop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="50D53DF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B4DF22B" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>31 aug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38503B28" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78FA37B5" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32381437" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Samuelssonsalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C6C4664" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Workshop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="1EA653A1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FB66207" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32DB7CB6" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Tis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="294C279D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>heldag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69986F2D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Campus (valfri plats)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17EDF395" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Grupparbete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="5AE3EFCE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DE2F950" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37836A40" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Tis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="478FDA36" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74B335F6" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>KIB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A2A113C" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Biblioteksintroduktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="6594FB51" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="757396D6" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E6E8A3F" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Ons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21BA927E" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>09:00–12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D92AC24" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Eva &amp; Georg Kleins sal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EE295AD" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Uppföljningsworkshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9A3B2F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (obligatorisk)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="294950E7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F7A3ABA" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F2BC56B" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Fre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D41572A" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>09:00–12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EB9B011" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
             <w:r>
               <w:t>Franklinsalen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3364" w:type="dxa"/>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04A42C6F" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9A3B2F"/>
+              </w:rPr>
+              <w:t>Gruppexamination</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007951B0" w14:paraId="6BA8699A" w14:textId="77777777" w:rsidTr="001F2853">
-[...2405 lines deleted...]
-              <w:t>Åsa Eriksson</w:t>
+      <w:tr w:rsidR="00F03C65" w14:paraId="6046E39D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CB178B1" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F702925" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Fre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CE73A3F" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>em</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DB25981" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Aula Medica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E2082CE" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Välkomstceremoni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06605DAD" w14:textId="6C1E9780" w:rsidR="006350C4" w:rsidRDefault="006350C4" w:rsidP="00961474"/>
-[...3 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w14:paraId="1A96E284" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vecka 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   · Moment 2 · 7 – 11 sep</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="1640"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="2600"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F03C65" w14:paraId="40D992ED" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="297CABAF" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ED32839" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Dag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75BAEFC4" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Tid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F8D22F9" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Lokal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04836C2C" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Moment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="36D5FA67" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75E657C0" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20C14FCC" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="331EFFEE" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="474D177D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Eva &amp; Georg Kleins sal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="738B01EE" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Föreläsning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="46ED0C82" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49F40D52" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32AFDCB4" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Ons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FB2BE08" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>09:00–12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27310E2D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Franklinsalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FF9A2F3" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t>TBL-seminarium 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="52FCF4F4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F05B4F7" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>11 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68FC241F" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Fre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C02A28A" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C224379" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Eva &amp; Georg Kleins sal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="498373C4" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t>TBL-seminarium 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D4E0ACF" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vecka 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   · Moment 2 · 14 – 18 sep</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="1640"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="2600"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F03C65" w14:paraId="1F249AC4" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46017CB1" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="421975CE" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Dag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65C94211" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Tid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74F86508" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Lokal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7848E275" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Moment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="1071AE75" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A521935" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>15 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A9DF573" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Tis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38DE0589" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38871A8F" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Christina Larsdottersalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3212A5DC" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t>TBL-seminarium 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="7D85136D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="743E878E" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>17 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DE3569D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Tor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="357E7A76" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="502CC7E6" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Samuelssonsalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60FDA3E3" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t>TBL-seminarium 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="4D8DE093" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7547463D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>18 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A5E85ED" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Fre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2744A100" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:15–16:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EE156EB" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Skrivsal BZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75D027A5" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9A3B2F"/>
+              </w:rPr>
+              <w:t>Salstenta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="56ED3600" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vecka 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   · Moment 3 · 21 – 25 sep</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="1640"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="2600"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F03C65" w14:paraId="1D0E3022" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="653D8C98" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="054780F5" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Dag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="232AF366" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Tid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41C852F7" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Lokal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D23AF70" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Moment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="5300E74F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44595707" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>21 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="326C76BE" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="061430A4" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>09:00–12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F9AC058" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Samuelssonsalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D87AE6F" w14:textId="10BD05AD" w:rsidR="00270AF7" w:rsidRDefault="00637969">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9A3B2F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VFU-föreläsning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9A3B2F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (obligatorisk) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED1D5B8" w14:textId="3E8F755F" w:rsidR="00F03C65" w:rsidRDefault="00270AF7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9A3B2F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(3-veckorskontroll)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="740F4610" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64B69817" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>23 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BF594C1" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Ons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27588742" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>09:00–12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A49ABF9" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Samuelssonsalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47571D63" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TBL-seminarium 1  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>· OBLIGATORISK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="2A76A713" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08FFD19F" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>25 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59197356" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Fre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="406A9B62" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>09:00–12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54D7E314" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Samuelssonsalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="792F665B" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TBL-seminarium 2  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>· OBLIGATORISK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="24F43AAD" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vecka 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   · Moment 3 · 28 sep – 2 okt</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="1640"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="2600"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F03C65" w14:paraId="6DA14783" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="487BD038" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50EFD839" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Dag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C46E16B" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Tid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6642901F" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Lokal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCE6F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="229FF5B1" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Moment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="397E0FF0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F415FFA" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>28 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A0BEF88" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66F11BF5" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ACA60E4" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Samuelssonsalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50F3F154" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TBL-seminarium 3  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>· OBLIGATORISK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="075BDC71" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34363DA9" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>29 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FE83D36" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Tis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B80F8AA" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DD06681" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Franklinsalen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EF9270D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TBL-seminarium 4  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>· OBLIGATORISK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="6F6E5D56" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A248FCC" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>30 sep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17AD8085" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Ons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76282802" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>heldag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D93CFAE" w14:textId="42A84AF8" w:rsidR="00F03C65" w:rsidRDefault="00646370">
+            <w:r>
+              <w:t xml:space="preserve">På sjukvårdsmottagningar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A934943" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9A3B2F"/>
+              </w:rPr>
+              <w:t>Auskultation (examinerande)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="1C74659D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77FFAFD0" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 okt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2708BD45" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Tor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1551B98A" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>13:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B47A2D2" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Andreas Vesalius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="063E3B44" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TBL-seminarium 5  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>· OBLIGATORISK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="1B9B2DBD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="386AFD92" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 okt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B8E9317" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Fre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27ADDD62" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>08:00–14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5412AE06" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Campus (grupprum)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D8988FB" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gruppuppgift – arbete</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BAB0993" w14:textId="0058FA87" w:rsidR="00BA00A8" w:rsidRDefault="00BA00A8">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>OBLIGATORISK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03C65" w14:paraId="0FC376A8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B365D57" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 okt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FA7967D" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A5A5A"/>
+              </w:rPr>
+              <w:t>Fre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B4528FB" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>14:00–16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6741EA6A" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:t>Eva &amp; Georg Kleins sal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66CADE6A" w14:textId="77777777" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9A3B2F"/>
+              </w:rPr>
+              <w:t>Gruppexamination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D100001" w14:textId="708FAB63" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obligatoriskt: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Seminarierna i moment 3 (vecka 39–40) är obligatoriska. Vid frånvaro ersätts närvaron med en kompletteringsuppgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ABBEF5" w14:textId="56996C76" w:rsidR="00F03C65" w:rsidRDefault="00637969">
+      <w:pPr>
+        <w:spacing w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Preliminärt schema med reservation för ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F03C65">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="061E55FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="806C4168"/>
+    <w:lvl w:ilvl="0" w:tplc="C0C85A98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E9E6D96A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="65EEF832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3F609894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="11320FA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BEDA54B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="72B85734">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FAB6DF08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F34062B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="91323922">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="155"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006350C4"/>
-[...131 lines deleted...]
-    <w:rsid w:val="00FD5ED8"/>
+    <w:rsidRoot w:val="00F03C65"/>
+    <w:rsid w:val="00000807"/>
+    <w:rsid w:val="00170D5B"/>
+    <w:rsid w:val="00270AF7"/>
+    <w:rsid w:val="00637969"/>
+    <w:rsid w:val="00646370"/>
+    <w:rsid w:val="009D70D6"/>
+    <w:rsid w:val="00BA00A8"/>
+    <w:rsid w:val="00E85A51"/>
+    <w:rsid w:val="00F03C65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04D53366"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="0736310D"/>
+  <w15:docId w15:val="{47BC8E3E-8BA2-3845-A6B0-312540796321}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1A1A1A"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3304,318 +4467,409 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006350C4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Rutntstabell4">
-[...70 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="paragraph" w:styleId="Rubrik">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
-[...2 lines deleted...]
-    <w:link w:val="SidhuvudChar"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stark1">
+    <w:name w:val="Stark1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liststycke">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlnk">
+    <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006350C4"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006350C4"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Fotnotstext">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FotnotstextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+    <w:name w:val="Fotnotstext Char"/>
+    <w:link w:val="Fotnotstext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Slutnotsreferens">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Slutnotstext">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="SlutnotstextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SlutnotstextChar">
+    <w:name w:val="Slutnotstext Char"/>
+    <w:link w:val="Slutnotstext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3633,65 +4887,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3712,84 +4966,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1947</Characters>
+  <Pages>1</Pages>
+  <Words>342</Words>
+  <Characters>1814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2310</CharactersWithSpaces>
+  <CharactersWithSpaces>2152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>