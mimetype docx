--- v0 (2025-10-08)
+++ v1 (2026-07-25)
@@ -1,575 +1,572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="093F0D4B" w14:textId="7579332D" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00DB7CF3" w:rsidP="00A3085F">
+    <w:p w14:paraId="093F0D4B" w14:textId="529ACD1B" w:rsidR="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00364D53">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3085F">
+        <w:t>Schema</w:t>
+      </w:r>
       <w:r>
+        <w:t xml:space="preserve"> kurs</w:t>
+      </w:r>
+      <w:r w:rsidR="0090705E">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CF3">
         <w:t>Klinisk</w:t>
       </w:r>
       <w:r w:rsidR="0090705E">
         <w:t xml:space="preserve"> forensisk psykologi – </w:t>
       </w:r>
-      <w:r w:rsidR="00A3085F">
+      <w:r>
         <w:t>riskbedömning 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C62FC5">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00353F16">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EDB70F" w14:textId="604AF37E" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00A3085F">
-[...12 lines deleted...]
-        <w:t>9</w:t>
+    <w:p w14:paraId="17BB6026" w14:textId="77777777" w:rsidR="00364D53" w:rsidRPr="00364D53" w:rsidRDefault="00364D53" w:rsidP="00364D53"/>
+    <w:p w14:paraId="52EDB70F" w14:textId="474B01DB" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00A3085F">
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dag 1 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4403D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3085F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/9)</w:t>
       </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Introduktion och riskbedömning av barn &amp; och samt sexualförbrytare</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="53B904AA" w14:textId="7878913A" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00A3085F">
-[...4 lines deleted...]
-        <w:t>duktion (Åsa och Malin)</w:t>
+    <w:p w14:paraId="1B7EB6A8" w14:textId="11CF464C" w:rsidR="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00A3085F">
+      <w:r w:rsidRPr="00A3085F">
+        <w:t xml:space="preserve">09.00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:t xml:space="preserve">16.00 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF4D84D" w14:textId="355ADE8B" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00A3085F">
-[...65 lines deleted...]
-    <w:p w14:paraId="29D5AF3C" w14:textId="049B0294" w:rsidR="00D66EC0" w:rsidRPr="00A3085F" w:rsidRDefault="00D66EC0" w:rsidP="00A3085F">
+    <w:p w14:paraId="57C89A97" w14:textId="77777777" w:rsidR="00E604E1" w:rsidRDefault="00E604E1" w:rsidP="00A3085F"/>
+    <w:p w14:paraId="5836D110" w14:textId="5549A3E0" w:rsidR="00E604E1" w:rsidRDefault="00E604E1" w:rsidP="00A3085F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E604E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tre</w:t>
+      </w:r>
       <w:r>
-        <w:t>15.</w:t>
-[...74 lines deleted...]
-        <w:t>10.00 Riskkommunikation (</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E604E1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>veckors kontroll</w:t>
       </w:r>
       <w:r>
-        <w:t>Malin Pauli och Åsa Eriksson</w:t>
-[...194 lines deleted...]
-        <w:t> </w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (21/9)</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="26E0FFC5" w14:textId="77777777" w:rsidR="00E604E1" w:rsidRPr="00E604E1" w:rsidRDefault="00E604E1" w:rsidP="00A3085F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFDC385" w14:textId="06EDB9F9" w:rsidR="004D6E9B" w:rsidRPr="00A3085F" w:rsidRDefault="004D6E9B" w:rsidP="004D6E9B">
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dag </w:t>
+      </w:r>
+      <w:r w:rsidR="007379C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4403D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2634C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intervjuteknik, riskkommunikation och utlåtandeskrivning ALT. Etiska perspektiv på riskbedömningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2396B545" w14:textId="20C0EF3A" w:rsidR="00AF2B36" w:rsidRDefault="00AF2B36" w:rsidP="00AF2B36">
+      <w:r w:rsidRPr="00A3085F">
+        <w:t xml:space="preserve">10.00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00623AD1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:t xml:space="preserve">.00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A64290" w14:textId="77777777" w:rsidR="00E604E1" w:rsidRPr="00A3085F" w:rsidRDefault="00E604E1" w:rsidP="00AF2B36"/>
+    <w:p w14:paraId="67321BE0" w14:textId="3BE6BCBE" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00A3085F">
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dag </w:t>
+      </w:r>
+      <w:r w:rsidR="001743D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4403D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81057">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Statistik, metod och fördjupning psykopati</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F43D2F3" w14:textId="19545486" w:rsidR="00AF2B36" w:rsidRDefault="00AF2B36" w:rsidP="00364D53">
+      <w:r w:rsidRPr="00A3085F">
+        <w:t xml:space="preserve">09.00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:t>– 15.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533B53B9" w14:textId="77777777" w:rsidR="00E604E1" w:rsidRPr="00A3085F" w:rsidRDefault="00E604E1" w:rsidP="00364D53"/>
+    <w:p w14:paraId="39D6AEC5" w14:textId="3A547808" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00A3085F">
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dag 4 (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A428A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13555">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/12)</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Etiska perspektiv på riskbedömningar ALT. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70FDF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Intervjuteknik</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, riskkommunikation och utlåtandeskrivning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2693878C" w14:textId="7A75C7C0" w:rsidR="00364D53" w:rsidRDefault="00A3085F" w:rsidP="00364D53">
+      <w:r w:rsidRPr="00A3085F">
+        <w:t xml:space="preserve">10.00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:t xml:space="preserve">– 16.00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137CFE13" w14:textId="77777777" w:rsidR="00E604E1" w:rsidRPr="00A3085F" w:rsidRDefault="00E604E1" w:rsidP="00364D53"/>
+    <w:p w14:paraId="1190D69D" w14:textId="61999853" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00A3085F">
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dag 5 (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13555">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3085F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fallformulering och kursavslutning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEFE139" w14:textId="5DA77230" w:rsidR="00A3085F" w:rsidRPr="00A3085F" w:rsidRDefault="00A3085F" w:rsidP="00364D53">
+      <w:r w:rsidRPr="00A3085F">
+        <w:t xml:space="preserve">10.00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00364D53">
+        <w:t xml:space="preserve">– 15.30 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76748449" w14:textId="44D7FDFE" w:rsidR="009F4D0B" w:rsidRDefault="00A3085F">
+      <w:r w:rsidRPr="00A3085F">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="009F4D0B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="5BE91D96" w16cex:dateUtc="2024-12-13T13:22:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="62E79790" w16cex:dateUtc="2025-01-17T09:30:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="62DFD99E" w16cex:dateUtc="2025-02-11T12:09:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6F0278AF" w16cex:dateUtc="2025-02-11T12:10:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="51CC25C6" w16cex:dateUtc="2025-02-05T15:06:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="78633399" w16cex:dateUtc="2025-03-05T07:31:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4D089478" w16cex:dateUtc="2025-02-11T12:12:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6366EF36" w16cex:dateUtc="2025-02-05T14:23:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2E8A28AE" w16cex:dateUtc="2025-02-11T12:10:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6344208C" w16cex:dateUtc="2025-02-12T09:20:00Z"/>
+</w16cex:commentsExtensible>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Aptos Display">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (CS-brödtext)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A3085F"/>
+    <w:rsid w:val="00085292"/>
     <w:rsid w:val="000C19B7"/>
+    <w:rsid w:val="00131EE4"/>
+    <w:rsid w:val="00134393"/>
+    <w:rsid w:val="001645BE"/>
+    <w:rsid w:val="00164D48"/>
     <w:rsid w:val="0017076C"/>
     <w:rsid w:val="001743D5"/>
     <w:rsid w:val="001F435A"/>
     <w:rsid w:val="002127C1"/>
     <w:rsid w:val="003215B4"/>
-    <w:rsid w:val="004B0B48"/>
+    <w:rsid w:val="00353F16"/>
+    <w:rsid w:val="00364D53"/>
+    <w:rsid w:val="00373D11"/>
     <w:rsid w:val="004B314C"/>
     <w:rsid w:val="004C1546"/>
     <w:rsid w:val="004D6E9B"/>
     <w:rsid w:val="005278A6"/>
     <w:rsid w:val="00595FD4"/>
+    <w:rsid w:val="005C290C"/>
     <w:rsid w:val="005F0BE1"/>
+    <w:rsid w:val="00604D8B"/>
     <w:rsid w:val="006143ED"/>
     <w:rsid w:val="00616FB3"/>
-    <w:rsid w:val="006371FB"/>
+    <w:rsid w:val="00623AD1"/>
     <w:rsid w:val="00736F6D"/>
     <w:rsid w:val="007379C6"/>
-    <w:rsid w:val="00774128"/>
+    <w:rsid w:val="007566B7"/>
     <w:rsid w:val="007E0364"/>
+    <w:rsid w:val="00802F3F"/>
     <w:rsid w:val="009065AA"/>
     <w:rsid w:val="0090705E"/>
     <w:rsid w:val="00933076"/>
     <w:rsid w:val="0095462A"/>
     <w:rsid w:val="00962A68"/>
     <w:rsid w:val="0097496C"/>
     <w:rsid w:val="00994056"/>
     <w:rsid w:val="009A428A"/>
     <w:rsid w:val="009D36EC"/>
     <w:rsid w:val="009F28F1"/>
     <w:rsid w:val="009F4D0B"/>
     <w:rsid w:val="00A3085F"/>
     <w:rsid w:val="00A333C4"/>
-    <w:rsid w:val="00A34322"/>
     <w:rsid w:val="00A47ED8"/>
     <w:rsid w:val="00AA06A3"/>
     <w:rsid w:val="00AF2B36"/>
+    <w:rsid w:val="00B4403D"/>
     <w:rsid w:val="00B46705"/>
     <w:rsid w:val="00B57BF7"/>
-    <w:rsid w:val="00B73534"/>
     <w:rsid w:val="00B81057"/>
     <w:rsid w:val="00BA7D0E"/>
     <w:rsid w:val="00BB1B1C"/>
     <w:rsid w:val="00BB22CB"/>
     <w:rsid w:val="00BB6B55"/>
     <w:rsid w:val="00BE2DBE"/>
+    <w:rsid w:val="00C00878"/>
     <w:rsid w:val="00C2082F"/>
     <w:rsid w:val="00C249AD"/>
     <w:rsid w:val="00C414AE"/>
-    <w:rsid w:val="00C62FC5"/>
     <w:rsid w:val="00CA7DE4"/>
+    <w:rsid w:val="00CF04B5"/>
     <w:rsid w:val="00CF0C22"/>
     <w:rsid w:val="00D247C7"/>
     <w:rsid w:val="00D66EC0"/>
     <w:rsid w:val="00DB1845"/>
     <w:rsid w:val="00DB7CF3"/>
+    <w:rsid w:val="00E13555"/>
     <w:rsid w:val="00E17C31"/>
     <w:rsid w:val="00E52DE2"/>
+    <w:rsid w:val="00E604E1"/>
+    <w:rsid w:val="00E70FDF"/>
     <w:rsid w:val="00F2634C"/>
+    <w:rsid w:val="00F444A7"/>
     <w:rsid w:val="00F744C1"/>
     <w:rsid w:val="00F80ED0"/>
     <w:rsid w:val="00FE67EC"/>
     <w:rsid w:val="00FF289D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -965,680 +962,710 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D247C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D247C7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D247C7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FE67EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik6Char"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik7Char"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik8Char"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D247C7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D247C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FE67EC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F80ED0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman (CS-brödtext)"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citat">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitatChar"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
-[...2 lines deleted...]
-    <w:link w:val="Citat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Starkbetoning">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Starktcitat">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="StarktcitatChar"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
-[...2 lines deleted...]
-    <w:link w:val="Starktcitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Starkreferens">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A3085F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F28F1"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F28F1"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009F28F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentarer"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F28F1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarsmne"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F28F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00353F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00353F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="265381448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="645665877">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1892,394 +1919,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...310 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>136</Words>
-  <Characters>726</Characters>
+  <Words>86</Words>
+  <Characters>496</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>6</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>861</CharactersWithSpaces>
+  <CharactersWithSpaces>581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Malin Pauli</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>