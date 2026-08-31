--- v0 (2025-11-09)
+++ v1 (2026-08-31)
@@ -868,51 +868,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36A3347B" w14:textId="77777777" w:rsidR="00140C4A" w:rsidRPr="00A34DC4" w:rsidRDefault="00140C4A" w:rsidP="00A34DC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34DC4" w:rsidRPr="00851440" w14:paraId="0F171D29" w14:textId="77777777" w:rsidTr="00F226B9">
+      <w:tr w:rsidR="00A34DC4" w:rsidRPr="000664B0" w14:paraId="0F171D29" w14:textId="77777777" w:rsidTr="00F226B9">
         <w:trPr>
           <w:trHeight w:val="879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CD8F5B" w14:textId="77777777" w:rsidR="00140C4A" w:rsidRPr="00140C4A" w:rsidRDefault="00140C4A" w:rsidP="009D4670">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53" w:line="230" w:lineRule="auto"/>
               <w:ind w:left="110" w:right="171"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00140C4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sv-SE"/>
@@ -985,51 +985,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AA60B95" w14:textId="77777777" w:rsidR="00140C4A" w:rsidRPr="00A34DC4" w:rsidRDefault="00140C4A" w:rsidP="00A34DC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34DC4" w:rsidRPr="00851440" w14:paraId="13CBDEFA" w14:textId="77777777" w:rsidTr="00F226B9">
+      <w:tr w:rsidR="00A34DC4" w:rsidRPr="000664B0" w14:paraId="13CBDEFA" w14:textId="77777777" w:rsidTr="00F226B9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04C6730F" w14:textId="77777777" w:rsidR="00140C4A" w:rsidRPr="00140C4A" w:rsidRDefault="00140C4A" w:rsidP="009D4670">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57" w:line="225" w:lineRule="auto"/>
               <w:ind w:left="110" w:right="171"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00140C4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sv-SE"/>
@@ -1102,51 +1102,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="045D8BE1" w14:textId="77777777" w:rsidR="00140C4A" w:rsidRPr="00A34DC4" w:rsidRDefault="00140C4A" w:rsidP="00A34DC4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A34DC4" w:rsidRPr="00851440" w14:paraId="56420A73" w14:textId="77777777" w:rsidTr="00F226B9">
+      <w:tr w:rsidR="00A34DC4" w:rsidRPr="000664B0" w14:paraId="56420A73" w14:textId="77777777" w:rsidTr="00F226B9">
         <w:trPr>
           <w:trHeight w:val="924"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F35E50E" w14:textId="7BD6DD64" w:rsidR="00140C4A" w:rsidRPr="00140C4A" w:rsidRDefault="00F226B9" w:rsidP="009D4670">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53" w:line="230" w:lineRule="auto"/>
               <w:ind w:left="110" w:right="171"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sv-SE"/>
@@ -1901,167 +1901,167 @@
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanketten </w:t>
       </w:r>
       <w:r w:rsidR="00396005" w:rsidRPr="00140C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>mejlas</w:t>
       </w:r>
       <w:r w:rsidRPr="00140C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> senast den </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E4C4E7" w14:textId="2CE406E4" w:rsidR="00D3297A" w:rsidRPr="00140C4A" w:rsidRDefault="00851440" w:rsidP="00477280">
+    <w:p w14:paraId="39E4C4E7" w14:textId="54F28F1A" w:rsidR="00D3297A" w:rsidRPr="00140C4A" w:rsidRDefault="000664B0" w:rsidP="00477280">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:line="213" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00BB03FB" w:rsidRPr="00140C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> mars 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00396005" w:rsidRPr="00140C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> till:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1862A0D2" w14:textId="77777777" w:rsidR="00D3297A" w:rsidRPr="00140C4A" w:rsidRDefault="00D3297A" w:rsidP="00477280">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="142" w:hanging="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6594B7AA" w14:textId="7CACB0D9" w:rsidR="0033499E" w:rsidRDefault="0033499E" w:rsidP="00477280">
+    <w:p w14:paraId="6594B7AA" w14:textId="4DA3443B" w:rsidR="0033499E" w:rsidRDefault="000664B0" w:rsidP="00477280">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="1" w:line="213" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="436" w:hanging="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00191F4D">
+        <w:r w:rsidRPr="00894D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
-          <w:t>anne.eklof@ki.se</w:t>
+          <w:t>kim.vesto@ki.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FB13E28" w14:textId="77777777" w:rsidR="00396005" w:rsidRPr="00140C4A" w:rsidRDefault="00396005" w:rsidP="00477280">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="1" w:line="213" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="436" w:hanging="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DAA68C9" w14:textId="03AEE54F" w:rsidR="00396005" w:rsidRPr="00140C4A" w:rsidRDefault="00396005" w:rsidP="00477280">
+    <w:p w14:paraId="2DAA68C9" w14:textId="0E18E6CA" w:rsidR="00396005" w:rsidRPr="00140C4A" w:rsidRDefault="00396005" w:rsidP="00477280">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="1" w:line="213" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="-1133" w:hanging="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Döp filen till </w:t>
       </w:r>
       <w:r w:rsidRPr="0033499E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>elevensefternamn.lärarensefternamn.sofo2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00851440">
+        <w:t>elevensefternamn.lärarensefternamn.sofo</w:t>
+      </w:r>
+      <w:r w:rsidR="000664B0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00140C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D82C234" w14:textId="72AEA8E4" w:rsidR="00D3297A" w:rsidRPr="00140C4A" w:rsidRDefault="00BB03FB" w:rsidP="00916AF5">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="86"/>
         <w:ind w:firstLine="133"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140C4A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:br w:type="column"/>
@@ -2155,73 +2155,75 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D3297A"/>
+    <w:rsid w:val="000664B0"/>
     <w:rsid w:val="00066CE8"/>
     <w:rsid w:val="00140C4A"/>
     <w:rsid w:val="0015793E"/>
     <w:rsid w:val="002C0FB6"/>
     <w:rsid w:val="0032594D"/>
     <w:rsid w:val="0033499E"/>
     <w:rsid w:val="00396005"/>
     <w:rsid w:val="00477280"/>
     <w:rsid w:val="005738B4"/>
     <w:rsid w:val="00786BF5"/>
     <w:rsid w:val="007E1A07"/>
     <w:rsid w:val="00851440"/>
     <w:rsid w:val="00916AF5"/>
     <w:rsid w:val="00922BD6"/>
     <w:rsid w:val="009831CF"/>
     <w:rsid w:val="00A34DC4"/>
     <w:rsid w:val="00B11143"/>
     <w:rsid w:val="00B84533"/>
     <w:rsid w:val="00BB03FB"/>
     <w:rsid w:val="00BC0856"/>
     <w:rsid w:val="00D3297A"/>
     <w:rsid w:val="00E42D93"/>
     <w:rsid w:val="00F226B9"/>
+    <w:rsid w:val="00F70034"/>
     <w:rsid w:val="00FB12BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2724,51 +2726,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0033499E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerald.mcinerney@ki.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.eklof@ki.se" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerald.mcinerney@ki.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kim.vesto@ki.se" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3015,82 +3017,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>227</Words>
-  <Characters>1205</Characters>
+  <Words>226</Words>
+  <Characters>1203</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Rekommendationsformulär för lärare 2016.docx</vt:lpstr>
       <vt:lpstr>Microsoft Word - Rekommendationsformulär för lärare 2016.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1430</CharactersWithSpaces>
+  <CharactersWithSpaces>1427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Rekommendationsformulär för lärare 2016.docx</dc:title>
   <dc:creator>Anne Eklöf</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2016-01-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Word</vt:lpwstr>
   </property>