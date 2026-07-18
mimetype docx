--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -42,51 +42,51 @@
       <w:r w:rsidRPr="004436E3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Checklista för</w:t>
       </w:r>
       <w:r w:rsidR="004E4ED6" w:rsidRPr="004436E3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> tillgodoräknande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CC37F6" w14:textId="6FA3F7A4" w:rsidR="0048560A" w:rsidRDefault="004E4ED6" w:rsidP="00063483">
+    <w:p w14:paraId="19CC37F6" w14:textId="09D1A2AF" w:rsidR="0048560A" w:rsidRDefault="004E4ED6" w:rsidP="00063483">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004436E3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Basvetenskap 1</w:t>
       </w:r>
       <w:r w:rsidR="00830D76">
@@ -103,87 +103,85 @@
       </w:r>
       <w:r w:rsidR="00BD5E8A" w:rsidRPr="00BD5E8A">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Grundläggande basvetenskap, läkaryrket och lärande</w:t>
       </w:r>
       <w:r w:rsidR="00543B7C" w:rsidRPr="004436E3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00063483" w:rsidRPr="004436E3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00063483" w:rsidRPr="004436E3">
+        <w:t xml:space="preserve">hp </w:t>
+      </w:r>
+      <w:r w:rsidR="00705DB6">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="005A6F05">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>VT26</w:t>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DB9D25" w14:textId="77777777" w:rsidR="00042FA5" w:rsidRPr="00042FA5" w:rsidRDefault="00042FA5" w:rsidP="00042FA5">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A6C7847" w14:textId="13DF1136" w:rsidR="00042FA5" w:rsidRDefault="00042FA5" w:rsidP="00042FA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -293,111 +291,66 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59079222" w14:textId="1766A283" w:rsidR="004E4ED6" w:rsidRPr="004436E3" w:rsidRDefault="004E4ED6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004436E3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 1: Läkaryrket och människan i hälsa och sjukdom, 6,5 </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Moment 1: Läkaryrket och människan i hälsa och sjukdom, 6,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6C19B5D4" w14:textId="63896AF9" w:rsidR="00E31DEF" w:rsidRPr="00805A56" w:rsidRDefault="00E31DEF" w:rsidP="00E31DEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Här ges en översikt över läkarutbildningens mål och innehåll. I momentet introduceras olika hälso- och sjukvårdssystem, medicinsk-etiska begrepp, KI:s uppförandekod och lagar såsom </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> kompetensramverk för läkare. Sjukdomspanoramat i Sverige och världen presenteras liksom det hälsofrämjande perspektivet. Introduktion sker av grunderna för patient-läkarmötet, konsultationens tre delar, samt grundläggande pedagogiska begrepp. </w:t>
+        <w:t xml:space="preserve">Här ges en översikt över läkarutbildningens mål och innehåll. I momentet introduceras olika hälso- och sjukvårdssystem, medicinsk-etiska begrepp, KI:s uppförandekod och lagar såsom patientlagen, sekretesslagen och hälso- och sjukvårdslagen, samt CanMEDS kompetensramverk för läkare. Sjukdomspanoramat i Sverige och världen presenteras liksom det hälsofrämjande perspektivet. Introduktion sker av grunderna för patient-läkarmötet, konsultationens tre delar, samt grundläggande pedagogiska begrepp. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57752BB1" w14:textId="31617450" w:rsidR="00E31DEF" w:rsidRPr="00805A56" w:rsidRDefault="00E31DEF" w:rsidP="00E31DEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I momentet introduceras de basvetenskapliga ämnena cellbiologi, genetik, embryologi och utvecklingsbiologi i form av en översikt över människokroppens uppbyggnad och funktion relaterad till evolutionära processer. Ämnena fysiologi, endokrinologi, anatomi, histologi och neurovetenskap introduceras genom presentation av struktur och funktion i kroppens organsystem. Den sista delen av momentet syftar till att ge en övergripande förståelse för hur människan blir sjuk, människokroppens svar på sjukdomar och att dessa kan förebyggas och behandlas. Detta sker genom introduktion av de basvetenskapliga ämnena immunologi, mikrobiologi, patologi och farmakologi.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8065" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
@@ -752,67 +705,51 @@
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>översiktligt beskriva begreppen hälsans bestämningsfaktorer, preventivt och hälsofrämjande arbete, de nationella folkhälsomålen samt de globala målen för hållbar utveckling (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1B0936" w14:textId="77777777" w:rsidR="000C22A0" w:rsidRPr="000C22A0" w:rsidRDefault="000C22A0" w:rsidP="000C22A0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C22A0">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">redogöra översiktligt för basala begrepp inom evolution särskilt avseende människans utveckling, människans komplexa sammansättning av </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> celler och olika typer av mikroorganismer, samt kunna redogöra för människans fylogeni, funktioner och strukturer jämfört med andra organismer (S3)</w:t>
+        <w:t>redogöra översiktligt för basala begrepp inom evolution särskilt avseende människans utveckling, människans komplexa sammansättning av eukaryota celler och olika typer av mikroorganismer, samt kunna redogöra för människans fylogeni, funktioner och strukturer jämfört med andra organismer (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158D6434" w14:textId="443D334F" w:rsidR="000C22A0" w:rsidRPr="00805A56" w:rsidRDefault="000C22A0" w:rsidP="000C22A0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C22A0">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>använda grundläggande anatomisk terminologi och översiktligt redogöra för nerv- och organsystemens struktur hos vuxna med matsmältningsorganen som modell (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5602438C" w14:textId="77777777" w:rsidR="00894F54" w:rsidRPr="00805A56" w:rsidRDefault="00894F54" w:rsidP="00894F54">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
@@ -948,67 +885,51 @@
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>översiktligt beskriva arvsmassans struktur (S2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1596763F" w14:textId="77777777" w:rsidR="00894F54" w:rsidRPr="00805A56" w:rsidRDefault="00894F54" w:rsidP="00894F54">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">redogöra för embryonalperiod och fosterperiod och använda basal terminologi inom embryologi, utvecklingsbiologi, stamcellsbiologi, regenerativ medicin och </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> medicin för att översiktligt beskriva dessa processer och koncept (S3)</w:t>
+        <w:t>redogöra för embryonalperiod och fosterperiod och använda basal terminologi inom embryologi, utvecklingsbiologi, stamcellsbiologi, regenerativ medicin och reparativ medicin för att översiktligt beskriva dessa processer och koncept (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48431E03" w14:textId="77777777" w:rsidR="00894F54" w:rsidRPr="00805A56" w:rsidRDefault="00894F54" w:rsidP="00894F54">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>redogöra översiktligt för immunsystemets funktion i människokroppen och ge exempel på sjukdomar som är kopplade till immunsystemet (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E32BBC" w14:textId="77777777" w:rsidR="00894F54" w:rsidRPr="00805A56" w:rsidRDefault="00894F54" w:rsidP="00894F54">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
@@ -1024,67 +945,51 @@
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>definiera begreppen etiologi och patologi, redogöra för vanliga cancersjukdomar och förklara vikten av screening vid vanliga cancersjukdomar (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536C24EE" w14:textId="77777777" w:rsidR="00B277F8" w:rsidRDefault="00894F54" w:rsidP="00894F54">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">redogöra för begreppen mikroorganism och </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> samt ange olika huvudtyper av mikroorganismer (S3)</w:t>
+        <w:t>redogöra för begreppen mikroorganism och mikrobiota samt ange olika huvudtyper av mikroorganismer (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F8747E" w14:textId="43AE3C24" w:rsidR="00A96F2A" w:rsidRDefault="00B277F8" w:rsidP="00894F54">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00B277F8">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -1161,65 +1066,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
       <w:r w:rsidR="009D005E">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>arbete</w:t>
       </w:r>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 1,5 </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, 1,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B3F2A3E" w14:textId="4596430B" w:rsidR="00406C8F" w:rsidRPr="00805A56" w:rsidRDefault="00406C8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Under momentet arbetar studenterna med frågeställningar kring levnadsvanor som bidrar till den samlade folkhälsan. Hälsofrämjande och vetenskaplig kompetens tränas integrerat genom sökning och studier av vetenskaplig information kring en frågeställning gällande levnadsvanor och livsstilssjukdomar. Momentet syftar också till att ge förståelse för den vetenskapliga </w:t>
       </w:r>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>grunden för modern medicin och introducerar grundläggande begrepp och vetenskapsteoretiska antaganden inom den medicinska vetenskapen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1444,65 +1336,52 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>identifiera informationskällor och kunna söka vetenskaplig information kring en folkhälsorelaterad fråga med hjälp av adekvata sökstrategier samt muntligt och skriftligt kommunicera en egen syntes av denna (M3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59143FA7" w14:textId="57BDA929" w:rsidR="00164DB6" w:rsidRPr="00805A56" w:rsidRDefault="00164DB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 3: Tillämpning och integrering, 1,5 </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Moment 3: Tillämpning och integrering, 1,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="220F7A4A" w14:textId="5D8DA299" w:rsidR="00D2653B" w:rsidRPr="00805A56" w:rsidRDefault="00D2653B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Under momentet integreras och tillämpas kunskaper inom läkaryrkets kompetensområden med fokus på professionell kompetens samt global och jämlik vård och hälsa. Momentet innehåller även färdighetsträning i basal hjärt-lungräddning (HLR).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9A2893" w14:textId="77777777" w:rsidR="00D2653B" w:rsidRPr="00805A56" w:rsidRDefault="00D2653B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -1635,65 +1514,56 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient-läkarmötet: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BEA184E" w14:textId="6305CCE1" w:rsidR="00A206FA" w:rsidRPr="00805A56" w:rsidRDefault="00D2653B" w:rsidP="00A206FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2707"/>
               </w:tabs>
               <w:ind w:left="1304"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Meet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the experts</w:t>
+              <w:t>Meet the experts</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73D3363A" w14:textId="77777777" w:rsidR="00D2653B" w:rsidRPr="00805A56" w:rsidRDefault="00D2653B" w:rsidP="00471BCE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2707"/>
               </w:tabs>
               <w:ind w:left="1304"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Konsultationsverkstad</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08D43ECB" w14:textId="77777777" w:rsidR="00D2653B" w:rsidRPr="00805A56" w:rsidRDefault="00D2653B" w:rsidP="00471BCE">
             <w:pPr>
               <w:ind w:left="1304"/>
               <w:rPr>
@@ -2049,65 +1919,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F92EEC" w14:textId="6553682B" w:rsidR="001B2804" w:rsidRPr="00805A56" w:rsidRDefault="001B2804">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 4: Professionellt förhållningssätt, ansvar och lärande, 2,5 </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Moment 4: Professionellt förhållningssätt, ansvar och lärande, 2,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="11CF9C6C" w14:textId="187CF471" w:rsidR="001B2804" w:rsidRPr="00805A56" w:rsidRDefault="001B2804" w:rsidP="001B2804">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I momentet skapas förståelse för hur teambaserat lärande (TBL) och förmåga att samarbeta i grupp bidrar till kompetenser som är centrala för framtida läkarroll och patientsäkerhet. Studenten tar ansvar för sitt eget lärande och för att bidra till att gruppens kollegiala lärande och samarbete fungerar. Kollegialt lärande som drivs i samarbete med studentkåren ingår. Studenten tränar att ge återkoppling och att värdera sin egen insats i relation till lärandemålen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667095FE" w14:textId="638C1F8E" w:rsidR="001B2804" w:rsidRPr="00805A56" w:rsidRDefault="001B2804" w:rsidP="001B2804">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805A56">
         <w:rPr>
@@ -2199,67 +2056,51 @@
       <w:tr w:rsidR="0058039B" w:rsidRPr="00805A56" w14:paraId="12FD6FDE" w14:textId="77777777" w:rsidTr="00471BCE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8065" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="66C447A5" w14:textId="7106874D" w:rsidR="0058039B" w:rsidRPr="00805A56" w:rsidRDefault="0058039B" w:rsidP="0058039B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studentledda workshops: Dag 1 och 2 med </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> faddrar </w:t>
+              <w:t xml:space="preserve">Studentledda workshops: Dag 1 och 2 med läkarsektionens faddrar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0058039B" w:rsidRPr="00805A56" w14:paraId="642B367C" w14:textId="77777777" w:rsidTr="00471BCE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8065" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="56A07166" w14:textId="13CD4A1D" w:rsidR="0058039B" w:rsidRPr="00805A56" w:rsidRDefault="0058039B" w:rsidP="0058039B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
@@ -2280,140 +2121,76 @@
           <w:tcPr>
             <w:tcW w:w="8065" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="68D62A7B" w14:textId="63F26A40" w:rsidR="0058039B" w:rsidRPr="00805A56" w:rsidRDefault="0058039B" w:rsidP="0058039B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Heldagsseminarium om interprofessionellt lärande (IPL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058039B" w:rsidRPr="004E6D7D" w14:paraId="76459420" w14:textId="77777777" w:rsidTr="00471BCE">
+      <w:tr w:rsidR="0058039B" w:rsidRPr="00705DB6" w14:paraId="76459420" w14:textId="77777777" w:rsidTr="00471BCE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8065" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="606AA4EA" w14:textId="7490AB29" w:rsidR="0058039B" w:rsidRPr="0058039B" w:rsidRDefault="0058039B" w:rsidP="0058039B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096630">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Readiness assurance test (</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> i TBL</w:t>
+              <w:t>Readiness assurance test (iRAT/tRAT) och applicering i TBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0058039B" w:rsidRPr="0058039B" w14:paraId="380FD35A" w14:textId="77777777" w:rsidTr="00471BCE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8065" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="665077C6" w14:textId="170A14C3" w:rsidR="0058039B" w:rsidRPr="0058039B" w:rsidRDefault="0058039B" w:rsidP="0058039B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058039B">
@@ -2877,167 +2654,140 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> nr på bilagan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB5A54" w:rsidRPr="00805A56" w14:paraId="268C06D7" w14:textId="77777777" w:rsidTr="00805A56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D54030C" w14:textId="5E6B304A" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="0002168C">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Läkaryrket och människan i hälsa och sjukdom, 6,5 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Läkaryrket och människan i hälsa och sjukdom, 6,5 hp</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6180D584" w14:textId="77777777" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="00D56F4E">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB5A54" w:rsidRPr="00805A56" w14:paraId="1A8FB15B" w14:textId="77777777" w:rsidTr="00805A56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64EF306F" w14:textId="6CF53778" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="0002168C">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vetenskapligt projektarbete, 1,5 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Vetenskapligt projektarbete, 1,5 hp</w:t>
+            </w:r>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C81CC83" w14:textId="445E09BD" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="0002168C">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB5A54" w:rsidRPr="00805A56" w14:paraId="657A2A56" w14:textId="77777777" w:rsidTr="00805A56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1593BBF7" w14:textId="77777777" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="0002168C">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tillämpning och integrering, 1.5 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tillämpning och integrering, 1.5 hp</w:t>
+            </w:r>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02EB9762" w14:textId="77777777" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="0002168C">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="231B32D7" w14:textId="77777777" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="0002168C">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
@@ -3045,61 +2795,52 @@
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB5A54" w:rsidRPr="00805A56" w14:paraId="2D5C17CE" w14:textId="77777777" w:rsidTr="00805A56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D6C8BDF" w14:textId="2A28C4A9" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="0002168C">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionellt förhållningssätt, ansvar och lärande, 2.5 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Professionellt förhållningssätt, ansvar och lärande, 2.5 hp</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="483ED41C" w14:textId="790D523F" w:rsidR="00DB5A54" w:rsidRPr="00805A56" w:rsidRDefault="00DB5A54" w:rsidP="0002168C">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="552B1495" w14:textId="77777777" w:rsidR="00DB5A54" w:rsidRDefault="00DB5A54" w:rsidP="00DB5A54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -3616,52 +3357,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1790927934">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="839277923">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="486824563">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E4ED6"/>
     <w:rsid w:val="00003AA2"/>
     <w:rsid w:val="00042FA5"/>
     <w:rsid w:val="000608BF"/>
     <w:rsid w:val="00063483"/>
     <w:rsid w:val="00081E1F"/>
     <w:rsid w:val="00091E1A"/>
     <w:rsid w:val="00096630"/>
     <w:rsid w:val="000C22A0"/>
     <w:rsid w:val="00111446"/>
     <w:rsid w:val="00164DB6"/>
     <w:rsid w:val="001B2804"/>
     <w:rsid w:val="001E33F8"/>
@@ -3675,59 +3415,61 @@
     <w:rsid w:val="00384440"/>
     <w:rsid w:val="003913D6"/>
     <w:rsid w:val="003B27A0"/>
     <w:rsid w:val="003F06E1"/>
     <w:rsid w:val="00406C8F"/>
     <w:rsid w:val="0041581B"/>
     <w:rsid w:val="004436E3"/>
     <w:rsid w:val="0045583B"/>
     <w:rsid w:val="00483297"/>
     <w:rsid w:val="0048560A"/>
     <w:rsid w:val="004971C5"/>
     <w:rsid w:val="004C37F5"/>
     <w:rsid w:val="004E4ED6"/>
     <w:rsid w:val="004E6D7D"/>
     <w:rsid w:val="00502D8F"/>
     <w:rsid w:val="00530002"/>
     <w:rsid w:val="00543B7C"/>
     <w:rsid w:val="00574404"/>
     <w:rsid w:val="00576D25"/>
     <w:rsid w:val="0058039B"/>
     <w:rsid w:val="005A6F05"/>
     <w:rsid w:val="006540F7"/>
     <w:rsid w:val="00675E0B"/>
     <w:rsid w:val="00696499"/>
     <w:rsid w:val="006C0217"/>
+    <w:rsid w:val="00705DB6"/>
     <w:rsid w:val="00770A48"/>
     <w:rsid w:val="007F5138"/>
     <w:rsid w:val="00805A56"/>
     <w:rsid w:val="00830D76"/>
     <w:rsid w:val="00830EB5"/>
     <w:rsid w:val="008575D8"/>
     <w:rsid w:val="00894F54"/>
     <w:rsid w:val="008D7FBA"/>
     <w:rsid w:val="008F2FCE"/>
+    <w:rsid w:val="0095628A"/>
     <w:rsid w:val="00964DA5"/>
     <w:rsid w:val="0097476B"/>
     <w:rsid w:val="009C4317"/>
     <w:rsid w:val="009D005E"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="00A0058C"/>
     <w:rsid w:val="00A206FA"/>
     <w:rsid w:val="00A96F2A"/>
     <w:rsid w:val="00B2255A"/>
     <w:rsid w:val="00B277F8"/>
     <w:rsid w:val="00B7438F"/>
     <w:rsid w:val="00BD5E8A"/>
     <w:rsid w:val="00BD7767"/>
     <w:rsid w:val="00C94E4E"/>
     <w:rsid w:val="00C9768D"/>
     <w:rsid w:val="00D2653B"/>
     <w:rsid w:val="00D51F37"/>
     <w:rsid w:val="00D52FBD"/>
     <w:rsid w:val="00D56F4E"/>
     <w:rsid w:val="00DB5A54"/>
     <w:rsid w:val="00E31DEF"/>
     <w:rsid w:val="00E65AA2"/>
     <w:rsid w:val="00FB25F6"/>
   </w:rsids>
   <m:mathPr>
@@ -4624,86 +4366,101 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="43e84718-64d0-4093-aed8-71725148b998">
+      <UserInfo>
+        <DisplayName>Ellinor Kenne</DisplayName>
+        <AccountId>21</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Liliana Morales</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -4787,50 +4544,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -4888,106 +4650,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A9C34C8-6CC8-49F8-B7DB-FEAB38C97616}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{995405FD-8C81-46AD-9677-18F94D0EF0E8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{782C7D43-94D9-469A-89F0-555BC07FB9AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39EC0EDE-5334-4F48-BA57-CDF6E96FABDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{995405FD-8C81-46AD-9677-18F94D0EF0E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A9C34C8-6CC8-49F8-B7DB-FEAB38C97616}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1866</Words>
   <Characters>9894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>