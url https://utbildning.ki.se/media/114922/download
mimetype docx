--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -42,51 +42,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Checklista</w:t>
       </w:r>
       <w:r w:rsidR="00194429">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> för t</w:t>
       </w:r>
       <w:r w:rsidR="00194429" w:rsidRPr="00E61174">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">illgodoräknande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDE9985" w14:textId="689ACE2C" w:rsidR="00E61174" w:rsidRDefault="00E61174" w:rsidP="00E61174">
+    <w:p w14:paraId="0CDE9985" w14:textId="5416AC5F" w:rsidR="00E61174" w:rsidRDefault="00E61174" w:rsidP="00E61174">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61174">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Basvetenskap 2</w:t>
       </w:r>
       <w:r w:rsidR="00AF3015">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -97,58 +97,67 @@
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Cellbiologi, matsmältning och ämnesomsättning</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61174">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18 hp</w:t>
       </w:r>
       <w:r w:rsidR="007C22A7">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D96218">
+      <w:r w:rsidR="003D6A81">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>VT26</w:t>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96218">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373A289E" w14:textId="77777777" w:rsidR="00CA6EE9" w:rsidRDefault="00CA6EE9" w:rsidP="00E61174">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79536EF6" w14:textId="019D88EF" w:rsidR="00D96218" w:rsidRPr="00D459C4" w:rsidRDefault="00D459C4" w:rsidP="00E61174">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D459C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -3187,93 +3196,94 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="851644581">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1230918613">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="887839523">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1592660116">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1225606680">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E61174"/>
     <w:rsid w:val="00042243"/>
     <w:rsid w:val="0010287A"/>
     <w:rsid w:val="00103C9B"/>
     <w:rsid w:val="00194429"/>
     <w:rsid w:val="001A3C89"/>
     <w:rsid w:val="001F33DA"/>
     <w:rsid w:val="002C78DD"/>
     <w:rsid w:val="00324722"/>
     <w:rsid w:val="00335AA4"/>
     <w:rsid w:val="0036178E"/>
     <w:rsid w:val="00366D8B"/>
     <w:rsid w:val="00374D4F"/>
     <w:rsid w:val="003913D6"/>
     <w:rsid w:val="003B27A0"/>
+    <w:rsid w:val="003D6A81"/>
     <w:rsid w:val="003E0A19"/>
     <w:rsid w:val="0050106F"/>
     <w:rsid w:val="005043C5"/>
     <w:rsid w:val="00523889"/>
     <w:rsid w:val="00546348"/>
     <w:rsid w:val="00560E4B"/>
     <w:rsid w:val="005635FC"/>
     <w:rsid w:val="005977AB"/>
     <w:rsid w:val="005A14E8"/>
     <w:rsid w:val="005E26FA"/>
     <w:rsid w:val="005E41AF"/>
     <w:rsid w:val="0060624B"/>
     <w:rsid w:val="006172DE"/>
     <w:rsid w:val="0067050A"/>
+    <w:rsid w:val="006B0631"/>
     <w:rsid w:val="006C0217"/>
     <w:rsid w:val="00731B20"/>
     <w:rsid w:val="00765E91"/>
     <w:rsid w:val="00777911"/>
     <w:rsid w:val="007A2F25"/>
     <w:rsid w:val="007A7E10"/>
     <w:rsid w:val="007C22A7"/>
     <w:rsid w:val="00804BF4"/>
     <w:rsid w:val="0083748B"/>
     <w:rsid w:val="00840FD7"/>
     <w:rsid w:val="00842EC7"/>
     <w:rsid w:val="00892F77"/>
     <w:rsid w:val="008B41C0"/>
     <w:rsid w:val="008B5188"/>
     <w:rsid w:val="008B63B3"/>
     <w:rsid w:val="00950F1A"/>
     <w:rsid w:val="0097775D"/>
     <w:rsid w:val="009D480D"/>
     <w:rsid w:val="009D5198"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="009F1ADF"/>
     <w:rsid w:val="009F47AC"/>
     <w:rsid w:val="00A14C24"/>
     <w:rsid w:val="00A32C28"/>
     <w:rsid w:val="00A864A1"/>
@@ -3913,50 +3923,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D459C4"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D459C4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D6A81"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="279843391">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2146239135">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -4425,77 +4447,98 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -4579,50 +4622,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -4679,104 +4727,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13D0CE5D-1125-4CD0-972E-4A16869494B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E04C4-8B2C-41FA-87E5-A7015532199B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89BD7A97-F396-4889-AFD1-0B5D88D6BC18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E04C4-8B2C-41FA-87E5-A7015532199B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1916893D-F2AA-40F1-B51E-A9412D6DBAF7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1315</Words>
   <Characters>6972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>