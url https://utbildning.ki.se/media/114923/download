--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -37,104 +37,115 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006253A3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Checklista</w:t>
       </w:r>
       <w:r w:rsidR="007215C3" w:rsidRPr="006253A3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> för tillgodoräknande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F74565" w14:textId="69FE59B2" w:rsidR="00DB5FC4" w:rsidRDefault="007215C3">
+    <w:p w14:paraId="58F74565" w14:textId="76663028" w:rsidR="00DB5FC4" w:rsidRDefault="007215C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006253A3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Basvetenskap 3</w:t>
       </w:r>
       <w:r w:rsidR="00376018" w:rsidRPr="006253A3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>: Anatomi, histologi och basal klinisk konsultation och undersökning</w:t>
       </w:r>
       <w:r w:rsidRPr="006253A3">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18 hp </w:t>
       </w:r>
-      <w:r w:rsidR="00710F56">
+      <w:r w:rsidR="00DB7F0B">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>VT</w:t>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00710F56">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00E76831">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1347D5DA" w14:textId="77777777" w:rsidR="00EF238A" w:rsidRDefault="00EF238A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -299,51 +310,87 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38FC1C1A" w14:textId="77777777" w:rsidR="0024226F" w:rsidRPr="0024226F" w:rsidRDefault="0024226F" w:rsidP="0024226F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024226F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Under detta moment behandlas anatomi och histologi för thorax, buk och bäcken, huvud och hals, och rörelseapparaten. Dessutom ingår medicinsk terminologi, ledlära och kinesiologi, samt biomekanik.</w:t>
+        <w:t xml:space="preserve">Under detta moment behandlas anatomi och histologi för thorax, buk och bäcken, huvud och hals, och rörelseapparaten. Dessutom ingår medicinsk terminologi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0024226F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ledlära</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0024226F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0024226F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kinesiologi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0024226F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, samt biomekanik.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACEE9B6" w14:textId="186C8449" w:rsidR="0024226F" w:rsidRPr="0024226F" w:rsidRDefault="0024226F" w:rsidP="0024226F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024226F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Momentet innehåller träning av färdigheter och förhållningssätt vid dissektioner. Lärande</w:t>
       </w:r>
       <w:r w:rsidR="00C625F8" w:rsidRPr="0024226F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
@@ -426,51 +473,71 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F4C3D32" w14:textId="330460B1" w:rsidR="00DB5FC4" w:rsidRDefault="007215C3">
       <w:pPr>
         <w:ind w:left="510"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>* redogöra för ytanatomin, inklusive palperbara strukturer, avseende de i kursen ingående topografiska områdena (S3)</w:t>
+        <w:t xml:space="preserve">* redogöra för ytanatomin, inklusive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>palperbara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strukturer, avseende de i kursen ingående topografiska områdena (S3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>* redogöra för osteologin, inklusive leder och stödjestrukturer, för de i kursen ingående topografiska områdena (S3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>* redogöra för muskulaturen i de i kursen ingående topografiska områdena (S3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
@@ -536,51 +603,91 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>* resonera kring hur strukturella förändringar i anatomin påverkar funktion (S4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>* beskriva översiktligt embryonal anatomi med utgångpunkt från fostrets tre groddblad och betydande embryonala strukturer (S3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>* redogöra för normal mikroskopisk struktur och organisation avseende hud, cirkulations-, respirations-, urogenital- och digestionsorgan samt tymolymfatiska, endokrina och blodbildande organ (S3)</w:t>
+        <w:t xml:space="preserve">* redogöra för normal mikroskopisk struktur och organisation avseende hud, cirkulations-, respirations-, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>urogenital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- och digestionsorgan samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tymolymfatiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, endokrina och blodbildande organ (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36210298" w14:textId="77777777" w:rsidR="002A102D" w:rsidRPr="00EC0A26" w:rsidRDefault="002A102D" w:rsidP="002A102D">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0A26">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* visa, palpera och markera anatomiska strukturer på levande och dissekerade kroppar, plastmodeller och bilddiagnostiska representationer (M3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FE26BD" w14:textId="19DE6791" w:rsidR="002A102D" w:rsidRPr="00EC0A26" w:rsidRDefault="002A102D" w:rsidP="002A102D">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
@@ -965,51 +1072,59 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3D26">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A22AF50" w14:textId="14E0500E" w:rsidR="002A102D" w:rsidRPr="002A102D" w:rsidRDefault="00AE0292">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE0292">
-        <w:t>Momentet inkluderar teoretisk undervisning om patientcentrerat arbetssätt utifrån konsultationens tre delar. Praktisk strukturerad träning i konsultation och statusundersökning inklusive allmäntillstånd, hjärta, lungor, blodtryck, reflexer, öron-, näsa-, hals-status inklusive lymfkörtlar i huvud-hals-området, tyroidea, buk, samt rörelseapparaten ingår. Syftet är att uppnådd kompetens är tillämpbar inom primärvård så väl som inom sjukhusbaserad akut- och specialiserad vård. Momentet inkluderar även 1,5 hp sammanhållen VFU i primärvården där studenten under handledning får ytterligare träning i konsultation, statusundersökning och bedömning av patienter samt en formativ OSCE. Vidare ingår undervisning om patientsäkerhet, hälsans bestämningsfaktorer, betydelsen av ett jämlikt och respektfullt bemötande. Etiska begrepp, principer, värderingar i relation till läkaryrket samt ett medicinhistoriskt perspektiv ingår också.</w:t>
+        <w:t xml:space="preserve">Momentet inkluderar teoretisk undervisning om patientcentrerat arbetssätt utifrån konsultationens tre delar. Praktisk strukturerad träning i konsultation och statusundersökning inklusive allmäntillstånd, hjärta, lungor, blodtryck, reflexer, öron-, näsa-, hals-status inklusive lymfkörtlar i huvud-hals-området, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE0292">
+        <w:t>tyroidea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE0292">
+        <w:t>, buk, samt rörelseapparaten ingår. Syftet är att uppnådd kompetens är tillämpbar inom primärvård så väl som inom sjukhusbaserad akut- och specialiserad vård. Momentet inkluderar även 1,5 hp sammanhållen VFU i primärvården där studenten under handledning får ytterligare träning i konsultation, statusundersökning och bedömning av patienter samt en formativ OSCE. Vidare ingår undervisning om patientsäkerhet, hälsans bestämningsfaktorer, betydelsen av ett jämlikt och respektfullt bemötande. Etiska begrepp, principer, värderingar i relation till läkaryrket samt ett medicinhistoriskt perspektiv ingår också.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D747CB4" w14:textId="77777777" w:rsidR="00DB5FC4" w:rsidRDefault="007215C3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lärandemål</w:t>
       </w:r>
     </w:p>
@@ -1065,61 +1180,101 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>* redogöra för sambandet mellan vetenskap och beprövad erfarenhet i yrkesutövning inom hälso- och sjukvården (S3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>* redogöra översiktligt för hur genus, psykosociala, socioekonomiska, samhälls- och miljörelaterade faktorer påverkar hälsa, hälsolitteracitet och möjligheten att tillgodogöra sig hälso- och sjukvård (S3)</w:t>
+        <w:t xml:space="preserve">* redogöra översiktligt för hur genus, psykosociala, socioekonomiska, samhälls- och miljörelaterade faktorer påverkar hälsa, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hälsolitteracitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och möjligheten att tillgodogöra sig hälso- och sjukvård (S3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>* resonera kring hur likabehandling, bemötande och hälsolitteracitet kan påverka hälsa, och möjlighet att tillgodogöra sig hälso- och sjukvård och basera sitt resonemang på vetenskaplig grund (S4)</w:t>
+        <w:t xml:space="preserve">* resonera kring hur likabehandling, bemötande och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hälsolitteracitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan påverka hälsa, och möjlighet att tillgodogöra sig hälso- och sjukvård och basera sitt resonemang på vetenskaplig grund (S4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>* redogöra för centrala etiska begrepp, teorier, normer, värderingar och principer (S3) och beskriva hur de tillämpas inom hälso- och sjukvården (S4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>* resonera kring etiska och moraliska dilemman av relevans för läkaren med utgångspunkt i medicinhistoriska exempel (S4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
@@ -1170,51 +1325,71 @@
       </w:r>
       <w:r w:rsidRPr="00EC0A26">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0A26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t>inklusive lymfkörtlar i huvud-hals-området,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC0A26">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tyroidea, buk, samt rörelseapparaten samt informera patienten om vad som ska ske och genomföra status med respekt för patientens integritet (M3)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC0A26">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tyroidea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC0A26">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, buk, samt rörelseapparaten samt informera patienten om vad som ska ske och genomföra status med respekt för patientens integritet (M3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0664F4BF" w14:textId="77777777" w:rsidR="002A102D" w:rsidRPr="00EC0A26" w:rsidRDefault="002A102D" w:rsidP="002A102D">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0A26">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* med fokus på patientens del av patient-läkarmötet klargöra besöksorsak inkluderande patientens tankar, oro och önskemål (M3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D48F93" w14:textId="77777777" w:rsidR="002A102D" w:rsidRDefault="002A102D">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
@@ -1298,51 +1473,71 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Motsvaras av </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>(ange kurs/ kurser, kurskod och ev nr på bilaga)</w:t>
+              <w:t xml:space="preserve">(ange kurs/ kurser, kurskod och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr på bilaga)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB5FC4" w14:paraId="68771D11" w14:textId="77777777" w:rsidTr="008954BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A1ED889" w14:textId="65C792E3" w:rsidR="00DB5FC4" w:rsidRDefault="007215C3">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:line="336" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Anatomi och histologi</w:t>
             </w:r>
             <w:r w:rsidR="008954BD">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -1565,75 +1760,73 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Namn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB5FC4" w14:paraId="5DEEAD09" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21D2C5F0" w14:textId="77777777" w:rsidR="00DB5FC4" w:rsidRDefault="00DB5FC4">
+          <w:p w14:paraId="21D2C5F0" w14:textId="77777777" w:rsidR="00DB5FC4" w:rsidRPr="00A54065" w:rsidRDefault="00DB5FC4">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0055F7" w14:textId="77777777" w:rsidR="00DB5FC4" w:rsidRDefault="00DB5FC4">
+          <w:p w14:paraId="2E0055F7" w14:textId="77777777" w:rsidR="00DB5FC4" w:rsidRPr="00A54065" w:rsidRDefault="00DB5FC4">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="287116FA" w14:textId="77777777" w:rsidR="00DB5FC4" w:rsidRDefault="00DB5FC4" w:rsidP="00694BCF">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB5FC4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -1687,119 +1880,123 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="var(--fontText)">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB5FC4"/>
     <w:rsid w:val="000539FD"/>
     <w:rsid w:val="000B608D"/>
     <w:rsid w:val="000C1781"/>
     <w:rsid w:val="000D4ED0"/>
     <w:rsid w:val="000E7DC8"/>
     <w:rsid w:val="001808F3"/>
     <w:rsid w:val="00220E8C"/>
     <w:rsid w:val="0024226F"/>
     <w:rsid w:val="00260367"/>
     <w:rsid w:val="00290E64"/>
     <w:rsid w:val="002A102D"/>
     <w:rsid w:val="002B2011"/>
     <w:rsid w:val="003134AD"/>
     <w:rsid w:val="00353F0B"/>
     <w:rsid w:val="00376018"/>
     <w:rsid w:val="003913D6"/>
     <w:rsid w:val="003A5C52"/>
     <w:rsid w:val="003B27A0"/>
     <w:rsid w:val="003F4660"/>
     <w:rsid w:val="004717FB"/>
     <w:rsid w:val="004A6726"/>
+    <w:rsid w:val="004D3CA5"/>
     <w:rsid w:val="005A2975"/>
     <w:rsid w:val="005E7B6E"/>
     <w:rsid w:val="005F639C"/>
     <w:rsid w:val="005F7BEA"/>
     <w:rsid w:val="006253A3"/>
     <w:rsid w:val="00694BCF"/>
     <w:rsid w:val="006C0217"/>
     <w:rsid w:val="006D7687"/>
     <w:rsid w:val="00710F56"/>
     <w:rsid w:val="007215C3"/>
     <w:rsid w:val="007D236D"/>
     <w:rsid w:val="008165EE"/>
     <w:rsid w:val="0083673C"/>
     <w:rsid w:val="00865C1E"/>
     <w:rsid w:val="008954BD"/>
     <w:rsid w:val="008C1CAA"/>
     <w:rsid w:val="008C3D26"/>
     <w:rsid w:val="008D30D9"/>
     <w:rsid w:val="00923977"/>
     <w:rsid w:val="0093393B"/>
     <w:rsid w:val="00961053"/>
     <w:rsid w:val="00981DD1"/>
     <w:rsid w:val="009A5655"/>
     <w:rsid w:val="009B7893"/>
     <w:rsid w:val="009F0781"/>
+    <w:rsid w:val="00A54065"/>
     <w:rsid w:val="00AE0292"/>
     <w:rsid w:val="00C625F8"/>
     <w:rsid w:val="00CC44BE"/>
     <w:rsid w:val="00D23900"/>
     <w:rsid w:val="00D3181B"/>
     <w:rsid w:val="00D70CBE"/>
     <w:rsid w:val="00DA683C"/>
     <w:rsid w:val="00DB5FC4"/>
+    <w:rsid w:val="00DB7F0B"/>
     <w:rsid w:val="00E76831"/>
     <w:rsid w:val="00EA2E5F"/>
     <w:rsid w:val="00EC0A26"/>
     <w:rsid w:val="00EF238A"/>
     <w:rsid w:val="00EF3F82"/>
     <w:rsid w:val="00F2522F"/>
     <w:rsid w:val="00FB25F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -2987,86 +3184,89 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -3150,50 +3350,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -3251,94 +3456,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E04C4-8B2C-41FA-87E5-A7015532199B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89BD7A97-F396-4889-AFD1-0B5D88D6BC18}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E31D36B-5245-4BAF-B194-B2B7331B73CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E24002D0-92B4-4778-99E3-AC8539C42173}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89BD7A97-F396-4889-AFD1-0B5D88D6BC18}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E04C4-8B2C-41FA-87E5-A7015532199B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1290</Words>
   <Characters>6841</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>