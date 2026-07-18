--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0CDE9985" w14:textId="5CBD2A52" w:rsidR="00E61174" w:rsidRPr="00EB5023" w:rsidRDefault="006A32EC" w:rsidP="00EB5023">
+    <w:p w14:paraId="0CDE9985" w14:textId="37C0717B" w:rsidR="00E61174" w:rsidRPr="00EB5023" w:rsidRDefault="006A32EC" w:rsidP="00EB5023">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Checklista</w:t>
       </w:r>
       <w:r w:rsidR="00194429" w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -75,127 +75,105 @@
       <w:r w:rsidR="00F90BB1" w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="006C1BD7" w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005F217E" w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neurovetenskap, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005F217E" w:rsidRPr="00EB5023">
+        <w:t>Neurovetenskap, neurofarmakologi och endokrinologi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61174" w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>neurofarmakologi</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="005F217E" w:rsidRPr="00EB5023">
+        <w:t>, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90BB1" w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och endokrinologi</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E61174" w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>, 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F90BB1" w:rsidRPr="00EB5023">
+        <w:t xml:space="preserve"> hp</w:t>
+      </w:r>
+      <w:r w:rsidR="007C22A7" w:rsidRPr="00EB5023">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E61174" w:rsidRPr="00EB5023">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001872E6">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E61174" w:rsidRPr="00EB5023">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00916B1F">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...18 lines deleted...]
-        <w:t>VT26</w:t>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B1E2E1" w14:textId="77777777" w:rsidR="00365A39" w:rsidRDefault="00365A39" w:rsidP="00F90BB1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CB4CFFD" w14:textId="5D390FA2" w:rsidR="005D681A" w:rsidRPr="00F156C4" w:rsidRDefault="005D681A" w:rsidP="00F90BB1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F156C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -338,239 +316,130 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBD4BF0" w14:textId="77777777" w:rsidR="00E61174" w:rsidRDefault="00E61174" w:rsidP="00F90BB1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1987FC44" w14:textId="20658E97" w:rsidR="00F90BB1" w:rsidRPr="005D681A" w:rsidRDefault="00F90BB1" w:rsidP="00F90BB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D681A">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 1:  Nervsystemets struktur och funktion, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Moment 1:  Nervsystemets struktur och funktion, neurofarmakologi och endokrinologi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F032DE" w:rsidRPr="005D681A">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
       <w:r w:rsidRPr="005D681A">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>neurofarmakologi</w:t>
-[...34 lines deleted...]
-        <w:t>  </w:t>
+        <w:t>hp  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E57FC4" w14:textId="375C6B24" w:rsidR="00F90BB1" w:rsidRPr="0096677D" w:rsidRDefault="00202E1B" w:rsidP="00F90BB1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E1B">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Momentet fokuserar på nervsystemets struktur och utveckling, cellulär neurobiologi, </w:t>
-[...71 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Momentet fokuserar på nervsystemets struktur och utveckling, cellulär neurobiologi, neuronal signalering, neurofarmakologi och neuropsykofarmakologi, sensoriska och motoriska funktioner, högre centralnervösa funktioner, neuropsykologi, samt inom endokrinologin: hypotalamus/hypofys, binjure och thyroidea</w:t>
+      </w:r>
       <w:r w:rsidR="00F27865" w:rsidRPr="0096677D">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F634B7B" w14:textId="3A793332" w:rsidR="00F90BB1" w:rsidRPr="00AB3A0A" w:rsidRDefault="00F90BB1" w:rsidP="00F90BB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3A0A">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Moment 2: Professionellt förhållningssätt, ansvar och lärande, </w:t>
       </w:r>
       <w:r w:rsidR="00F032DE" w:rsidRPr="00AB3A0A">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB3A0A">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">hp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2A0010" w14:textId="77777777" w:rsidR="00DE72F8" w:rsidRPr="00DE72F8" w:rsidRDefault="00DE72F8" w:rsidP="00DE72F8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE72F8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
@@ -622,144 +491,72 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>Mentorprogrammet integreras med övrig undervisning i kursen i syfte att stödja studentens personliga och professionella utveckling. Tillsammans med mentorn ges studenten tillfälle att reflektera över sin utveckling i relation till utbildningens lärandemål, dokumenterad prestation i lärandeportfölj och den framtida professionella läkarrollen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363786AD" w14:textId="6A5CB00D" w:rsidR="00F90BB1" w:rsidRPr="00DE72F8" w:rsidRDefault="00F90BB1" w:rsidP="00940757">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE72F8">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 3: Tillämpning och integrering, 3 </w:t>
-[...17 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Moment 3: Tillämpning och integrering, 3 hp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4080F421" w14:textId="3E5FDA12" w:rsidR="000B5D11" w:rsidRDefault="003B3F5C" w:rsidP="00F90BB1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3F5C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klinisk och vetenskaplig tillämpning och integrering sker under workshops i </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> eller presentation av resultat, diskussion och slutsatser.</w:t>
+        <w:t>Klinisk och vetenskaplig tillämpning och integrering sker under workshops i neuroanatomi med preparathantering och i neurohistologi med gruppmikroskopering. Klinisk integrering av kursens basvetenskapliga innehåll förstärks under seminarier kring patientfall och patientdemonstrationer. Den vetenskapliga kunskapen tillämpas även under laborationer rörande nervsystemets funktioner och neurofarmakologi eller presentation av resultat, diskussion och slutsatser.</w:t>
       </w:r>
       <w:r w:rsidR="000B5D11">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8F4DC2" w14:textId="77777777" w:rsidR="000B5D11" w:rsidRDefault="000B5D11">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -876,142 +673,106 @@
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2222B">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Motsvaras av </w:t>
             </w:r>
             <w:r w:rsidRPr="00F2222B">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(ange kurs/ kurser, kurskod och </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00546348">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>ev</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> nr på </w:t>
+              <w:t xml:space="preserve">ev nr på </w:t>
             </w:r>
             <w:r w:rsidRPr="00F2222B">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>bilaga)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374D4F" w:rsidRPr="00652C51" w14:paraId="11BF0DBF" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F678D56" w14:textId="38EE483F" w:rsidR="00374D4F" w:rsidRPr="00F90BB1" w:rsidRDefault="00F90BB1" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90BB1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nervsystemets struktur och funktion, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> och endokrinologi, </w:t>
+              <w:t xml:space="preserve">Nervsystemets struktur och funktion, neurofarmakologi och endokrinologi, </w:t>
             </w:r>
             <w:r w:rsidR="0039513A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90BB1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7F33">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A5E7EB" w14:textId="77777777" w:rsidR="00374D4F" w:rsidRPr="00652C51" w:rsidRDefault="00374D4F" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1039,120 +800,101 @@
               </w:rPr>
               <w:t>Professionellt förhållningssätt, ansvar och</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90BB1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> lärande, </w:t>
             </w:r>
             <w:r w:rsidR="0039513A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90BB1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AE7F33">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BA33BB0" w14:textId="77777777" w:rsidR="00374D4F" w:rsidRPr="00652C51" w:rsidRDefault="00374D4F" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374D4F" w:rsidRPr="00652C51" w14:paraId="256B2DAA" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="357ECD21" w14:textId="208C0CA6" w:rsidR="00374D4F" w:rsidRPr="00F90BB1" w:rsidRDefault="00F90BB1" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90BB1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tillämpning och integrering, 3 </w:t>
+              <w:t>Tillämpning och integrering, 3 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F90BB1">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE7F33">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C90431A" w14:textId="77777777" w:rsidR="00374D4F" w:rsidRPr="00652C51" w:rsidRDefault="00374D4F" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
@@ -1808,98 +1550,100 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2111196203">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2121141123">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1212183639">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E61174"/>
     <w:rsid w:val="000B5D11"/>
     <w:rsid w:val="00103C9B"/>
+    <w:rsid w:val="001872E6"/>
     <w:rsid w:val="00194429"/>
     <w:rsid w:val="00202E1B"/>
     <w:rsid w:val="002F3FEC"/>
     <w:rsid w:val="0031569D"/>
     <w:rsid w:val="00324722"/>
     <w:rsid w:val="00365A39"/>
     <w:rsid w:val="00374D4F"/>
     <w:rsid w:val="003913D6"/>
     <w:rsid w:val="0039513A"/>
     <w:rsid w:val="003B3F5C"/>
     <w:rsid w:val="00476423"/>
     <w:rsid w:val="004B6FF6"/>
     <w:rsid w:val="0051071B"/>
     <w:rsid w:val="00523889"/>
     <w:rsid w:val="00546348"/>
     <w:rsid w:val="00564F6B"/>
     <w:rsid w:val="005D681A"/>
     <w:rsid w:val="005E26FA"/>
     <w:rsid w:val="005F217E"/>
     <w:rsid w:val="00606671"/>
     <w:rsid w:val="006172DE"/>
     <w:rsid w:val="0064486D"/>
     <w:rsid w:val="006A32EC"/>
     <w:rsid w:val="006C1BD7"/>
     <w:rsid w:val="007A20B3"/>
     <w:rsid w:val="007B2FBF"/>
     <w:rsid w:val="007C22A7"/>
     <w:rsid w:val="00837BAE"/>
     <w:rsid w:val="00842EC7"/>
     <w:rsid w:val="008A7F47"/>
     <w:rsid w:val="008B5188"/>
+    <w:rsid w:val="008C6B6D"/>
     <w:rsid w:val="008E07BF"/>
     <w:rsid w:val="00916B1F"/>
     <w:rsid w:val="00940757"/>
     <w:rsid w:val="00961787"/>
     <w:rsid w:val="0096677D"/>
     <w:rsid w:val="009C4294"/>
     <w:rsid w:val="009D5198"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="009F1ADF"/>
     <w:rsid w:val="00A2756A"/>
     <w:rsid w:val="00AB3A0A"/>
     <w:rsid w:val="00AD250F"/>
     <w:rsid w:val="00AE7F33"/>
     <w:rsid w:val="00B95AD8"/>
     <w:rsid w:val="00C15713"/>
     <w:rsid w:val="00C94A54"/>
     <w:rsid w:val="00CF44EE"/>
     <w:rsid w:val="00D44060"/>
     <w:rsid w:val="00D92070"/>
     <w:rsid w:val="00DB5608"/>
     <w:rsid w:val="00DE3413"/>
     <w:rsid w:val="00DE716F"/>
     <w:rsid w:val="00DE72F8"/>
     <w:rsid w:val="00E16CD7"/>
     <w:rsid w:val="00E61174"/>
@@ -3057,77 +2801,98 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -3211,50 +2976,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -3311,104 +3081,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89BD7A97-F396-4889-AFD1-0B5D88D6BC18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E04C4-8B2C-41FA-87E5-A7015532199B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{217599F4-C435-495E-95F6-521AD34577BF}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E39B55FE-660F-48BD-B43B-345D51139AE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>473</Words>
   <Characters>2508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>