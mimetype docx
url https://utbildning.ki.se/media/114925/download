--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -4,429 +4,419 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FF0CAB" w:rsidP="00F90BB1" w:rsidRDefault="00B406D8" w14:paraId="598876DE" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="598876DE" w14:textId="77777777" w:rsidR="00FF0CAB" w:rsidRDefault="00B406D8" w:rsidP="00F90BB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Checklista</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F90BB1" w:rsidR="00194429">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00194429" w:rsidRPr="00F90BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> för tillgodoräknande </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61174" w:rsidP="00F90BB1" w:rsidRDefault="00E61174" w14:paraId="0CDE9985" w14:textId="69273351">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0CDE9985" w14:textId="63AD284F" w:rsidR="00E61174" w:rsidRDefault="00E61174" w:rsidP="00F90BB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90BB1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Basvetenskap </w:t>
       </w:r>
       <w:r w:rsidR="00DE002E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00BE3217">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE3217" w:rsidR="00BE3217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00BE3217" w:rsidRPr="00BE3217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Funktion och dysfunktion</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90BB1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DE002E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F90BB1" w:rsidR="00DE002E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DE002E" w:rsidRPr="00F90BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F90BB1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>hp</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007C22A7" w:rsidRPr="00F90BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00387730" w:rsidR="00D77124">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="005920DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>VT26</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77124" w:rsidRPr="00387730">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>T26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6622C394" w14:textId="77777777" w:rsidR="00186610" w:rsidRDefault="00186610" w:rsidP="00F90BB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6331">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="06EF5B05" w14:textId="681FAC75" w:rsidR="00186610" w:rsidRPr="00FE6331" w:rsidRDefault="00B86551" w:rsidP="00F90BB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00FE6331">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>kursplanen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
-          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> med kurskoden 2LA00</w:t>
       </w:r>
       <w:r w:rsidR="00FE6331">
         <w:rPr>
-          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
-          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00F90BB1" w:rsidP="00F90BB1" w:rsidRDefault="00F90BB1" w14:paraId="59486BFB" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="59486BFB" w14:textId="77777777" w:rsidR="00F90BB1" w:rsidRPr="00FE6331" w:rsidRDefault="00F90BB1" w:rsidP="00F90BB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E61174" w:rsidP="00F90BB1" w:rsidRDefault="007C22A7" w14:paraId="488A13B6" w14:textId="082679FF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="488A13B6" w14:textId="082679FF" w:rsidR="00E61174" w:rsidRPr="00FE6331" w:rsidRDefault="007C22A7" w:rsidP="00F90BB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tillgodoräknande beviljas endast för helt moment eller hel kurs. Läs igenom momentbeskrivning och lärandemål. Det är viktigt att du endast söker tillgodoräknande för </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="008E07BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008E07BF" w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>de moment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="0051071B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0051071B" w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> vars </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">lärandemål du har examinerats på under tidigare studier. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00DE2CD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DE2CD9" w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00796F65">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00796F65" w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>tabellen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00DE2CD9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DE2CD9" w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> längst ned.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E61174" w:rsidP="00F90BB1" w:rsidRDefault="00E61174" w14:paraId="7FBD4BF0" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="7FBD4BF0" w14:textId="77777777" w:rsidR="00E61174" w:rsidRPr="00FE6331" w:rsidRDefault="00E61174" w:rsidP="00F90BB1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="002B368E" w:rsidP="00F90BB1" w:rsidRDefault="002B368E" w14:paraId="68D8C659" w14:textId="4724326B">
+    <w:p w14:paraId="68D8C659" w14:textId="4724326B" w:rsidR="002B368E" w:rsidRPr="00FE6331" w:rsidRDefault="002B368E" w:rsidP="00F90BB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Moment 1:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00D60CC4">
+      <w:r w:rsidR="00D60CC4" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fysiologi, patologi, immunologi och farmakologi, 12 </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00E23CAA" w:rsidP="00DB50F6" w:rsidRDefault="00811A79" w14:paraId="61CE3717" w14:textId="77777777">
+        <w:t xml:space="preserve">Fysiologi, patologi, immunologi och farmakologi, 12 hp </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CE3717" w14:textId="77777777" w:rsidR="00E23CAA" w:rsidRDefault="00811A79" w:rsidP="00DB50F6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811A79">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Momentet fokuserar på immunologi, fysiologi, patofysiologi samt patologi och inkluderar biokemiska förklaringsmodeller. Inledningsvis ges en kunskapsgrund i basala sjukdomsmekanismer, immunologi, inflammation, tumörlära och allmän farmakologi. Vidare behandlas fysiologi, patofysiologi och patologi för njure, skelettmuskel, hjärta, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00811A79">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -442,2682 +432,2558 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, cirkulation, respiration, endokrinologi samt reproduktion, och hur dessa organsystem samverkar för att bibehålla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00811A79">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>homeostas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00811A79">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Relevant farmakologi integreras i undervisningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00DB50F6" w:rsidP="00DB50F6" w:rsidRDefault="00DB50F6" w14:paraId="3980D566" w14:textId="0914109E">
+    <w:p w14:paraId="3980D566" w14:textId="0914109E" w:rsidR="00DB50F6" w:rsidRPr="00FE6331" w:rsidRDefault="00DB50F6" w:rsidP="00DB50F6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t>Lärandemål:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E07073" w:rsidP="00E07073" w:rsidRDefault="00E07073" w14:paraId="646EF386" w14:textId="77777777">
+    <w:p w14:paraId="646EF386" w14:textId="77777777" w:rsidR="00E07073" w:rsidRPr="00FE6331" w:rsidRDefault="00E07073" w:rsidP="00E07073">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för njurens normala fysiologi, basal patofysiologi samt dess roll i vätskebalansen (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E07073" w:rsidP="00E07073" w:rsidRDefault="00E07073" w14:paraId="0F814602" w14:textId="77777777">
+    <w:p w14:paraId="0F814602" w14:textId="77777777" w:rsidR="00E07073" w:rsidRPr="00FE6331" w:rsidRDefault="00E07073" w:rsidP="00E07073">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för skelettmuskelns normala fysiologi och basal patofysiologi (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E07073" w:rsidP="00E07073" w:rsidRDefault="00E07073" w14:paraId="6D676489" w14:textId="77777777">
+    <w:p w14:paraId="6D676489" w14:textId="77777777" w:rsidR="00E07073" w:rsidRPr="00FE6331" w:rsidRDefault="00E07073" w:rsidP="00E07073">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för andnings- och hjärt-kärlsystemens normala fysiologi och basala patofysiologi, samt förklara hur dessa samverkar (S4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00DB50F6" w:rsidP="00E07073" w:rsidRDefault="00E07073" w14:paraId="1E8781F3" w14:textId="3288C33F">
+    <w:p w14:paraId="1E8781F3" w14:textId="3288C33F" w:rsidR="00DB50F6" w:rsidRPr="00FE6331" w:rsidRDefault="00E07073" w:rsidP="00E07073">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">beskriva hur de i kursens ingående organsystemen samverkar för att bibehålla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>homeostas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (S4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="000B4F84" w:rsidP="000B4F84" w:rsidRDefault="000B4F84" w14:paraId="0BB0FC8F" w14:textId="77777777">
+    <w:p w14:paraId="0BB0FC8F" w14:textId="77777777" w:rsidR="000B4F84" w:rsidRPr="00FE6331" w:rsidRDefault="000B4F84" w:rsidP="000B4F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för könsdifferentieringen och hormonell reglering av tillväxt under embryonal- och fostertid, barndom och pubertet (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="000B4F84" w:rsidP="000B4F84" w:rsidRDefault="000B4F84" w14:paraId="1FD5AA6E" w14:textId="77777777">
+    <w:p w14:paraId="1FD5AA6E" w14:textId="77777777" w:rsidR="000B4F84" w:rsidRPr="00FE6331" w:rsidRDefault="000B4F84" w:rsidP="000B4F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för hormonell reglering av reproduktionen samt hormonella förändringar under graviditet, förlossning, amning och menopaus (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="000B4F84" w:rsidP="000B4F84" w:rsidRDefault="000B4F84" w14:paraId="62F80571" w14:textId="46A98438">
+    <w:p w14:paraId="62F80571" w14:textId="46A98438" w:rsidR="000B4F84" w:rsidRPr="00FE6331" w:rsidRDefault="000B4F84" w:rsidP="000B4F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för de medfödda (konstitutiva) och förvärvade (adaptiva) immunologiska försvarsmekanismerna och barriärsystemen, samt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="002530BD">
+      <w:r w:rsidR="002530BD" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> förklara</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> hur dessa samverkar i försvaret mot olika typer av infektioner (S4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="000B4F84" w:rsidP="000B4F84" w:rsidRDefault="000B4F84" w14:paraId="5FF5A4D4" w14:textId="1521BDD2">
+    <w:p w14:paraId="5FF5A4D4" w14:textId="1521BDD2" w:rsidR="000B4F84" w:rsidRPr="00FE6331" w:rsidRDefault="000B4F84" w:rsidP="000B4F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">redogöra för hur sjukdomar kan påverka funktionen hos immunsystemet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="002530BD">
+      <w:r w:rsidR="002530BD" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">och förklara mekanismer </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00495FFF">
+      <w:r w:rsidR="00495FFF" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bakom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="002530BD">
+      <w:r w:rsidR="002530BD" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00495FFF">
+      <w:r w:rsidR="00495FFF" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sjukdomar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="002530BD">
+      <w:r w:rsidR="002530BD" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> som immunsystemet kan ge upphov till </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00495FFF">
+      <w:r w:rsidR="00495FFF" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="000B4F84" w:rsidP="000B4F84" w:rsidRDefault="000B4F84" w14:paraId="6DC13E9E" w14:textId="77777777">
+    <w:p w14:paraId="6DC13E9E" w14:textId="77777777" w:rsidR="000B4F84" w:rsidRPr="00FE6331" w:rsidRDefault="000B4F84" w:rsidP="000B4F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för immunologiska analysmetoder (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E07073" w:rsidP="000B4F84" w:rsidRDefault="000B4F84" w14:paraId="5C07E62B" w14:textId="6BFB23F8">
+    <w:p w14:paraId="5C07E62B" w14:textId="6BFB23F8" w:rsidR="00E07073" w:rsidRPr="00FE6331" w:rsidRDefault="000B4F84" w:rsidP="000B4F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">redovisa principer för läkemedels absorption, distribution, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00495FFF">
+      <w:r w:rsidR="00495FFF" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">kinetik, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>metabolism och eliminering, samt analysera orsaker till interindividuell variation av läkemedelseffekter (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="000F034B" w:rsidP="000F034B" w:rsidRDefault="000F034B" w14:paraId="0C03F97B" w14:textId="1C9FC8CC">
+    <w:p w14:paraId="0C03F97B" w14:textId="1C9FC8CC" w:rsidR="000F034B" w:rsidRPr="00FE6331" w:rsidRDefault="000F034B" w:rsidP="000F034B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>förklara principer för läkemedelsbehandling och redogöra för viktiga verkningsmekanismer, indikationer, interaktioner och biverkningar för läkemedelssubstanser som används vid behandling av vanliga sjukdomstillstånd i kursens ingående funktionssystem (S4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="000F034B" w:rsidP="000F034B" w:rsidRDefault="000F034B" w14:paraId="0F86A3AE" w14:textId="516DDFB9">
+    <w:p w14:paraId="0F86A3AE" w14:textId="516DDFB9" w:rsidR="000F034B" w:rsidRPr="00FE6331" w:rsidRDefault="4D5F8AF1" w:rsidP="000F034B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="4D5F8AF1">
+      <w:r w:rsidRPr="2FE73E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för risker med läkemedelsbehandling ur ett individ- och samhällsperspektiv</w:t>
       </w:r>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="08B688C7">
+      <w:r w:rsidR="08B688C7" w:rsidRPr="2FE73E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nationellt och globalt</w:t>
       </w:r>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="4D5F8AF1">
+      <w:r w:rsidRPr="2FE73E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="05E67292" w:rsidP="2FE73E63" w:rsidRDefault="05E67292" w14:paraId="5B6B1FC6" w14:textId="50C8AF59">
+    <w:p w14:paraId="5B6B1FC6" w14:textId="50C8AF59" w:rsidR="05E67292" w:rsidRDefault="05E67292" w:rsidP="2FE73E63">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="05E67292">
+      <w:r w:rsidRPr="2FE73E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra översiktligt för växtbaserade läkemedel och kosttillskott, dess effekter, kvalitet, säkerhet och legala aspekter (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="007B7693" w:rsidP="007B7693" w:rsidRDefault="007B7693" w14:paraId="6D3D5736" w14:textId="77777777">
+    <w:p w14:paraId="6D3D5736" w14:textId="77777777" w:rsidR="007B7693" w:rsidRPr="00FE6331" w:rsidRDefault="007B7693" w:rsidP="007B7693">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för grundläggande begrepp inom tumörlära och tillämpa dessa på de mest vanligt förekommande cancersjukdomarna (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="007B7693" w:rsidP="007B7693" w:rsidRDefault="007B7693" w14:paraId="6547ABA0" w14:textId="42994CDB">
+    <w:p w14:paraId="6547ABA0" w14:textId="42994CDB" w:rsidR="007B7693" w:rsidRPr="00FE6331" w:rsidRDefault="007B7693" w:rsidP="007B7693">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">redogöra för etiologi och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>patogenes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> för vanligt förekommande sjukdomstillstånd i njure, hjärta-kärl, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="009E1851">
+      <w:r w:rsidR="009E1851" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>musk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00CC7398">
+      <w:r w:rsidR="00CC7398" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uloskeletala</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00CC7398">
+      <w:r w:rsidR="00CC7398" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> organ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00A8251D">
+      <w:r w:rsidR="00A8251D" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00A8251D">
+      <w:r w:rsidR="00A8251D" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00EA7FBD">
+      <w:r w:rsidR="00A8251D" w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gastrointestinalkanal, lever</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7FBD" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00CC7398">
+      <w:r w:rsidR="00CC7398" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lungor, endokrina organ, reproduktiva organ och bukspottskörteln (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="007B7693" w:rsidP="007B7693" w:rsidRDefault="007B7693" w14:paraId="050DAD02" w14:textId="09900074">
+    <w:p w14:paraId="050DAD02" w14:textId="09900074" w:rsidR="007B7693" w:rsidRPr="00FE6331" w:rsidRDefault="007B7693" w:rsidP="007B7693">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>redogöra för interindividuella skillnader i funktion och dysfunktion för kursens ingående funktionssystem, samt hur kön och genus kan påverka sjukdomsförlopp och behandling (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00445014" w:rsidP="00445014" w:rsidRDefault="00445014" w14:paraId="4E823261" w14:textId="77777777">
+    <w:p w14:paraId="4E823261" w14:textId="77777777" w:rsidR="00445014" w:rsidRPr="00FE6331" w:rsidRDefault="00445014" w:rsidP="00445014">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>förklara metabol reglering vid olika fysiologiska och patologiska tillstånd (S4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E7321D" w:rsidP="00E7321D" w:rsidRDefault="00F90BB1" w14:paraId="557CBDAA" w14:textId="1363B6D3">
+    <w:p w14:paraId="557CBDAA" w14:textId="1363B6D3" w:rsidR="00E7321D" w:rsidRPr="00FE6331" w:rsidRDefault="00F90BB1" w:rsidP="00E7321D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moment 2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00E7321D">
+      <w:r w:rsidR="00E7321D" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Basvetenskapligt projektarbete, 3 </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00E23CAA" w:rsidP="00E7321D" w:rsidRDefault="00E23CAA" w14:paraId="7CA50D7D" w14:textId="77777777">
+        <w:t>Basvetenskapligt projektarbete, 3 hp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA50D7D" w14:textId="77777777" w:rsidR="00E23CAA" w:rsidRDefault="00E23CAA" w:rsidP="00E7321D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E23CAA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t>Under momentet väljer studenten en artikel inom basvetenskaplig forskning från Karolinska Institutet, analyserar relevant litteratur och gör artikelanalys med hjälp av en handledare. Det ger studenten en inblick i den forskning som bedrivs på Karolinska Institutet. Examination sker genom inlämning av en skriftlig rapport och muntlig presentation i slutet av kursen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E7321D" w:rsidP="00E7321D" w:rsidRDefault="00E7321D" w14:paraId="570AAEFA" w14:textId="39EAB817">
+    <w:p w14:paraId="570AAEFA" w14:textId="39EAB817" w:rsidR="00E7321D" w:rsidRPr="00FE6331" w:rsidRDefault="7CE5A993" w:rsidP="00E7321D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="7CE5A993">
-[...4 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="2FE73E63">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t>Lärandemål:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7731720C" w:rsidP="2FE73E63" w:rsidRDefault="7731720C" w14:paraId="38B07D22" w14:textId="2B82FE47">
+    <w:p w14:paraId="38B07D22" w14:textId="2B82FE47" w:rsidR="7731720C" w:rsidRDefault="7731720C" w:rsidP="2FE73E63">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="7731720C">
+      <w:r w:rsidRPr="2FE73E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>beskriva etiska aspekter inom basvetenskaplig forskning (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00977672" w:rsidP="00977672" w:rsidRDefault="00977672" w14:paraId="1EC73F7D" w14:textId="1442E475">
+    <w:p w14:paraId="1EC73F7D" w14:textId="1442E475" w:rsidR="00977672" w:rsidRPr="00FE6331" w:rsidRDefault="00977672" w:rsidP="00977672">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>granska en basvetenskaplig artikel och utifrån frågeställning diskutera vald studiedesign, statistiska metoder, resultat och slutsatser (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="000C2291">
+      <w:r w:rsidR="000C2291" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="003042F0" w:rsidP="00977672" w:rsidRDefault="00977672" w14:paraId="039CFD9B" w14:textId="06BFC00F">
+    <w:p w14:paraId="039CFD9B" w14:textId="06BFC00F" w:rsidR="003042F0" w:rsidRPr="00FE6331" w:rsidRDefault="00977672" w:rsidP="00977672">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">redogöra för grundläggande basvetenskapliga och epidemiologiska begrepp och principer för studiedesign </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="003042F0">
+      <w:r w:rsidR="003042F0" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00E7321D" w:rsidP="00977672" w:rsidRDefault="003042F0" w14:paraId="2F6BCFB9" w14:textId="1F480E37">
+    <w:p w14:paraId="2F6BCFB9" w14:textId="1F480E37" w:rsidR="00E7321D" w:rsidRPr="00FE6331" w:rsidRDefault="003042F0" w:rsidP="00977672">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Redogöra för </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00977672">
+      <w:r w:rsidR="00977672" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de vanligaste symtomen, diagnoserna och riskfaktorerna hos patienter i primärvården (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00587862" w:rsidP="00587862" w:rsidRDefault="00587862" w14:paraId="21F9D757" w14:textId="77777777">
+    <w:p w14:paraId="21F9D757" w14:textId="77777777" w:rsidR="00587862" w:rsidRPr="00FE6331" w:rsidRDefault="00587862" w:rsidP="00587862">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>söka vetenskaplig litteratur med hjälp av adekvata sökstrategier (M4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00587862" w:rsidP="00587862" w:rsidRDefault="007C7D72" w14:paraId="4C8180D3" w14:textId="173D1C44">
+    <w:p w14:paraId="4C8180D3" w14:textId="173D1C44" w:rsidR="00587862" w:rsidRPr="00FE6331" w:rsidRDefault="007C7D72" w:rsidP="00587862">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Individuellt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00587862">
+      <w:r w:rsidR="00587862" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>skriftligt och muntligt sammanfatta, analysera och diskutera basvetenskapliga originalartiklar (M4)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="003D59CA">
+      <w:r w:rsidR="003D59CA" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00846D58" w:rsidP="00DB50F6" w:rsidRDefault="00F90BB1" w14:paraId="3EBA7123" w14:textId="2F1F123D">
+    <w:p w14:paraId="3EBA7123" w14:textId="2F1F123D" w:rsidR="00846D58" w:rsidRPr="00FE6331" w:rsidRDefault="00F90BB1" w:rsidP="00DB50F6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Moment 3: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00846D58">
+      <w:r w:rsidR="00846D58" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klinisk konsultation och undersökning, 2 </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="009844B5" w:rsidR="009844B5" w:rsidP="009844B5" w:rsidRDefault="009844B5" w14:paraId="1358A69C" w14:textId="0D21D18A">
+        <w:t>Klinisk konsultation och undersökning, 2 hp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1358A69C" w14:textId="0D21D18A" w:rsidR="009844B5" w:rsidRPr="009844B5" w:rsidRDefault="009844B5" w:rsidP="009844B5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009844B5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Momentet utgörs av sammanhållen VFU motsvarande 1,5 </w:t>
+        <w:t xml:space="preserve">Momentet utgörs av sammanhållen VFU motsvarande 1,5 hp och ett formativt OSCE och är en progression från momentet KKU på Basvetenskap 3 (termin 2). Studenten tränar att självständig utföra patientens del av konsultationen, att ge förslag på fokuserad anamnes, samt att genomföra relevant status under handledning i läkarens del. Studenten bedöms </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009844B5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>hp</w:t>
+        <w:t>summativt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009844B5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och ett formativt OSCE och är en progression från momentet KKU på Basvetenskap 3 (termin 2). Studenten tränar att självständig utföra patientens del av konsultationen, att ge förslag på fokuserad anamnes, samt att genomföra relevant status under handledning i läkarens del. Studenten bedöms </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> i VFU avseende kliniska färdigheter samt professionalism. Studenten använder resultat från formativt OSCE på termin 2 för att styra lärandet under VFU. Studenten observerar en annan profession på vårdcentral som en del i interprofessionellt lärande (IPL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C9B2A5" w14:textId="4AFC7674" w:rsidR="00F90BB1" w:rsidRPr="00FE6331" w:rsidRDefault="009844B5" w:rsidP="009844B5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009844B5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>summativt</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>Formativ återkoppling på kompetenser inom klinisk konsultation och undersökning ges under ett formativt OSCE som fokuserar på genomförande av patientens del av konsultationen samt läkarens del innefattande förslag till riktad anamnes och statusundersökningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00846D58" w:rsidP="00846D58" w:rsidRDefault="00846D58" w14:paraId="23AD629E" w14:textId="77777777">
+    <w:p w14:paraId="23AD629E" w14:textId="77777777" w:rsidR="00846D58" w:rsidRPr="00FE6331" w:rsidRDefault="00846D58" w:rsidP="00846D58">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t>Lärandemål:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00846D58" w:rsidP="00846D58" w:rsidRDefault="00445014" w14:paraId="4DAD0F1B" w14:textId="13A1F8BA">
+    <w:p w14:paraId="4DAD0F1B" w14:textId="13A1F8BA" w:rsidR="00846D58" w:rsidRPr="00FE6331" w:rsidRDefault="22796868" w:rsidP="00846D58">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="22796868">
+      <w:r w:rsidRPr="2FE73E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra övergripande för vilka kliniska metoder som finns för undersökning av hjärta, cirkulation och andning, samt ge exempel på kliniska frågeställningar som kan föranleda dessa undersökningar (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="54F1D90D" w:rsidP="2FE73E63" w:rsidRDefault="54F1D90D" w14:paraId="7408B09F" w14:textId="07FF747F">
+    <w:p w14:paraId="7408B09F" w14:textId="07FF747F" w:rsidR="54F1D90D" w:rsidRDefault="54F1D90D" w:rsidP="2FE73E63">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="54F1D90D">
+      <w:r w:rsidRPr="2FE73E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för de vanligaste symtomen, diagnoserna och riskfaktorerna hos patienter i primärvården (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="006966A3" w:rsidP="006966A3" w:rsidRDefault="006966A3" w14:paraId="0DED4247" w14:textId="77777777">
+    <w:p w14:paraId="0DED4247" w14:textId="77777777" w:rsidR="006966A3" w:rsidRPr="00FE6331" w:rsidRDefault="006966A3" w:rsidP="006966A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>genomföra patientens del av konsultationen (M3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="006966A3" w:rsidP="006966A3" w:rsidRDefault="00970727" w14:paraId="62145277" w14:textId="034C5AD3">
+    <w:p w14:paraId="62145277" w14:textId="034C5AD3" w:rsidR="006966A3" w:rsidRPr="00FE6331" w:rsidRDefault="00970727" w:rsidP="006966A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="006966A3">
+      <w:r w:rsidR="006966A3" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nitiera läkarens del av konsultationen genom att ställa adekvata riktade frågor till patienten med stöd av handledare (M3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="006966A3" w:rsidP="006966A3" w:rsidRDefault="00970727" w14:paraId="40AC93AB" w14:textId="16EC178B">
+    <w:p w14:paraId="40AC93AB" w14:textId="16EC178B" w:rsidR="006966A3" w:rsidRPr="00FE6331" w:rsidRDefault="00970727" w:rsidP="006966A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="006966A3">
+      <w:r w:rsidR="006966A3" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">emonstrera adekvat utförande av en basal nervstatus, strukturerad statusundersökning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="006966A3">
+      <w:r w:rsidR="006966A3" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>thyroidea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="006966A3">
+      <w:r w:rsidR="006966A3" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, öron- näsa- halsområdet och lokala lymfkörtlar i halsregionen, rörelseorganet inklusive övre extremitet, nedre extremitet och rygg, med beaktande av hygienregler och patientens integritet, med stöd av handledare (M3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="006966A3" w:rsidP="006966A3" w:rsidRDefault="006966A3" w14:paraId="7944025A" w14:textId="37A9EB4D">
+    <w:p w14:paraId="7944025A" w14:textId="37A9EB4D" w:rsidR="006966A3" w:rsidRPr="00FE6331" w:rsidRDefault="006966A3" w:rsidP="006966A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>förklara och motivera de specifika frågor som ställs, de undersökningsmoment och eventuella statusfynd som görs, med stöd av handledare (M3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="009B1B9B" w:rsidP="00DB50F6" w:rsidRDefault="009B1B9B" w14:paraId="295D986B" w14:textId="436EEEE8">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="295D986B" w14:textId="436EEEE8" w:rsidR="009B1B9B" w:rsidRPr="00FE6331" w:rsidRDefault="009B1B9B" w:rsidP="00DB50F6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Moment 4: Professionellt förhållningssätt, ansvar och lärande, 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="0030249E">
+      <w:r w:rsidR="0030249E" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00513322" w:rsidP="00513322" w:rsidRDefault="00513322" w14:paraId="230E3BB2" w14:textId="77777777">
+        <w:t>5 hp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230E3BB2" w14:textId="77777777" w:rsidR="00513322" w:rsidRDefault="00513322" w:rsidP="00513322">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513322">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I momentet skapas förståelse för hur teambaserat lärande (TBL) och förmåga att samarbeta i grupp bidrar till kompetenser som är centrala för framtida läkarroll och patientsäkerhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00513322" w:rsidR="00513322" w:rsidP="00513322" w:rsidRDefault="00513322" w14:paraId="51DE3F5E" w14:textId="65DE7A7F">
+    <w:p w14:paraId="51DE3F5E" w14:textId="65DE7A7F" w:rsidR="00513322" w:rsidRPr="00513322" w:rsidRDefault="00513322" w:rsidP="00513322">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513322">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Studenten tar ansvar för sitt eget lärande och för att bidra till att gruppens kollegiala lärande och samarbete fungerar. Studenten tränar att ge återkoppling och att värdera sin egen insats i relation till lärandemålen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00513322" w:rsidR="00513322" w:rsidP="00513322" w:rsidRDefault="00513322" w14:paraId="5631CF64" w14:textId="77777777">
+    <w:p w14:paraId="5631CF64" w14:textId="77777777" w:rsidR="00513322" w:rsidRPr="00513322" w:rsidRDefault="00513322" w:rsidP="00513322">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513322">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Undervisning, träning och bedömning av ett professionellt förhållningssätt sker löpande under hela kursen samt specifikt i samband med VFU, TBL, Mentorprogrammet och den avslutande inlämningsuppgiften med reflektion över studentens eget lärande i relation till kursens lärandemål. Examination (betygsättning) av professionellt förhållningssätt sker i detta moment genom löpande bedömning, baserad på programmets kriterier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00513322" w:rsidR="00513322" w:rsidP="00513322" w:rsidRDefault="00513322" w14:paraId="4FEE0BCA" w14:textId="77777777">
+    <w:p w14:paraId="4FEE0BCA" w14:textId="77777777" w:rsidR="00513322" w:rsidRPr="00513322" w:rsidRDefault="00513322" w:rsidP="00513322">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513322">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mentorprogrammet integreras med övrig undervisning i kursen i syfte att stödja studentens personliga och professionella utveckling. Tillsammans med mentorn ges studenten tillfälle att reflektera över sin utveckling i relation till utbildningens lärandemål, dokumenterad prestation i lärandeportfölj och den framtida professionella läkarrollen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00D60CC4" w:rsidP="00DB50F6" w:rsidRDefault="00D60CC4" w14:paraId="014D8270" w14:textId="7AB49554">
+    <w:p w14:paraId="014D8270" w14:textId="7AB49554" w:rsidR="00D60CC4" w:rsidRPr="00FE6331" w:rsidRDefault="63512FE8" w:rsidP="00DB50F6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="63512FE8">
-[...4 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="2FE73E63">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lärandemål: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00B90ADB" w:rsidP="00B90ADB" w:rsidRDefault="00B90ADB" w14:paraId="4F449271" w14:textId="77777777">
+    <w:p w14:paraId="4F449271" w14:textId="77777777" w:rsidR="00B90ADB" w:rsidRPr="00FE6331" w:rsidRDefault="00B90ADB" w:rsidP="00B90ADB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för grundläggande gruppdynamiska processer, ledarskapsteorier och verktyg för att uppnå ett bra samarbete i grupper (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00B90ADB" w:rsidP="00B90ADB" w:rsidRDefault="00B90ADB" w14:paraId="653B365E" w14:textId="057742FB">
+    <w:p w14:paraId="653B365E" w14:textId="057742FB" w:rsidR="00B90ADB" w:rsidRPr="00FE6331" w:rsidRDefault="00B90ADB" w:rsidP="00B90ADB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för hur sociala konstruktioner som etnicitet, genus och makt kan påverka kommunikation och samarbete (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00A61A86" w:rsidP="00A61A86" w:rsidRDefault="00A61A86" w14:paraId="50B1A01B" w14:textId="77777777">
+    <w:p w14:paraId="50B1A01B" w14:textId="77777777" w:rsidR="00A61A86" w:rsidRPr="00FE6331" w:rsidRDefault="00A61A86" w:rsidP="00A61A86">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bidra till andra studenters lärande genom att leda en gruppdiskussion (M4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00A61A86" w:rsidP="00A61A86" w:rsidRDefault="00A61A86" w14:paraId="4958184E" w14:textId="77777777">
+    <w:p w14:paraId="4958184E" w14:textId="77777777" w:rsidR="00A61A86" w:rsidRPr="00FE6331" w:rsidRDefault="00A61A86" w:rsidP="00A61A86">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>samarbeta i grupp och bidra till andra studenters lärande genom att vara väl förberedd, delta aktivt i diskussioner relaterade till kursens innehåll, och använda kollegial bedömning som verktyg för kompetensutveckling (M4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00A61A86" w:rsidP="00A61A86" w:rsidRDefault="00A61A86" w14:paraId="6C39EC66" w14:textId="53A942C6">
+    <w:p w14:paraId="6C39EC66" w14:textId="53A942C6" w:rsidR="00A61A86" w:rsidRPr="00FE6331" w:rsidRDefault="00A61A86" w:rsidP="00A61A86">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bemöta patienter, anhöriga, andra studenter, lärare och personal med respekt (M4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00A61A86" w:rsidP="00A61A86" w:rsidRDefault="00A61A86" w14:paraId="7328EFBE" w14:textId="05ED6A6B">
+    <w:p w14:paraId="7328EFBE" w14:textId="05ED6A6B" w:rsidR="00A61A86" w:rsidRPr="00FE6331" w:rsidRDefault="00A61A86" w:rsidP="00A61A86">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>värdera sitt kunskapsbehov i relation till kursens lärandemål och kunna formulera mål för sin fortsatta kompetensutveckling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE21BD" w:rsidP="00626C6B" w:rsidRDefault="00626C6B" w14:paraId="73398703" w14:textId="77777777">
+    <w:p w14:paraId="73398703" w14:textId="77777777" w:rsidR="00CE21BD" w:rsidRDefault="00626C6B" w:rsidP="00626C6B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t>Moment 5: Tillämpning och integrering, 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00DB4886">
+      <w:r w:rsidR="00DB4886" w:rsidRPr="00FE6331">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FE6331">
+        <w:t>5 hp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DB1A2F" w14:textId="5BBCC0B3" w:rsidR="00626C6B" w:rsidRPr="00CE21BD" w:rsidRDefault="00CE21BD" w:rsidP="00626C6B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE21BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Momentet möjliggör integrering och fördjupning av kursens ämnen. Interindividuella skillnader så som genus, kön och genetiska faktorer uppmärksammas under kursen och epidemiologiska begrepp, arbets- och miljörelaterade riskfaktorer, hälsofrämjande faktorer och komplementärmedicin belyses genomgående under momentet. Klinisk tillämpning sker genom att momentets innehåll utgår från utvalda symtom och fynd, samt knyter an till den verksamhetsförlagda utbildningen. Studenten gör en skriftlig fallpresentation utifrån ett möte med en patient med nedsatt rörelseförmåga, fysisk prestationsförmåga, funktionsnedsättning och/eller aktivitetsbegränsning där fysisk aktivitet utgör en central del i behandlingen. Studenten eftersöker i FYSS eventuell behandlingsindikation för patientens tillstånd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00BA7556" w:rsidP="00BA7556" w:rsidRDefault="00BA7556" w14:paraId="273C84CE" w14:textId="77777777">
+    <w:p w14:paraId="273C84CE" w14:textId="77777777" w:rsidR="00BA7556" w:rsidRPr="00FE6331" w:rsidRDefault="646D310F" w:rsidP="00BA7556">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="646D310F">
-[...4 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="2FE73E63">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lärandemål: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="78DF741D" w:rsidP="2FE73E63" w:rsidRDefault="78DF741D" w14:paraId="50BC7681" w14:textId="0C301B6B">
+    <w:p w14:paraId="50BC7681" w14:textId="0C301B6B" w:rsidR="78DF741D" w:rsidRDefault="78DF741D" w:rsidP="2FE73E63">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FE73E63" w:rsidR="78DF741D">
+      <w:r w:rsidRPr="2FE73E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">beskriva en annan professions kompetens och roll i primärvård, omsorg eller rehabilitering (S3)  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="000B4F84" w:rsidP="000B4F84" w:rsidRDefault="000B4F84" w14:paraId="47F6B650" w14:textId="77777777">
+    <w:p w14:paraId="47F6B650" w14:textId="77777777" w:rsidR="000B4F84" w:rsidRPr="00FE6331" w:rsidRDefault="000B4F84" w:rsidP="000B4F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>förklara hur normal fysiologi förändras vid arbete och vid förändringar i omgivningen, samt hur fysisk aktivitet och kosthållning kan påverka sjukdomsförlopp vid vanliga folksjukdomar (S4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00BA7556" w:rsidP="000B4F84" w:rsidRDefault="000B4F84" w14:paraId="57BF9512" w14:textId="5EBD07B5">
+    <w:p w14:paraId="57BF9512" w14:textId="5EBD07B5" w:rsidR="00BA7556" w:rsidRPr="00FE6331" w:rsidRDefault="000B4F84" w:rsidP="000B4F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>redogöra för de endokrina systemens reglering och effekter vid olika fysiologiska och patologiska tillstånd (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="007B7693" w:rsidP="007B7693" w:rsidRDefault="007B7693" w14:paraId="138909B5" w14:textId="77777777">
+    <w:p w14:paraId="138909B5" w14:textId="77777777" w:rsidR="007B7693" w:rsidRPr="00FE6331" w:rsidRDefault="007B7693" w:rsidP="007B7693">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för grundläggande begrepp inom tumörlära och tillämpa dessa på de mest vanligt förekommande cancersjukdomarna (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="007B7693" w:rsidP="007B7693" w:rsidRDefault="007B7693" w14:paraId="0B46183C" w14:textId="77777777">
+    <w:p w14:paraId="0B46183C" w14:textId="77777777" w:rsidR="007B7693" w:rsidRPr="00FE6331" w:rsidRDefault="007B7693" w:rsidP="007B7693">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">redogöra för etiologi och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>patogenes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> för vanligt förekommande sjukdomstillstånd i njure, hjärta-kärl, lungor, endokrina organ, reproduktiva organ och bukspottskörteln (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="007B7693" w:rsidP="007B7693" w:rsidRDefault="007B7693" w14:paraId="2C80DE60" w14:textId="1B1C611C">
+    <w:p w14:paraId="2C80DE60" w14:textId="1B1C611C" w:rsidR="007B7693" w:rsidRPr="00FE6331" w:rsidRDefault="007B7693" w:rsidP="007B7693">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>redogöra för interindividuella skillnader i funktion och dysfunktion för kursens ingående funktionssystem, samt hur kön och genus kan påverka sjukdomsförlopp och behandling (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00445014" w:rsidP="00445014" w:rsidRDefault="00445014" w14:paraId="55249708" w14:textId="77777777">
+    <w:p w14:paraId="55249708" w14:textId="77777777" w:rsidR="00445014" w:rsidRPr="00FE6331" w:rsidRDefault="00445014" w:rsidP="00445014">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>förklara metabol reglering vid olika fysiologiska och patologiska tillstånd (S4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00445014" w:rsidP="00445014" w:rsidRDefault="00445014" w14:paraId="1DC7BDBC" w14:textId="77C2FA06">
+    <w:p w14:paraId="1DC7BDBC" w14:textId="77C2FA06" w:rsidR="00445014" w:rsidRPr="00FE6331" w:rsidRDefault="00445014" w:rsidP="00445014">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">förklara sambandet mellan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>patofysiologiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> och fysiologiska mekanismer och tänkbara fynd vid undersökning av njurfunktion, samt statusundersökning av hjärta, perifera pulsar, blodtryck och lungor (S4)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00977672" w:rsidP="00977672" w:rsidRDefault="00977672" w14:paraId="06A89DD0" w14:textId="77777777">
+    <w:p w14:paraId="06A89DD0" w14:textId="77777777" w:rsidR="00977672" w:rsidRPr="00FE6331" w:rsidRDefault="00977672" w:rsidP="00977672">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>redogöra för grundläggande basvetenskapliga och epidemiologiska begrepp och principer för studiedesign inom kontexten av basvetenskaplig forskning, respektive de vanligaste symtomen, diagnoserna och riskfaktorerna hos patienter i primärvården (S3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00587862" w:rsidP="00587862" w:rsidRDefault="00587862" w14:paraId="28C5E85A" w14:textId="77777777">
+    <w:p w14:paraId="28C5E85A" w14:textId="77777777" w:rsidR="00587862" w:rsidRPr="00FE6331" w:rsidRDefault="00587862" w:rsidP="00587862">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>utifrån ett evidensbaserat perspektiv resonera kring rekommendationer för förebyggande och behandling av ohälsosamma levnadsvanor samt hälsofrämjande insatser (M3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00977672" w:rsidP="00587862" w:rsidRDefault="00587862" w14:paraId="29075945" w14:textId="4B6F8535">
+    <w:p w14:paraId="29075945" w14:textId="4B6F8535" w:rsidR="00977672" w:rsidRPr="00FE6331" w:rsidRDefault="00587862" w:rsidP="00587862">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tillämpa rekommendationer för levnadsvanor, så som fysisk aktivitet i sjukdomsprevention och sjukdomsbehandling, på ett autentiskt patientfall (M3)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00BA7556" w:rsidP="00626C6B" w:rsidRDefault="00BA7556" w14:paraId="5C8CF915" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00374D4F" w:rsidRDefault="00374D4F" w14:paraId="733D98A1" w14:textId="6734F5E1">
+    <w:p w14:paraId="5C8CF915" w14:textId="77777777" w:rsidR="00BA7556" w:rsidRPr="00FE6331" w:rsidRDefault="00BA7556" w:rsidP="00626C6B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733D98A1" w14:textId="6734F5E1" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00374D4F" w:rsidP="00374D4F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Jag önskar tillgodoräkna mig följande moment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6331" w:rsidR="00324722">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00324722" w:rsidRPr="00FE6331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> på kursen</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6331">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidTr="00BD2318" w14:paraId="6A4620DC" w14:textId="77777777">
+      <w:tr w:rsidR="00374D4F" w:rsidRPr="00FE6331" w14:paraId="6A4620DC" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00BD2318" w:rsidRDefault="00374D4F" w14:paraId="1D1542AA" w14:textId="77777777">
+          <w:p w14:paraId="1D1542AA" w14:textId="77777777" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00374D4F" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Moment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00BD2318" w:rsidRDefault="00374D4F" w14:paraId="53AB3612" w14:textId="1E50C5DD">
+          <w:p w14:paraId="53AB3612" w14:textId="1E50C5DD" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00374D4F" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Motsvaras av </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(ange kurs/ kurser, kurskod och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE6331" w:rsidR="00546348">
+            <w:r w:rsidR="00546348" w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FE6331" w:rsidR="00546348">
+            <w:r w:rsidR="00546348" w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> nr på </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>bilaga)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidTr="00BD2318" w14:paraId="11BF0DBF" w14:textId="77777777">
+      <w:tr w:rsidR="00374D4F" w:rsidRPr="00FE6331" w14:paraId="11BF0DBF" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00BD2318" w:rsidRDefault="00D04D9E" w14:paraId="1F678D56" w14:textId="5576B906">
+          <w:p w14:paraId="1F678D56" w14:textId="5576B906" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00D04D9E" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fysiologi, patologi, immunologi och farmakologi, 12 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Fysiologi, patologi, immunologi och farmakologi, 12 hp </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00BD2318" w:rsidRDefault="00374D4F" w14:paraId="62A5E7EB" w14:textId="77777777">
+          <w:p w14:paraId="62A5E7EB" w14:textId="77777777" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00374D4F" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE6331" w:rsidR="00FC5E47" w:rsidTr="00BD2318" w14:paraId="7B391EA5" w14:textId="77777777">
+      <w:tr w:rsidR="00FC5E47" w:rsidRPr="00FE6331" w14:paraId="7B391EA5" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00D04D9E" w:rsidP="00BD2318" w:rsidRDefault="00D04D9E" w14:paraId="73F91C0C" w14:textId="0DACA1B3">
+          <w:p w14:paraId="73F91C0C" w14:textId="0DACA1B3" w:rsidR="00D04D9E" w:rsidRPr="00FE6331" w:rsidRDefault="00D04D9E" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basvetenskapligt projektarbete, 3 </w:t>
+              <w:t>Basvetenskapligt projektarbete, 3 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00FC5E47" w:rsidP="00BD2318" w:rsidRDefault="00FC5E47" w14:paraId="36B5E5AE" w14:textId="77777777">
+          <w:p w14:paraId="36B5E5AE" w14:textId="77777777" w:rsidR="00FC5E47" w:rsidRPr="00FE6331" w:rsidRDefault="00FC5E47" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE6331" w:rsidR="00FC5E47" w:rsidTr="00BD2318" w14:paraId="66EF0AB2" w14:textId="77777777">
+      <w:tr w:rsidR="00FC5E47" w:rsidRPr="00FE6331" w14:paraId="66EF0AB2" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00FC5E47" w:rsidP="00BD2318" w:rsidRDefault="00FC5E47" w14:paraId="58E43B37" w14:textId="3422A0FD">
+          <w:p w14:paraId="58E43B37" w14:textId="3422A0FD" w:rsidR="00FC5E47" w:rsidRPr="00FE6331" w:rsidRDefault="00FC5E47" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Klinisk konsultation och undersökning, 2hp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00FC5E47" w:rsidP="00BD2318" w:rsidRDefault="00FC5E47" w14:paraId="46C0A10B" w14:textId="77777777">
+          <w:p w14:paraId="46C0A10B" w14:textId="77777777" w:rsidR="00FC5E47" w:rsidRPr="00FE6331" w:rsidRDefault="00FC5E47" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidTr="00BD2318" w14:paraId="5035A81A" w14:textId="77777777">
+      <w:tr w:rsidR="00374D4F" w:rsidRPr="00FE6331" w14:paraId="5035A81A" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00BD2318" w:rsidRDefault="00F90BB1" w14:paraId="697F1706" w14:textId="4BD76E9B">
+          <w:p w14:paraId="697F1706" w14:textId="4BD76E9B" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00F90BB1" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Professionellt förhållningssätt, ansvar och</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lärande, 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE6331" w:rsidR="00FC5E47">
+            <w:r w:rsidR="00FC5E47" w:rsidRPr="00FE6331">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,5</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00BD2318" w:rsidRDefault="00374D4F" w14:paraId="4BA33BB0" w14:textId="77777777">
+          <w:p w14:paraId="4BA33BB0" w14:textId="77777777" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00374D4F" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidTr="00BD2318" w14:paraId="256B2DAA" w14:textId="77777777">
+      <w:tr w:rsidR="00374D4F" w:rsidRPr="00FE6331" w14:paraId="256B2DAA" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00BD2318" w:rsidRDefault="00F90BB1" w14:paraId="357ECD21" w14:textId="1FC8A4E5">
+          <w:p w14:paraId="357ECD21" w14:textId="1FC8A4E5" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00F90BB1" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tillämpning och integrering, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE6331" w:rsidR="00BA7556">
+            <w:r w:rsidR="00BA7556" w:rsidRPr="00FE6331">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9,5</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00BD2318" w:rsidRDefault="00374D4F" w14:paraId="5C90431A" w14:textId="77777777">
+          <w:p w14:paraId="5C90431A" w14:textId="77777777" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00374D4F" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00374D4F" w:rsidP="00324722" w:rsidRDefault="00374D4F" w14:paraId="704DC9A4" w14:textId="48C2EF84">
+    <w:p w14:paraId="704DC9A4" w14:textId="48C2EF84" w:rsidR="00374D4F" w:rsidRPr="00FE6331" w:rsidRDefault="00374D4F" w:rsidP="00324722">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FE6331" w:rsidR="00324722" w:rsidTr="00BD2318" w14:paraId="641642F9" w14:textId="77777777">
+      <w:tr w:rsidR="00324722" w:rsidRPr="00FE6331" w14:paraId="641642F9" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00324722" w:rsidP="00BD2318" w:rsidRDefault="00324722" w14:paraId="291370F0" w14:textId="1EE03769">
+          <w:p w14:paraId="291370F0" w14:textId="1EE03769" w:rsidR="00324722" w:rsidRPr="00FE6331" w:rsidRDefault="00324722" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Dat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE6331" w:rsidR="008B5188">
+            <w:r w:rsidR="008B5188" w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>um</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00324722" w:rsidP="00BD2318" w:rsidRDefault="008B5188" w14:paraId="69E07C87" w14:textId="4BD79598">
+          <w:p w14:paraId="69E07C87" w14:textId="4BD79598" w:rsidR="00324722" w:rsidRPr="00FE6331" w:rsidRDefault="008B5188" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6331">
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Namn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE6331" w:rsidR="00324722" w:rsidTr="00BD2318" w14:paraId="2334FC46" w14:textId="77777777">
+      <w:tr w:rsidR="00324722" w:rsidRPr="00FE6331" w14:paraId="2334FC46" w14:textId="77777777" w:rsidTr="00BD2318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00324722" w:rsidP="00BD2318" w:rsidRDefault="00324722" w14:paraId="451434EE" w14:textId="01E405E1">
+          <w:p w14:paraId="451434EE" w14:textId="2B4AE16A" w:rsidR="00324722" w:rsidRPr="00FE6331" w:rsidRDefault="00324722" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FE6331" w:rsidR="00324722" w:rsidP="00BD2318" w:rsidRDefault="00324722" w14:paraId="333F6C92" w14:textId="4FB45763">
+          <w:p w14:paraId="333F6C92" w14:textId="72B66F14" w:rsidR="00324722" w:rsidRPr="00FE6331" w:rsidRDefault="00324722" w:rsidP="00BD2318">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00FE6331" w:rsidR="00324722" w:rsidP="00324722" w:rsidRDefault="00324722" w14:paraId="796B6BCC" w14:textId="77777777">
+    <w:p w14:paraId="796B6BCC" w14:textId="77777777" w:rsidR="00324722" w:rsidRPr="00FE6331" w:rsidRDefault="00324722" w:rsidP="00324722">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00FE6331" w:rsidR="00324722">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00324722" w:rsidRPr="00FE6331">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3155,834 +3021,839 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01D16EB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E62A6C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1561"/>
         </w:tabs>
         <w:ind w:left="1561" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2281"/>
         </w:tabs>
         <w:ind w:left="2281" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3001"/>
         </w:tabs>
         <w:ind w:left="3001" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3721"/>
         </w:tabs>
         <w:ind w:left="3721" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4441"/>
         </w:tabs>
         <w:ind w:left="4441" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5161"/>
         </w:tabs>
         <w:ind w:left="5161" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5881"/>
         </w:tabs>
         <w:ind w:left="5881" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6601"/>
         </w:tabs>
         <w:ind w:left="6601" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7321"/>
         </w:tabs>
         <w:ind w:left="7321" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="167663E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5224A44C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="290E3ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDA6975A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="439A2108"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E948F1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F056007"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="849E47EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2111196203">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2121141123">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1212183639">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1931543766">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="356010085">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E61174"/>
     <w:rsid w:val="0005012D"/>
     <w:rsid w:val="000B4F0F"/>
     <w:rsid w:val="000B4F84"/>
     <w:rsid w:val="000C2291"/>
     <w:rsid w:val="000F034B"/>
     <w:rsid w:val="00103C9B"/>
     <w:rsid w:val="00176C4B"/>
     <w:rsid w:val="00186610"/>
     <w:rsid w:val="00194429"/>
     <w:rsid w:val="0023303F"/>
     <w:rsid w:val="002530BD"/>
     <w:rsid w:val="002B368E"/>
     <w:rsid w:val="002F3FEC"/>
     <w:rsid w:val="0030249E"/>
     <w:rsid w:val="003042F0"/>
     <w:rsid w:val="00324722"/>
     <w:rsid w:val="0037131C"/>
     <w:rsid w:val="00374D4F"/>
     <w:rsid w:val="00387730"/>
     <w:rsid w:val="003913D6"/>
     <w:rsid w:val="003D59CA"/>
     <w:rsid w:val="00445014"/>
     <w:rsid w:val="00476423"/>
     <w:rsid w:val="00495FFF"/>
     <w:rsid w:val="0051071B"/>
     <w:rsid w:val="00513322"/>
     <w:rsid w:val="00523889"/>
     <w:rsid w:val="00546348"/>
     <w:rsid w:val="00587862"/>
+    <w:rsid w:val="005920DA"/>
     <w:rsid w:val="005E26FA"/>
+    <w:rsid w:val="005F79A3"/>
     <w:rsid w:val="006172DE"/>
     <w:rsid w:val="00626C6B"/>
     <w:rsid w:val="00655621"/>
     <w:rsid w:val="006556E3"/>
     <w:rsid w:val="006966A3"/>
+    <w:rsid w:val="00702D80"/>
     <w:rsid w:val="00796F65"/>
     <w:rsid w:val="007B7693"/>
     <w:rsid w:val="007C22A7"/>
     <w:rsid w:val="007C7D72"/>
     <w:rsid w:val="007F3223"/>
     <w:rsid w:val="00811A79"/>
     <w:rsid w:val="00842EC7"/>
     <w:rsid w:val="00846D58"/>
     <w:rsid w:val="008B073F"/>
     <w:rsid w:val="008B5188"/>
     <w:rsid w:val="008E07BF"/>
     <w:rsid w:val="00970727"/>
     <w:rsid w:val="00977672"/>
     <w:rsid w:val="009844B5"/>
     <w:rsid w:val="009A0E6D"/>
     <w:rsid w:val="009B1B9B"/>
     <w:rsid w:val="009D5198"/>
     <w:rsid w:val="009E1851"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="009F1ADF"/>
+    <w:rsid w:val="00A4213B"/>
     <w:rsid w:val="00A61A86"/>
     <w:rsid w:val="00A8251D"/>
     <w:rsid w:val="00B406D8"/>
     <w:rsid w:val="00B86551"/>
     <w:rsid w:val="00B90ADB"/>
     <w:rsid w:val="00BA7556"/>
     <w:rsid w:val="00BE3217"/>
     <w:rsid w:val="00C16CAC"/>
     <w:rsid w:val="00C47169"/>
     <w:rsid w:val="00C51080"/>
     <w:rsid w:val="00C54A5D"/>
     <w:rsid w:val="00C72780"/>
     <w:rsid w:val="00CB1468"/>
     <w:rsid w:val="00CC7398"/>
     <w:rsid w:val="00CD2E6B"/>
     <w:rsid w:val="00CE21BD"/>
     <w:rsid w:val="00CF44EE"/>
     <w:rsid w:val="00D04D9E"/>
     <w:rsid w:val="00D44060"/>
     <w:rsid w:val="00D60CC4"/>
     <w:rsid w:val="00D77124"/>
     <w:rsid w:val="00D92070"/>
     <w:rsid w:val="00DB17D9"/>
     <w:rsid w:val="00DB4886"/>
     <w:rsid w:val="00DB50F6"/>
     <w:rsid w:val="00DB5608"/>
     <w:rsid w:val="00DD4806"/>
     <w:rsid w:val="00DD4A6B"/>
     <w:rsid w:val="00DE002E"/>
     <w:rsid w:val="00DE2CD9"/>
     <w:rsid w:val="00DE3413"/>
     <w:rsid w:val="00DE716F"/>
     <w:rsid w:val="00E07073"/>
     <w:rsid w:val="00E16CD7"/>
     <w:rsid w:val="00E23CAA"/>
     <w:rsid w:val="00E52A66"/>
     <w:rsid w:val="00E61174"/>
+    <w:rsid w:val="00E66A9B"/>
     <w:rsid w:val="00E7321D"/>
     <w:rsid w:val="00EA7FBD"/>
     <w:rsid w:val="00EB5A83"/>
     <w:rsid w:val="00EF429E"/>
     <w:rsid w:val="00F032DE"/>
     <w:rsid w:val="00F2222B"/>
     <w:rsid w:val="00F2490C"/>
     <w:rsid w:val="00F55B6C"/>
     <w:rsid w:val="00F90BB1"/>
     <w:rsid w:val="00FB25F6"/>
     <w:rsid w:val="00FC5E47"/>
     <w:rsid w:val="00FE5218"/>
     <w:rsid w:val="00FE6331"/>
     <w:rsid w:val="00FF0CAB"/>
     <w:rsid w:val="05E67292"/>
     <w:rsid w:val="05FD56B2"/>
     <w:rsid w:val="08B688C7"/>
     <w:rsid w:val="22796868"/>
     <w:rsid w:val="2FE73E63"/>
     <w:rsid w:val="492264E5"/>
     <w:rsid w:val="4D5F8AF1"/>
     <w:rsid w:val="54F1D90D"/>
     <w:rsid w:val="63512FE8"/>
     <w:rsid w:val="646D310F"/>
     <w:rsid w:val="7731720C"/>
@@ -4001,125 +3872,125 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="51CC9A77"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6268880A-5AA8-264A-9220-BE9F9334FFC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4275,52 +4146,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4387,241 +4258,242 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E61174"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Betoning">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00E61174"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E61174"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00E61174"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E61174"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00374D4F"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F90BB1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:qFormat/>
     <w:rsid w:val="00F90BB1"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00F90BB1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F032DE"/>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04D9E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04D9E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04D9E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D04D9E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04D9E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B86551"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
@@ -4895,55 +4767,56 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="914126102">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/kurs-och-utbildningsplaner/course-syllabus-2LA004" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/kurs-och-utbildningsplaner/course-syllabus-2LA004" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -5206,77 +5079,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -5356,50 +5230,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d34d398b-60ba-4ad0-a6da-da1ce693b88b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -5493,100 +5372,107 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="43e84718-64d0-4093-aed8-71725148b998">
       <UserInfo>
         <DisplayName>Ellinor Kenne</DisplayName>
         <AccountId>21</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Liliana Morales</DisplayName>
         <AccountId>12</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBB144E4-7E62-48CF-A490-D4A6F4EDDCD8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E86B17E1-6D6E-474A-969D-4BFEAEBEEC00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E04C4-8B2C-41FA-87E5-A7015532199B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89BD7A97-F396-4889-AFD1-0B5D88D6BC18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>1790</Words>
+  <Characters>9492</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>11260</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Håkan Andersson</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Ellinor Kenne</lastModifiedBy>
-  <revision>44</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003F589F3F36745D4A941FE61691ADA75D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>