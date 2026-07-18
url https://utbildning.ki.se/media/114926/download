--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6ABFC3D7" w14:textId="52DD1EDA" w:rsidR="004B25A6" w:rsidRDefault="004B25A6" w:rsidP="0038508A">
+    <w:p w14:paraId="6ABFC3D7" w14:textId="13A764FB" w:rsidR="004B25A6" w:rsidRDefault="004B25A6" w:rsidP="0038508A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklista för tillgodoräknande </w:t>
       </w:r>
       <w:r w:rsidR="00D76800">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -66,74 +66,65 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Mikrobiologi och infektionsimmunologi</w:t>
       </w:r>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7</w:t>
       </w:r>
       <w:r w:rsidR="00612528">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00281FC3">
+        <w:t xml:space="preserve">5 hp </w:t>
+      </w:r>
+      <w:r w:rsidR="007826F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00281FC3">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="008808CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>VT</w:t>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="005B08A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008808CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3775ACE7" w14:textId="77777777" w:rsidR="008808CA" w:rsidRDefault="008808CA" w:rsidP="008808CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44E29D20" w14:textId="058B7BE3" w:rsidR="008808CA" w:rsidRPr="008808CA" w:rsidRDefault="008808CA" w:rsidP="008808CA">
       <w:pPr>
@@ -141,65 +132,51 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D459C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="004B2436">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>kursplanen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med kurskoden 2LA00</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> med kurskoden 2LA005.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01377AE8" w14:textId="77777777" w:rsidR="00A74FCC" w:rsidRPr="00281FC3" w:rsidRDefault="00A74FCC" w:rsidP="00281FC3">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21C671F6" w14:textId="2EBD2737" w:rsidR="00A74FCC" w:rsidRPr="00BF3FA6" w:rsidRDefault="004B25A6" w:rsidP="0038508A">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3FA6">
@@ -246,61 +223,52 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="457BC6A0" w14:textId="387FC317" w:rsidR="004B25A6" w:rsidRPr="00281FC3" w:rsidRDefault="004B25A6" w:rsidP="00281FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C0672C" w14:textId="3CF76DDA" w:rsidR="004B25A6" w:rsidRPr="00281FC3" w:rsidRDefault="004B25A6" w:rsidP="0038508A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 1: Mikrobiologi och infektionsimmunologi, 4 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Moment 1: Mikrobiologi och infektionsimmunologi, 4 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="186C1077" w14:textId="6442B077" w:rsidR="004B25A6" w:rsidRPr="00281FC3" w:rsidRDefault="004B25A6" w:rsidP="00281FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E6910B0" w14:textId="25BD85E9" w:rsidR="00A74FCC" w:rsidRPr="00281FC3" w:rsidRDefault="00A74FCC" w:rsidP="00281FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Detta moment examineras via skriftlig tentamen och består av följande lärandemål:</w:t>
@@ -533,61 +501,52 @@
         </w:rPr>
         <w:t>redogöra för principerna för immunprofylax och de viktigaste vaccinerna (S3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A3099F" w14:textId="0AB4FD9E" w:rsidR="004B25A6" w:rsidRPr="00281FC3" w:rsidRDefault="004B25A6" w:rsidP="00281FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A5D4775" w14:textId="66FF2387" w:rsidR="004B25A6" w:rsidRPr="00281FC3" w:rsidRDefault="004B25A6" w:rsidP="0038508A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 2: Professionellt förhållningssätt, ansvar och lärande, 1 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Moment 2: Professionellt förhållningssätt, ansvar och lärande, 1 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C725CC1" w14:textId="56ECB19F" w:rsidR="004B25A6" w:rsidRPr="00281FC3" w:rsidRDefault="004B25A6" w:rsidP="00281FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5166F2CF" w14:textId="21E9713C" w:rsidR="00A74FCC" w:rsidRPr="0038508A" w:rsidRDefault="00A74FCC" w:rsidP="0038508A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Detta moment examineras via närvaro på momenten inom team-baserad lärande, självutvärderingar, kollegial återkoppling, och professionellt förhållningssätt och baseras på följande lärandemål:</w:t>
       </w:r>
@@ -714,61 +673,52 @@
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Moment 3: Tillämpning och integrering, 2</w:t>
       </w:r>
       <w:r w:rsidR="00612528">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C303299" w14:textId="77777777" w:rsidR="0038508A" w:rsidRDefault="0038508A" w:rsidP="00281FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="380F72B4" w14:textId="4E9D1B61" w:rsidR="00A74FCC" w:rsidRPr="00281FC3" w:rsidRDefault="00A74FCC" w:rsidP="00281FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281FC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1027,61 +977,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Mikrobiologi och infektionsimmunologi, 4</w:t>
             </w:r>
             <w:r w:rsidR="00612528">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40F09B83" w14:textId="77777777" w:rsidR="004B25A6" w:rsidRPr="00050677" w:rsidRDefault="004B25A6" w:rsidP="00B35067">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1108,61 +1056,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Professionellt tillämpningssätt, ansvar och lärande, 1</w:t>
             </w:r>
             <w:r w:rsidR="00612528">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4148DF68" w14:textId="77777777" w:rsidR="004B25A6" w:rsidRPr="00B67024" w:rsidRDefault="004B25A6" w:rsidP="00B35067">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1198,61 +1144,59 @@
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00612528">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B5B1E72" w14:textId="77777777" w:rsidR="004B25A6" w:rsidRPr="00795FCC" w:rsidRDefault="004B25A6" w:rsidP="00B35067">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -1327,94 +1271,76 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Namn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B25A6" w14:paraId="54B1B24B" w14:textId="77777777" w:rsidTr="00B35067">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="135494DD" w14:textId="531C739A" w:rsidR="004B25A6" w:rsidRPr="004B2436" w:rsidRDefault="004B2436" w:rsidP="00B35067">
+          <w:p w14:paraId="135494DD" w14:textId="7AF1B9FF" w:rsidR="004B25A6" w:rsidRPr="004B2436" w:rsidRDefault="004B25A6" w:rsidP="00B35067">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2436">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDFA460" w14:textId="5E6C349E" w:rsidR="004B25A6" w:rsidRPr="004B2436" w:rsidRDefault="004B2436" w:rsidP="00B35067">
+          <w:p w14:paraId="2EDFA460" w14:textId="089944D1" w:rsidR="004B25A6" w:rsidRPr="004B2436" w:rsidRDefault="004B25A6" w:rsidP="00B35067">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B2436">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="106E0702" w14:textId="2EE71658" w:rsidR="004B25A6" w:rsidRDefault="004B25A6"/>
     <w:p w14:paraId="23ED5BA6" w14:textId="77777777" w:rsidR="00A74FCC" w:rsidRPr="004B25A6" w:rsidRDefault="00A74FCC"/>
     <w:sectPr w:rsidR="00A74FCC" w:rsidRPr="004B25A6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1905,79 +1831,83 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="367075344">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1169637326">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="10105548">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D4314A"/>
+    <w:rsid w:val="001F3C91"/>
     <w:rsid w:val="00256282"/>
     <w:rsid w:val="00281FC3"/>
     <w:rsid w:val="0038508A"/>
     <w:rsid w:val="003913D6"/>
     <w:rsid w:val="003E23C3"/>
     <w:rsid w:val="004B2436"/>
     <w:rsid w:val="004B25A6"/>
     <w:rsid w:val="0053405A"/>
+    <w:rsid w:val="00551BFA"/>
     <w:rsid w:val="0055799D"/>
     <w:rsid w:val="005B08A1"/>
     <w:rsid w:val="00612528"/>
+    <w:rsid w:val="007826F8"/>
     <w:rsid w:val="008264C4"/>
     <w:rsid w:val="008808CA"/>
     <w:rsid w:val="009F0781"/>
+    <w:rsid w:val="00A60F8D"/>
     <w:rsid w:val="00A74FCC"/>
     <w:rsid w:val="00A92340"/>
     <w:rsid w:val="00BF3FA6"/>
     <w:rsid w:val="00C60F46"/>
     <w:rsid w:val="00D4314A"/>
     <w:rsid w:val="00D76800"/>
     <w:rsid w:val="00FB25F6"/>
     <w:rsid w:val="00FC7CE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -2906,97 +2836,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -3080,50 +2991,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -3180,118 +3096,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EBD9105-39D3-4490-8016-C92C262C5493}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4980F40D-968B-4ECC-BE97-6543CBBCDF7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9569B8ED-9962-4992-A07F-E64B8A7CBF19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C8AB221-BC66-40E2-A579-480A0C1BC90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>571</Words>
-  <Characters>3027</Characters>
+  <Words>570</Words>
+  <Characters>3025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3591</CharactersWithSpaces>
+  <CharactersWithSpaces>3588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kim Vestö</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003F589F3F36745D4A941FE61691ADA75D</vt:lpwstr>
   </property>