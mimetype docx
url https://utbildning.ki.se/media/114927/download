--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -1,81 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F579A64" w14:textId="77777777" w:rsidR="00EA55EE" w:rsidRPr="00B16382" w:rsidRDefault="00A94A8E" w:rsidP="00556E58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16382">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklista för tillgodoräknande på kursen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63287B10" w14:textId="25AF8F2C" w:rsidR="00EA55EE" w:rsidRPr="004850AE" w:rsidRDefault="00411C9E" w:rsidP="004850AE">
+    <w:p w14:paraId="63287B10" w14:textId="2371B30A" w:rsidR="00EA55EE" w:rsidRPr="004850AE" w:rsidRDefault="00411C9E" w:rsidP="004850AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004850AE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Klinisk medicin 1: </w:t>
@@ -84,118 +83,116 @@
       <w:r w:rsidRPr="004850AE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Invärtesmedicinsk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004850AE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inriktning, 30 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004850AE">
+        <w:t xml:space="preserve"> inriktning, 30 hp</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA55EE" w:rsidRPr="004850AE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EA55EE" w:rsidRPr="004850AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009364B1">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00634945" w:rsidRPr="004850AE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>VT26</w:t>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E39D32E" w14:textId="252E5B10" w:rsidR="00776A2F" w:rsidRPr="00EA55EE" w:rsidRDefault="00633C96" w:rsidP="00556E58">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00776A2F" w:rsidRPr="00D459C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00776A2F" w:rsidRPr="00634945">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>kursplanen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00776A2F">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> med kurskoden 2LA00</w:t>
       </w:r>
       <w:r w:rsidR="00634945">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00776A2F">
         <w:rPr>
@@ -241,152 +238,125 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Akuta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>invärtesmedicinska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> tillstånd, primär handläggning, 1,5 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> tillstånd, primär handläggning, 1,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4877C2B9" w14:textId="070721CF" w:rsidR="00411C9E" w:rsidRPr="00556E58" w:rsidRDefault="008E2A77" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2A77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Momentet omfattar primärt omhändertagande, initial utredning och diagnostik av akuta tillstånd inom invärtesmedicin och reumatologi. Undervisningen innefattar både teori och praktiska övningar inklusive simulering. Studenten tränar kommunikativa färdigheter i akuta situationer, kliniskt resonemang och handläggning av akuta, vanliga och allvarliga tillstånd inom kursens områden. Skillnader och likheter i tillgång till olika sjukvårdsresurser lokalt och globalt diskuteras. Fokus ligger på differentialdiagnostiskt tänkande och beslutsfattande.</w:t>
       </w:r>
       <w:r w:rsidR="00556E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="556F7C16" w14:textId="282CFB87" w:rsidR="00411C9E" w:rsidRPr="00602BEE" w:rsidRDefault="00411C9E" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kardiologi, endokrinologi och lungmedicin, 4,5 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kardiologi, endokrinologi och lungmedicin, 4,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="618C4C26" w14:textId="08174B53" w:rsidR="00411C9E" w:rsidRDefault="001436DF" w:rsidP="00411C9E">
       <w:r w:rsidRPr="001436DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Under momentet tränar studenten att tillämpa basal utredning, handläggning och behandling av symtom och fynd vid vanliga, akuta och allvarliga sjukdomstillstånd, beaktande av differentialdiagnostik och preventiva insatser inom områdena kardiologi, endokrinologi och lungsjukdomar inklusive allergologi.</w:t>
       </w:r>
       <w:r w:rsidR="00556E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="744A59D5" w14:textId="4F7CBFF9" w:rsidR="00411C9E" w:rsidRPr="00602BEE" w:rsidRDefault="00411C9E" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Gastroenterologi, njurmedicin, hematologi och reumatologi, 4,5 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Gastroenterologi, njurmedicin, hematologi och reumatologi, 4,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="72E83BB3" w14:textId="07DDB3E0" w:rsidR="00411C9E" w:rsidRPr="00556E58" w:rsidRDefault="003455B4" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003455B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Under momentet tränar studenten att tillämpa basal utredning, handläggning och behandling av symtom och fynd vid vanliga, akuta och allvarliga sjukdomstillstånd, beaktande av differentialdiagnostik och preventiva insatser inom områdena gastroenterologi, inklusive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003455B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hepatologi</w:t>
@@ -399,61 +369,52 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, njurmedicin, hematologi och reumatologi, inklusive inflammatoriska systemsjukdomar.</w:t>
       </w:r>
       <w:r w:rsidR="00556E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52472934" w14:textId="4B5CA65B" w:rsidR="00411C9E" w:rsidRPr="00602BEE" w:rsidRDefault="00411C9E" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Allmänmedicin, 1,5 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Allmänmedicin, 1,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="18A664EC" w14:textId="4C05FC1E" w:rsidR="00411C9E" w:rsidRPr="00556E58" w:rsidRDefault="003455B4" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003455B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kunskaper och färdigheter relevanta för läkararbete i primär och nära vård fördjupas och integreras i primärvård med tonvikt på konsultationsträning och differentialdiagnostiskt tänkande. I momentet diskuteras dokumentation, lagar och regler inklusive intygs- och receptskrivning i förhållande till internmedicinska tillstånd. Allmän orientering av folkhälsan i ett primärvårdsområde, vårdcentralsorganisation samt interprofessionellt och uppsökande personcentrerat arbete i primärvård ingår. Kunskaper och färdigheter inom interprofessionellt samarbete och kommunikation, inklusive yrkeskompetenser och roller i patientarbetet på vårdcentral och vid vård i hemmet ingår.</w:t>
       </w:r>
       <w:r w:rsidR="00556E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -462,61 +423,52 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Verksamhetsförlagd utbildning (VFU) 1, </w:t>
       </w:r>
       <w:r w:rsidR="003455B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="08EF390A" w14:textId="77777777" w:rsidR="005418E6" w:rsidRPr="005418E6" w:rsidRDefault="005418E6" w:rsidP="005418E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005418E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Placering under handledning på vårdenhet inom sluten vård, på en öppenvårds-/dagvårdsenhet i ordinarie öppen specialistvård eller i studentanpassad verksamhet inom det kliniska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005418E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -561,61 +513,52 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Verksamhetsförlagd utbildning (VFU) 2, </w:t>
       </w:r>
       <w:r w:rsidR="005418E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="69660069" w14:textId="77777777" w:rsidR="000A7FC8" w:rsidRPr="000A7FC8" w:rsidRDefault="000A7FC8" w:rsidP="000A7FC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Placering under handledning på vårdenhet inom sluten vård, på en öppenvårds-/dagvårdsenhet i ordinarie öppen specialistvård eller i studentanpassad verksamhet inom det kliniska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A7FC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invärtesmedicinska</w:t>
@@ -659,110 +602,92 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tillämpning och integrering, </w:t>
       </w:r>
       <w:r w:rsidR="000A7FC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4,5</w:t>
       </w:r>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17B7B904" w14:textId="3FB2AC2B" w:rsidR="00411C9E" w:rsidRPr="00556E58" w:rsidRDefault="00F766FD" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F766FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Momentet innehåller repetition och integrering av kursens innehåll genom självstudier och en formativ bedömning enligt OSCE-modell. Därtill ingår tre gruppuppgifter; en med fallbaserad muntlig presentation, en inom evidensbaserad medicin och en inom prevention och global hälsa, vilka båda rapporteras muntligt och skriftligt, samt en skriftlig examination av hela kursinnehållet.</w:t>
       </w:r>
       <w:r w:rsidR="00556E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E417E8E" w14:textId="6C4555A7" w:rsidR="00411C9E" w:rsidRPr="00602BEE" w:rsidRDefault="00411C9E" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Professionellt förhållningssätt, ansvar och lärande, 1,5 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Professionellt förhållningssätt, ansvar och lärande, 1,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6E6E2B91" w14:textId="77777777" w:rsidR="002B01BF" w:rsidRPr="002B01BF" w:rsidRDefault="002B01BF" w:rsidP="002B01BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B01BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Undervisning, träning och bedömning av ett professionellt förhållningssätt, ansvar och lärande sker löpande under kursen samt specifikt i samband med TBL, Mentorprogrammet och den avslutande inlämningsuppgiften med reflektion över studentens eget lärande i relation till kursens lärandemål. Examination (betygsättning) av professionellt förhållningssätt utanför VFU sker i detta moment*, genom löpande bedömning, baserad på programmets kriterier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138A559C" w14:textId="77777777" w:rsidR="002B01BF" w:rsidRPr="002B01BF" w:rsidRDefault="002B01BF" w:rsidP="002B01BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -906,71 +831,51 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00602BEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Motsvaras av </w:t>
             </w:r>
             <w:r w:rsidRPr="00602BEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ange kurs/kurser, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> och </w:t>
+              <w:t xml:space="preserve">(ange kurs/kurser, kurskod och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00602BEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00602BEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> nr på bilaga)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w14:paraId="37966E25" w14:textId="77777777" w:rsidTr="00602BEE">
@@ -993,63 +898,52 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Akuta </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>invärtesmedicinska</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tillstånd, primär handläggning, 1,5 </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> tillstånd, primär handläggning, 1,5 hp</w:t>
+            </w:r>
             <w:r w:rsidR="002B01BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15429D3A" w14:textId="77777777" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1065,189 +959,156 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w14:paraId="667940F4" w14:textId="77777777" w:rsidTr="00602BEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="210C6480" w14:textId="66E71A71" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00602BEE" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kardiologi, endokrinologi och lungmedicin, 4,5 </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kardiologi, endokrinologi och lungmedicin, 4,5 hp</w:t>
+            </w:r>
             <w:r w:rsidR="002B01BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73783AEB" w14:textId="77777777" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w14:paraId="5F92C546" w14:textId="77777777" w:rsidTr="00602BEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54BDCCF2" w14:textId="6EF277B4" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00556E58" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterologi, njurmedicin, hematologi och reumatologi, 4,5 </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Gastroenterologi, njurmedicin, hematologi och reumatologi, 4,5 hp</w:t>
+            </w:r>
             <w:r w:rsidR="002B01BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24E77C28" w14:textId="22EBDF11" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w14:paraId="25C5D720" w14:textId="77777777" w:rsidTr="00602BEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CA6F7DB" w14:textId="0B1A4801" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00556E58" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allmänmedicin, 1,5 </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Allmänmedicin, 1,5 hp</w:t>
+            </w:r>
             <w:r w:rsidR="00411C9E" w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C0CE54F" w14:textId="4DD95502" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1283,61 +1144,59 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="002B01BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="31DAAEC8" w14:textId="00F80134" w:rsidR="002B01BF" w:rsidRPr="00EA55EE" w:rsidRDefault="002B01BF" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D8CE71D" w14:textId="7AD155B0" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -1373,63 +1232,52 @@
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Verksamhetsförlagd utbildning (VFU) 2, </w:t>
             </w:r>
             <w:r w:rsidR="002B01BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> hp</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="592B1889" w14:textId="246B554F" w:rsidR="002B01BF" w:rsidRPr="00EA55EE" w:rsidRDefault="002B01BF" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65591676" w14:textId="77777777" w:rsidR="00602BEE" w:rsidRPr="00EA55EE" w:rsidRDefault="00602BEE" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -1456,63 +1304,52 @@
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tillämpning och integrering, </w:t>
             </w:r>
             <w:r w:rsidR="002B01BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>4,5</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> hp</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3C2EC731" w14:textId="72BF119C" w:rsidR="002B01BF" w:rsidRPr="00EA55EE" w:rsidRDefault="002B01BF" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="699C6C74" w14:textId="77777777" w:rsidR="00556E58" w:rsidRPr="00EA55EE" w:rsidRDefault="00556E58" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -1522,63 +1359,52 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w14:paraId="21425F6B" w14:textId="77777777" w:rsidTr="00602BEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D74C5C5" w14:textId="32A0741E" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00556E58" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionellt förhållningssätt, ansvar och lärande, 1,5 </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Professionellt förhållningssätt, ansvar och lärande, 1,5 hp</w:t>
+            </w:r>
             <w:r w:rsidR="002B01BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D3D940" w14:textId="77777777" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
@@ -1654,75 +1480,73 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA55EE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Namn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w14:paraId="58481674" w14:textId="77777777" w:rsidTr="00243105">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B76EA0B" w14:textId="5DA92FD2" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00243105">
+          <w:p w14:paraId="6B76EA0B" w14:textId="40E62C8A" w:rsidR="00411C9E" w:rsidRPr="00446D73" w:rsidRDefault="00411C9E" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFD879B" w14:textId="6D17AE94" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00243105">
+          <w:p w14:paraId="4BFD879B" w14:textId="6D17AE94" w:rsidR="00411C9E" w:rsidRPr="00446D73" w:rsidRDefault="00411C9E" w:rsidP="00243105">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68F797AA" w14:textId="77777777" w:rsidR="00411C9E" w:rsidRPr="00EA55EE" w:rsidRDefault="00411C9E" w:rsidP="00411C9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00411C9E" w:rsidRPr="00EA55EE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1737,94 +1561,94 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="var(--fontText)">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A94A8E"/>
     <w:rsid w:val="000A7FC8"/>
     <w:rsid w:val="001436DF"/>
     <w:rsid w:val="001A19EB"/>
     <w:rsid w:val="001B19EE"/>
+    <w:rsid w:val="001F4816"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002C7C3E"/>
     <w:rsid w:val="00301AD9"/>
+    <w:rsid w:val="00303688"/>
     <w:rsid w:val="00313C19"/>
     <w:rsid w:val="003455B4"/>
     <w:rsid w:val="003913D6"/>
     <w:rsid w:val="00411C9E"/>
+    <w:rsid w:val="00446D73"/>
     <w:rsid w:val="004850AE"/>
     <w:rsid w:val="004C06AD"/>
     <w:rsid w:val="005418E6"/>
     <w:rsid w:val="00556E58"/>
     <w:rsid w:val="00597BFF"/>
     <w:rsid w:val="00602BEE"/>
     <w:rsid w:val="00633C96"/>
     <w:rsid w:val="00634945"/>
     <w:rsid w:val="00636C5A"/>
     <w:rsid w:val="007474E1"/>
     <w:rsid w:val="00776A2F"/>
     <w:rsid w:val="008E2A77"/>
+    <w:rsid w:val="009364B1"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="00A94A8E"/>
     <w:rsid w:val="00B16382"/>
     <w:rsid w:val="00B605EE"/>
     <w:rsid w:val="00BD7767"/>
     <w:rsid w:val="00E65AA2"/>
     <w:rsid w:val="00EA55EE"/>
     <w:rsid w:val="00F766FD"/>
     <w:rsid w:val="00FB25F6"/>
     <w:rsid w:val="00FD6630"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
@@ -2498,51 +2322,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1953323390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/kurs-och-utbildningsplaner/course-syllabus-2LA007" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/kurs-och-utbildningsplaner/course-syllabus-2LA007" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2809,77 +2633,98 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -2963,50 +2808,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -3063,104 +2913,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8284F85-E89C-4272-88F5-9C1D56E3319C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D2B50D8-FBE5-4335-9533-096B56C1EEC5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC4ED399-4D6B-40EF-BEC7-F2577C626D65}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AE64490-3DF0-4195-A528-15FEF0F2B4D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1039</Words>
   <Characters>5509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>