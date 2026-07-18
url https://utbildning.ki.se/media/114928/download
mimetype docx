--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -1,122 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F579A64" w14:textId="77777777" w:rsidR="00EA55EE" w:rsidRDefault="00A94A8E" w:rsidP="00556E58">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklista för tillgodoräknande på kursen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF9B73" w14:textId="108421E1" w:rsidR="00F9723F" w:rsidRPr="002234C5" w:rsidRDefault="004A71C0" w:rsidP="00411C9E">
+    <w:p w14:paraId="40CF9B73" w14:textId="7BD16D59" w:rsidR="00F9723F" w:rsidRPr="002234C5" w:rsidRDefault="004A71C0" w:rsidP="00411C9E">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A71C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Klinisk medicin 2: Invärtesmedicinsk fördjupning och breddning, 25,5 hp </w:t>
       </w:r>
-      <w:r w:rsidR="00434A80">
+      <w:r w:rsidR="006A2AB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>VT26</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE7363">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00434A80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>T26</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7363">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CE7075">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002234C5" w:rsidRPr="00D459C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="002234C5" w:rsidRPr="00E85592">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>kursplanen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002234C5">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> med kurskoden 2LA01</w:t>
       </w:r>
       <w:r w:rsidR="00E85592">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="002234C5">
         <w:rPr>
@@ -1333,92 +1341,90 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="var(--fontText)">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="DM Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A94A8E"/>
     <w:rsid w:val="00025ED1"/>
     <w:rsid w:val="00045415"/>
     <w:rsid w:val="000E012D"/>
     <w:rsid w:val="00141BC1"/>
     <w:rsid w:val="001B19EE"/>
     <w:rsid w:val="001F19F5"/>
+    <w:rsid w:val="001F4816"/>
     <w:rsid w:val="002234C5"/>
     <w:rsid w:val="002A6B54"/>
     <w:rsid w:val="00301AD9"/>
     <w:rsid w:val="00331D52"/>
     <w:rsid w:val="003945DC"/>
     <w:rsid w:val="003D7D99"/>
     <w:rsid w:val="00411C9E"/>
     <w:rsid w:val="004252EA"/>
     <w:rsid w:val="00434A80"/>
     <w:rsid w:val="004A71C0"/>
     <w:rsid w:val="005462F5"/>
     <w:rsid w:val="00551B6F"/>
     <w:rsid w:val="00556E58"/>
     <w:rsid w:val="00597BFF"/>
     <w:rsid w:val="00602BEE"/>
     <w:rsid w:val="00636C5A"/>
+    <w:rsid w:val="006A2AB0"/>
     <w:rsid w:val="007474E1"/>
     <w:rsid w:val="007C2C38"/>
     <w:rsid w:val="008631F5"/>
     <w:rsid w:val="0091526E"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="00A94A8E"/>
     <w:rsid w:val="00B906A8"/>
     <w:rsid w:val="00BD7767"/>
     <w:rsid w:val="00CE7075"/>
     <w:rsid w:val="00DF3D44"/>
     <w:rsid w:val="00DF6368"/>
     <w:rsid w:val="00E204A2"/>
     <w:rsid w:val="00E65AA2"/>
     <w:rsid w:val="00E85592"/>
     <w:rsid w:val="00E856BF"/>
     <w:rsid w:val="00EA55EE"/>
     <w:rsid w:val="00EE7363"/>
     <w:rsid w:val="00F359BB"/>
     <w:rsid w:val="00F9723F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -2307,51 +2313,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1374966913">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/kurs-och-utbildningsplaner/course-syllabus-2LA014" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/kurs-och-utbildningsplaner/course-syllabus-2LA014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2618,97 +2624,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -2792,50 +2779,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -2892,84 +2884,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8284F85-E89C-4272-88F5-9C1D56E3319C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE74018-0590-47AA-83CF-C3E0FA7D4452}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D2B50D8-FBE5-4335-9533-096B56C1EEC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5CDF0B7-F92D-4EBE-AE95-894572EFF67E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8284F85-E89C-4272-88F5-9C1D56E3319C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1436</Words>
   <Characters>7613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>