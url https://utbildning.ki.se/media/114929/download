--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -25,138 +25,150 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="222023CE" w14:textId="6049A3A7" w:rsidR="004D64FE" w:rsidRDefault="00726E80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D64FE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklista för tillgodoräknande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FC3D47" w14:textId="3D39ECD0" w:rsidR="00402A0B" w:rsidRDefault="00726E80">
+    <w:p w14:paraId="46FC3D47" w14:textId="091DB4FD" w:rsidR="00402A0B" w:rsidRDefault="00726E80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D64FE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Klinisk medicin 3: Kirurgisk inriktning, 30 hp </w:t>
       </w:r>
       <w:r w:rsidR="00816246">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00F31B35" w:rsidRPr="00F31B35">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>T25</w:t>
+        <w:t>T2</w:t>
+      </w:r>
+      <w:r w:rsidR="001323D8">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074FA2F8" w14:textId="7393C1BD" w:rsidR="003E7094" w:rsidRPr="004D64FE" w:rsidRDefault="00FD3B89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D459C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00FD3B89">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>kursplanen</w:t>
+          <w:t>kursplan</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FD3B89">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FD3B89">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>n</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med kurskoden 2LA01</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> med kurskoden 2LA017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC895A2" w14:textId="56EBE82C" w:rsidR="00402A0B" w:rsidRPr="004D64FE" w:rsidRDefault="00402A0B" w:rsidP="00402A0B">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D64FE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tillgodoräknande beviljas endast för helt moment eller hel kurs. Läs igenom momentbeskrivningen. Det är viktigt att du endast söker tillgodoräknande för de moment vars lärandemål du har examinerats på under tidigare studier. </w:t>
       </w:r>
       <w:r w:rsidR="00F31B35">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:i/>
@@ -1265,51 +1277,67 @@
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00441A69">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>studentens personliga och professionella utveckling. Tillsammans med mentorn ges studenten tillfälle att</w:t>
       </w:r>
       <w:r w:rsidR="00CF4BC7">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00441A69">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>reflektera, utifrån CanMEDS ramverk, över sin utveckling i relation till utbildningens lärandemål,</w:t>
+        <w:t xml:space="preserve">reflektera, utifrån </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441A69">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>CanMEDS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441A69">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ramverk, över sin utveckling i relation till utbildningens lärandemål,</w:t>
       </w:r>
       <w:r w:rsidR="00CF4BC7">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00441A69">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>dokumenterad prestation i portföljen och den framtida professionella läkarrollen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698EBB12" w14:textId="77777777" w:rsidR="00234536" w:rsidRPr="00441A69" w:rsidRDefault="00234536" w:rsidP="006E753C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
@@ -2783,101 +2811,104 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="506991711">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="175121949">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1550872480">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="261187159">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00726E80"/>
     <w:rsid w:val="0005485A"/>
     <w:rsid w:val="00091E1A"/>
     <w:rsid w:val="00120C5A"/>
+    <w:rsid w:val="001323D8"/>
     <w:rsid w:val="001F6620"/>
     <w:rsid w:val="00234536"/>
     <w:rsid w:val="00291DA8"/>
     <w:rsid w:val="003B27A0"/>
     <w:rsid w:val="003E7094"/>
     <w:rsid w:val="00402A0B"/>
     <w:rsid w:val="00441A69"/>
     <w:rsid w:val="004552BE"/>
     <w:rsid w:val="00472F40"/>
     <w:rsid w:val="00492DBD"/>
     <w:rsid w:val="004D64FE"/>
     <w:rsid w:val="005030EB"/>
     <w:rsid w:val="0055035F"/>
     <w:rsid w:val="0056128C"/>
     <w:rsid w:val="00632D71"/>
     <w:rsid w:val="0063482E"/>
     <w:rsid w:val="00636C5A"/>
     <w:rsid w:val="00655CEF"/>
     <w:rsid w:val="006A776B"/>
     <w:rsid w:val="006C0217"/>
     <w:rsid w:val="006E753C"/>
     <w:rsid w:val="00703D54"/>
     <w:rsid w:val="007258E5"/>
     <w:rsid w:val="00726E80"/>
     <w:rsid w:val="00785A95"/>
     <w:rsid w:val="00816246"/>
     <w:rsid w:val="00895557"/>
     <w:rsid w:val="008E5101"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="00A20442"/>
     <w:rsid w:val="00AC002A"/>
     <w:rsid w:val="00B63799"/>
     <w:rsid w:val="00BE094A"/>
     <w:rsid w:val="00CF4BC7"/>
+    <w:rsid w:val="00D44F8D"/>
     <w:rsid w:val="00D80E32"/>
     <w:rsid w:val="00F31B35"/>
     <w:rsid w:val="00F747C5"/>
     <w:rsid w:val="00FD3B89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3831,50 +3862,62 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD3B89"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD3B89"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001323D8"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildning.ki.se/kurs-och-utbildningsplaner/course-syllabus-2LA017" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4153,86 +4196,89 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -4316,50 +4362,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -4417,94 +4468,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C140EA00-6CDF-45A6-83BB-612C5C487EA1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8902C09-0F99-4DE1-BA62-21C3FA02B897}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD94FA53-0730-4A44-B0CD-D714B6B428CA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B665712-9CBA-4595-BAA1-47C4D80ED35D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8902C09-0F99-4DE1-BA62-21C3FA02B897}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C140EA00-6CDF-45A6-83BB-612C5C487EA1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1554</Words>
   <Characters>8241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>