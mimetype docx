--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -25,158 +25,162 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C74D020" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRDefault="00D573A7" w:rsidP="00D573A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D64FE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklista för tillgodoräknande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1861359E" w14:textId="07F06F2B" w:rsidR="00D573A7" w:rsidRDefault="00D573A7" w:rsidP="00D573A7">
+    <w:p w14:paraId="1861359E" w14:textId="67EE0CC8" w:rsidR="00D573A7" w:rsidRDefault="00D573A7" w:rsidP="00D573A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D64FE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Klinisk medicin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4: </w:t>
       </w:r>
       <w:r w:rsidR="00297F4A" w:rsidRPr="00297F4A">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Neuro, sinnen och psyke</w:t>
       </w:r>
       <w:r w:rsidRPr="004D64FE">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 30 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D64FE">
+        <w:t xml:space="preserve">, 30 hp </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94114">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004D64FE">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4AC8">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>VT26</w:t>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5714EA90" w14:textId="31E43765" w:rsidR="00FE4AC8" w:rsidRPr="004D64FE" w:rsidRDefault="00D078CB" w:rsidP="00D573A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D459C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00D459C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>kursplanen</w:t>
+          <w:t>kursplan</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D459C4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D459C4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>n</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> med kurskoden 2LA0</w:t>
       </w:r>
       <w:r w:rsidR="00B7396F">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6452A7A4" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="004D64FE" w:rsidRDefault="00D573A7" w:rsidP="00D573A7">
@@ -207,63 +211,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Fyll i tabellen längst ned. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F63617" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRDefault="00D573A7" w:rsidP="00D573A7"/>
     <w:p w14:paraId="6FB52BAB" w14:textId="77777777" w:rsidR="00B67C63" w:rsidRPr="00B67C63" w:rsidRDefault="00B67C63" w:rsidP="00B67C63">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67C63">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neurologi och rehabiliteringsmedicin, 4 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Neurologi och rehabiliteringsmedicin, 4 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="14593716" w14:textId="77777777" w:rsidR="00B67C63" w:rsidRPr="00B67C63" w:rsidRDefault="00B67C63" w:rsidP="00B67C63">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67C63">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Momentet fokuserar på de vanligaste neurologiska sjukdomarnas fenomenologi och behandling. Fokus ligger på att utifrån anamnes och statusfynd utveckla förmåga till självständigt, kliniskt relevant tankesätt för utredning och handläggning av neurologiska åkommor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5324FBAE" w14:textId="77777777" w:rsidR="00B67C63" w:rsidRDefault="00B67C63" w:rsidP="00B67C63">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -313,63 +306,52 @@
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EC0149F" w14:textId="77777777" w:rsidR="00AE6336" w:rsidRPr="00AE6336" w:rsidRDefault="00AE6336" w:rsidP="00AE6336">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6336">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Psykiatri och beroendemedicin, 5,5 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Psykiatri och beroendemedicin, 5,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="284F0CE8" w14:textId="29E41DBC" w:rsidR="00D573A7" w:rsidRPr="00AE6336" w:rsidRDefault="00AE6336" w:rsidP="00AE6336">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6336">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Momentet utgörs av delmomenten psykiatri och beroendemedicin. Stor vikt läggs vid diagnostik, bemötandefrågor och behandling. Bedömning av suicidrisk och kompetens att etiskt och i enlighet med gällande lagstiftning förhålla sig till tvångsvård inom psykiatri och beroendemedicin, med fokus på de krav som ställs på en legitimerad läkare. Suicidprevention och andra förebyggande och hälsofrämjande insatser ingår. Barn- och ungdomspsykiatri, introduceras i relation till vuxenpsykiatrin. Basvetenskaplig integrering sker framför allt genom tillämpning av tidigare kompetens inom farmakologi, neurovetenskap, neurofysiologi samt utvecklings- och medicinsk psykologi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537F87BF" w14:textId="77777777" w:rsidR="00B67C63" w:rsidRPr="00441A69" w:rsidRDefault="00B67C63" w:rsidP="00D573A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -393,61 +375,59 @@
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001030B0">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Ögonsjukvård och Öron-, Näs- och Halssjukvård (ÖNH), 5</w:t>
       </w:r>
       <w:r w:rsidRPr="001030B0">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001030B0">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>hp</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="680E7EE1" w14:textId="77777777" w:rsidR="001030B0" w:rsidRPr="001030B0" w:rsidRDefault="001030B0" w:rsidP="001030B0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001030B0">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Momentet omfattas av delmomenten Ögon och ÖNH. Momentet syftar till att ge relevanta kunskaper och färdigheter gällande sjukdomslära, undersökningsteknik och behandlingsmetoder inom respektive område. Tonvikt läggs på det som är vanligt, akut och allvarligt, samt tillstånd som innebär risk för allvarlig bestående funktionsnedsättning. Basvetenskaplig integrering sker framförallt genom tillämpning av tidigare kompetens inom farmakologi, anatomi, samt smärt- och sinnesfysiologi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B722A4" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRDefault="00D573A7" w:rsidP="00D573A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -456,63 +436,52 @@
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661B6794" w14:textId="77777777" w:rsidR="009E023F" w:rsidRPr="009E023F" w:rsidRDefault="009E023F" w:rsidP="009E023F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E023F">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verksamhetsförlagd utbildning inom neurologi och rehabiliteringsmedicin, 2,5 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Verksamhetsförlagd utbildning inom neurologi och rehabiliteringsmedicin, 2,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4461735B" w14:textId="77777777" w:rsidR="009E023F" w:rsidRPr="009E023F" w:rsidRDefault="009E023F" w:rsidP="009E023F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E023F">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Studenten tränar och bedöms under handledning i att ta anamnes, utföra ett adekvat status, föra ett differentialdiagnostiskt resonemang, föreslå förebyggande och akuta åtgärder och initiera behandling hos patienter med vanliga, allvarliga och akuta tillstånd inom neurologi och rehabiliteringsmedicin. Studenten utvecklar sina generiska läkarkompetenser från tidigare kurser med målet att nå ökad självständighet i vårdarbetet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699334AF" w14:textId="77777777" w:rsidR="009E023F" w:rsidRPr="009E023F" w:rsidRDefault="009E023F" w:rsidP="009E023F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -540,63 +509,52 @@
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38BA04E0" w14:textId="77777777" w:rsidR="00F66201" w:rsidRPr="00F66201" w:rsidRDefault="00F66201" w:rsidP="00F66201">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66201">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verksamhetsförlagd utbildning inom psykiatri och beroendemedicin 5,5 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Verksamhetsförlagd utbildning inom psykiatri och beroendemedicin 5,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5359CA3C" w14:textId="77777777" w:rsidR="00F66201" w:rsidRPr="00F66201" w:rsidRDefault="00F66201" w:rsidP="00F66201">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66201">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenten tränar och bedöms i att ta anamnes, utföra psykiskt status, föra ett differentialdiagnostiskt resonemang, föreslå åtgärder och initiera behandling hos patienter med </w:t>
       </w:r>
       <w:r w:rsidRPr="00F66201">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -613,97 +571,70 @@
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77F0C918" w14:textId="77777777" w:rsidR="00ED78BA" w:rsidRPr="00ED78BA" w:rsidRDefault="00ED78BA" w:rsidP="00ED78BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED78BA">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verksamhetsförlagd utbildning inom ögonsjukvård och Öron-, Näs- och Halssjukvård (ÖNH), 2,5 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Verksamhetsförlagd utbildning inom ögonsjukvård och Öron-, Näs- och Halssjukvård (ÖNH), 2,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B5F874A" w14:textId="77777777" w:rsidR="00ED78BA" w:rsidRPr="00ED78BA" w:rsidRDefault="00ED78BA" w:rsidP="00ED78BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED78BA">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">I momentet ingår verksamhetsintegrerat lärande (VIL) där teoretisk utbildning och verksamhetsförlagd utbildning (VFU) kombineras. Studenten tränar och bedöms i att ta anamnes, lära sig olika undersökningstekniker inklusive oftalmoskopi, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> och mikroskopi., Studenten tränar och bedöms i att föreslå åtgärder, initiera behandling och utveckla ett differentialdiagnostiskt resonemang hos patienter med vanliga, allvarliga och akuta tillstånd. Studenten utvecklar sina generiska läkarkompetenser från tidigare kurser med målet att nå ökad självständighet i vårdarbetet.</w:t>
+        <w:t>I momentet ingår verksamhetsintegrerat lärande (VIL) där teoretisk utbildning och verksamhetsförlagd utbildning (VFU) kombineras. Studenten tränar och bedöms i att ta anamnes, lära sig olika undersökningstekniker inklusive oftalmoskopi, otoskopi och mikroskopi., Studenten tränar och bedöms i att föreslå åtgärder, initiera behandling och utveckla ett differentialdiagnostiskt resonemang hos patienter med vanliga, allvarliga och akuta tillstånd. Studenten utvecklar sina generiska läkarkompetenser från tidigare kurser med målet att nå ökad självständighet i vårdarbetet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD61F8A" w14:textId="77777777" w:rsidR="00ED78BA" w:rsidRPr="00ED78BA" w:rsidRDefault="00ED78BA" w:rsidP="00ED78BA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED78BA">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Studentmottagningar under handledning, studiebesök och auskultationer samt kortare placeringar vid mottagningar, jourverksamhet och operationsavdelning ingår.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA5320E" w14:textId="77777777" w:rsidR="00ED78BA" w:rsidRPr="00441A69" w:rsidRDefault="00ED78BA" w:rsidP="00D573A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -713,125 +644,104 @@
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DD21B4C" w14:textId="77777777" w:rsidR="00667AEF" w:rsidRPr="00667AEF" w:rsidRDefault="00667AEF" w:rsidP="00667AEF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667AEF">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verksamhetsförlagd utbildning inom primärvård 1,5 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Verksamhetsförlagd utbildning inom primärvård 1,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="006E2E52" w14:textId="77777777" w:rsidR="00667AEF" w:rsidRPr="00667AEF" w:rsidRDefault="00667AEF" w:rsidP="00667AEF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667AEF">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Studenten handlägger patienter med ökad grad av självständighet jämfört med under primärvårdsplaceringar på tidigare kurser. Under placeringen fördjupar och tillämpar studenterna kunskaper och färdigheter inhämtade från undervisning vid övriga moment. Placeringen syftar till att fördjupa kliniska kompetenser och öka självständigheten vid handläggning av patienter med vanliga tillstånd inom kursens områden med ett allmänmedicinskt perspektiv.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2D7C05" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00441A69" w:rsidRDefault="00D573A7" w:rsidP="00D573A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E29F781" w14:textId="569121FC" w:rsidR="00CD173F" w:rsidRPr="00CD173F" w:rsidRDefault="00CD173F" w:rsidP="00CD173F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD173F">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tillämpning och integrering, 2,5 </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Tillämpning och integrering, 2,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4C069FB8" w14:textId="7B08CF53" w:rsidR="00D573A7" w:rsidRPr="00441A69" w:rsidRDefault="00CD173F" w:rsidP="00CD173F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD173F">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)"/>
         </w:rPr>
         <w:t>Under momentet fördjupar studenten sin kunskap och färdighet i personcentrerad och jämlik vård där globala, hälsofrämjande och lika villkor inkluderas. I momentet ingår integrerande seminarier med allmänmedicinskt perspektiv och kommunikationsträning. Både skriftliga och praktiska kursgemensamma examinationer ryms inom detta moment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352A2C89" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRDefault="00D573A7" w:rsidP="00D573A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -854,63 +764,52 @@
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A65671B" w14:textId="77777777" w:rsidR="00B95761" w:rsidRPr="00B95761" w:rsidRDefault="00B95761" w:rsidP="00B95761">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95761">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professionellt förhållningssätt och lärande (PFAL) 1 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Professionellt förhållningssätt och lärande (PFAL) 1 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F313839" w14:textId="77777777" w:rsidR="00B95761" w:rsidRPr="00B95761" w:rsidRDefault="00B95761" w:rsidP="00B95761">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95761">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Undervisning, träning och bedömning av ett professionellt förhållningssätt, ansvar och lärande sker löpande under kursen samt specifikt i samband med TBL och Mentorprogrammet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E46AC23" w14:textId="77777777" w:rsidR="00B95761" w:rsidRPr="00B95761" w:rsidRDefault="00B95761" w:rsidP="00B95761">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -946,67 +845,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313823EB" w14:textId="15F7ADEE" w:rsidR="00B95761" w:rsidRPr="00B95761" w:rsidRDefault="00B95761" w:rsidP="00B95761">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95761">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mentorprogrammet relaterar till övrig undervisning i kursen i syfte att stödja studentens personliga och professionella utveckling. Tillsammans med mentorn ges studenten tillfälle att reflektera, utifrån </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ramverk, över sin utveckling i relation till utbildningens lärandemål, dokumenterad prestation i portföljen och den framtida professionella läkarrollen.</w:t>
+        <w:t>Mentorprogrammet relaterar till övrig undervisning i kursen i syfte att stödja studentens personliga och professionella utveckling. Tillsammans med mentorn ges studenten tillfälle att reflektera, utifrån CanMEDS ramverk, över sin utveckling i relation till utbildningens lärandemål, dokumenterad prestation i portföljen och den framtida professionella läkarrollen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2583D2D9" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00696499" w:rsidRDefault="00D573A7" w:rsidP="00D573A7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696499">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Jag önskar tillgodoräkna mig följande moment på kursen:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
@@ -1050,555 +933,409 @@
           </w:tcPr>
           <w:p w14:paraId="2A95A65E" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Motsvaras av </w:t>
             </w:r>
             <w:r w:rsidRPr="0030050C">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ange kurs/er, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> och ev. nr på bilagan)</w:t>
+              <w:t>(ange kurs/er, kurskod och ev. nr på bilagan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="281DE0BB" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3397DD3A" w14:textId="0B379895" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00453024" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00453024">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurologi och rehabiliteringsmedicin, 4 </w:t>
+              <w:t>Neurologi och rehabiliteringsmedicin, 4 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="640ED568" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="15E2E24E" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4339A2" w14:textId="2AFF621E" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00B716B9" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B716B9">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Psykiatri och beroendemedicin, 5,5 </w:t>
+              <w:t>Psykiatri och beroendemedicin, 5,5 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3706AB35" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00805A56">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="286D95EB" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1079D7" w14:textId="5285E014" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="006A346A" w:rsidP="00182C7D">
+          <w:p w14:paraId="3C1079D7" w14:textId="6A418FC7" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="006A346A" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A346A">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Ögonsjukvård och Öron-, Näs- och Halssjukvård (ÖNH), 5 hp</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1F0D16" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4545F8FB" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="116C8960" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1D1EF5" w14:textId="061EC3C0" w:rsidR="00A60328" w:rsidRPr="0055035F" w:rsidRDefault="00D27C2A" w:rsidP="00182C7D">
+          <w:p w14:paraId="0F1D1EF5" w14:textId="7035ADF7" w:rsidR="00A60328" w:rsidRPr="0055035F" w:rsidRDefault="00D27C2A" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D27C2A">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verksamhetsförlagd utbildning inom neurologi och rehabiliteringsmedicin, 2,5 </w:t>
-[...15 lines deleted...]
-              <w:br/>
+              <w:t>Verksamhetsförlagd utbildning inom neurologi och rehabiliteringsmedicin, 2,5 hp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B395486" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="744DEE0A" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDEE28C" w14:textId="65486295" w:rsidR="00D573A7" w:rsidRPr="0055035F" w:rsidRDefault="00B7066E" w:rsidP="00182C7D">
+          <w:p w14:paraId="0BDEE28C" w14:textId="565FD36A" w:rsidR="00D573A7" w:rsidRPr="0055035F" w:rsidRDefault="00B7066E" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7066E">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verksamhetsförlagd utbildning inom psykiatri och beroendemedicin 5,5 </w:t>
-[...15 lines deleted...]
-              <w:br/>
+              <w:t>Verksamhetsförlagd utbildning inom psykiatri och beroendemedicin 5,5 hp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00A5D0F5" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="1D02E281" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CB1E7D3" w14:textId="0CF65F81" w:rsidR="00D573A7" w:rsidRPr="0055035F" w:rsidRDefault="000F36A0" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F36A0">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verksamhetsförlagd utbildning inom ögonsjukvård och Öron-, Näs- och Halssjukvård (ÖNH), 2,5 </w:t>
+              <w:t>Verksamhetsförlagd utbildning inom ögonsjukvård och Öron-, Näs- och Halssjukvård (ÖNH), 2,5 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00176824" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="3B7FDC1C" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B835E6" w14:textId="76DD931B" w:rsidR="00D573A7" w:rsidRDefault="000F36A0" w:rsidP="00182C7D">
+          <w:p w14:paraId="12B835E6" w14:textId="353E7EEC" w:rsidR="00D573A7" w:rsidRDefault="000F36A0" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F36A0">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verksamhetsförlagd utbildning inom primärvård 1,5 </w:t>
-[...15 lines deleted...]
-              <w:br/>
+              <w:t>Verksamhetsförlagd utbildning inom primärvård 1,5 hp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FF88129" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="5FC8F749" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="332BEC53" w14:textId="5216D17E" w:rsidR="00D573A7" w:rsidRDefault="00487A50" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487A50">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tillämpning och integrering, 2,5 </w:t>
+              <w:t>Tillämpning och integrering, 2,5 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3715F0F0" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D573A7" w:rsidRPr="00805A56" w14:paraId="41489BFA" w14:textId="77777777" w:rsidTr="000F36A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D0712A5" w14:textId="72CDDE02" w:rsidR="00D573A7" w:rsidRDefault="00487A50" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487A50">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionellt förhållningssätt och lärande (PFAL) 1 </w:t>
+              <w:t>Professionellt förhållningssätt och lärande (PFAL) 1 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73633DD9" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRPr="00805A56" w:rsidRDefault="00D573A7" w:rsidP="00182C7D">
-            <w:pPr>
-[...28 lines deleted...]
-          <w:p w14:paraId="75D4E707" w14:textId="77777777" w:rsidR="00487A50" w:rsidRPr="00805A56" w:rsidRDefault="00487A50" w:rsidP="00182C7D">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="117DE39A" w14:textId="77777777" w:rsidR="00D573A7" w:rsidRDefault="00D573A7" w:rsidP="00D573A7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="6804"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D573A7" w14:paraId="67CF4130" w14:textId="77777777" w:rsidTr="00487A50">
         <w:tc>
@@ -1853,96 +1590,98 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="261187159">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D573A7"/>
     <w:rsid w:val="0007234D"/>
     <w:rsid w:val="000F36A0"/>
     <w:rsid w:val="001030B0"/>
     <w:rsid w:val="001F6620"/>
     <w:rsid w:val="00291DA8"/>
     <w:rsid w:val="00297F4A"/>
     <w:rsid w:val="00453024"/>
     <w:rsid w:val="00487A50"/>
     <w:rsid w:val="004A0BF7"/>
     <w:rsid w:val="00636C5A"/>
     <w:rsid w:val="00667AEF"/>
     <w:rsid w:val="006A346A"/>
     <w:rsid w:val="006B0DCD"/>
+    <w:rsid w:val="008B0005"/>
     <w:rsid w:val="009E023F"/>
     <w:rsid w:val="00A60328"/>
     <w:rsid w:val="00AE6336"/>
     <w:rsid w:val="00B21C6C"/>
     <w:rsid w:val="00B37971"/>
     <w:rsid w:val="00B67C63"/>
     <w:rsid w:val="00B7066E"/>
     <w:rsid w:val="00B716B9"/>
     <w:rsid w:val="00B7396F"/>
     <w:rsid w:val="00B95761"/>
     <w:rsid w:val="00CD173F"/>
     <w:rsid w:val="00D078CB"/>
     <w:rsid w:val="00D27C2A"/>
     <w:rsid w:val="00D573A7"/>
     <w:rsid w:val="00E9295A"/>
     <w:rsid w:val="00EC51B7"/>
     <w:rsid w:val="00ED78BA"/>
+    <w:rsid w:val="00F5179D"/>
     <w:rsid w:val="00F66201"/>
+    <w:rsid w:val="00F94114"/>
     <w:rsid w:val="00FE4AC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2882,50 +2621,62 @@
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D078CB"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94114"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="319504172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="562255197">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3388,88 +3139,87 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -3553,50 +3303,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -3654,111 +3409,113 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14D6D6FF-7CBC-4DE4-9992-122F41D7111C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94436007-04BF-48D2-831B-86F7636F4CBB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85E18D47-25A8-41EA-9C06-924FA347121C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F61A551C-414A-4065-91FA-04001AE1F2B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94436007-04BF-48D2-831B-86F7636F4CBB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14D6D6FF-7CBC-4DE4-9992-122F41D7111C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5818</Characters>
+  <Pages>3</Pages>
+  <Words>1096</Words>
+  <Characters>5812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6902</CharactersWithSpaces>
+  <CharactersWithSpaces>6895</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Liliana Morales</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003F589F3F36745D4A941FE61691ADA75D</vt:lpwstr>
   </property>