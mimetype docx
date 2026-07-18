--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -32,106 +32,122 @@
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Checklista för t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61174">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">illgodoräknande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45021C2D" w14:textId="5FB25227" w:rsidR="00CF0BE7" w:rsidRDefault="00CF0BE7" w:rsidP="00CF0BE7">
+    <w:p w14:paraId="45021C2D" w14:textId="3D0B7406" w:rsidR="00CF0BE7" w:rsidRDefault="00CF0BE7" w:rsidP="00CF0BE7">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3ED4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Klinisk medicin 5: Barn- och ungdomsmedicin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC3426">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">15 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E61174">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>hp</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VT26</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFFCA07" w14:textId="09D67CA1" w:rsidR="00CF0BE7" w:rsidRPr="00D459C4" w:rsidRDefault="00CF0BE7" w:rsidP="00CF0BE7">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D459C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00D459C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>kursplanen</w:t>
@@ -197,71 +213,51 @@
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="079CE392" w14:textId="77777777" w:rsidR="00D20F15" w:rsidRPr="00D20F15" w:rsidRDefault="00D20F15" w:rsidP="00D20F15">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D20F15">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barn- och ungdomsmedicin samt barnkirurgi, 4 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Barn- och ungdomsmedicin samt barnkirurgi, 4 hp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D7F3D7" w14:textId="3AC8FE02" w:rsidR="00D20F15" w:rsidRPr="00D20F15" w:rsidRDefault="00D20F15" w:rsidP="00D20F15">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D20F15">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Momentet omfattar ämnesområdena barn- och ungdomsmedicin, barnkirurgi, barnurologi och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D20F15">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>barnortopedi</w:t>
       </w:r>
@@ -292,63 +288,52 @@
       <w:r w:rsidR="009F3ED4" w:rsidRPr="00D20F15">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53076A25" w14:textId="77777777" w:rsidR="00C53E81" w:rsidRPr="00C53E81" w:rsidRDefault="00C53E81" w:rsidP="00C53E81">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53E81">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barn- och ungdomspsykiatri, 1,5 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Barn- och ungdomspsykiatri, 1,5 hp</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5E7FE9C1" w14:textId="29119B92" w:rsidR="00C53E81" w:rsidRPr="00C53E81" w:rsidRDefault="00C53E81" w:rsidP="00C53E81">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53E81">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Momentet omfattar ämnesområdet barn- och ungdomspsykiatri och bygger vidare på den introduktion som ingår i Kursen Klinisk medicin 4 – inriktning </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C53E81">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>neuro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -362,82 +347,365 @@
       <w:r w:rsidR="004F0CA2">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67905DC0" w14:textId="77777777" w:rsidR="004F0CA2" w:rsidRPr="004F0CA2" w:rsidRDefault="004F0CA2" w:rsidP="004F0CA2">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F0CA2">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klinisk genetik, 1,5 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Klinisk genetik, 1,5 hp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7D63A3" w14:textId="5E16B107" w:rsidR="00D604BA" w:rsidRDefault="004F0CA2" w:rsidP="004F0CA2">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004F0CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Momentet klinisk genetik omfattar kunskaper och färdigheter att identifiera kliniska situationer där genetisk diagnostik eller kompetens behövs för att handlägga patienter. Stor vikt läggs vid den kliniska genetiska utredningsprocessen och konsekvenserna för såväl individen som familjen samt principer för handläggning vid vanliga genetiska sjukdomar inklusive ärftlig cancer. Studenten ges tillfälle att reflektera kring och diskutera etiska och juridiska aspekter och problem associerade med genetisk testning, genetisk vägledning och fosterdiagnostik.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479D426B" w14:textId="77777777" w:rsidR="002D1AB7" w:rsidRPr="002D1AB7" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Verksamhetsförlagd utbildning, 6 hp</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6C7D63A3" w14:textId="2869831E" w:rsidR="00D604BA" w:rsidRDefault="004F0CA2" w:rsidP="004F0CA2">
+    <w:p w14:paraId="50AA00AF" w14:textId="2559D297" w:rsidR="002D1AB7" w:rsidRPr="002D1AB7" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0CA2">
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Studenten genomför verksamhetsförlagd utbildning (VFU) inom barn- och ungdomsmedicin samt barnkirurgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFBFFC4" w14:textId="4AD26466" w:rsidR="002D1AB7" w:rsidRPr="002D1AB7" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Placering sker på vårdavdelning, akutmottagning, specialistmottagning samt öppenvårdsmottagning. Under VFU ges studenten möjlighet att ur ett barn- och ungdomsmedicinskt samt barnkirurgiskt perspektiv att tillämpa och bredda tidigare erhållen kompetens. Studenten tränar på att utifrån symtom och fynd resonera differentialdiagnostiskt genom att tillämpa basvetenskapliga och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>patofysiologiska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förklaringsmodeller, samt att möta patienter och vårdnadshavare på ett professionellt sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5975D7A8" w14:textId="04C00AC8" w:rsidR="002D1AB7" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Placeringen syftar till att studenterna ska tillägna sig kunskaper, färdigheter och förhållningssätt som behövs för att kunna arbeta som legitimerad läkare och primärt omhänderta och vid behov remittera barn- och ungdomar i öppenvård och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Närakut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A07DF97" w14:textId="77777777" w:rsidR="00C52D37" w:rsidRDefault="00C52D37" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3908EE9A" w14:textId="77777777" w:rsidR="00C52D37" w:rsidRPr="00C52D37" w:rsidRDefault="00C52D37" w:rsidP="00C52D37">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52D37">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Professionellt förhållningssätt, ansvar och lärande 0.5 hp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B65480" w14:textId="77777777" w:rsidR="00C52D37" w:rsidRPr="00C52D37" w:rsidRDefault="00C52D37" w:rsidP="00C52D37">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52D37">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Undervisning, träning och bedömning av ett professionellt förhållningssätt, ansvar och lärande sker löpande under kursen samt specifikt i samband med TBL och Mentorprogrammet och den avslutande inlämningsuppgiften med reflektion över studentens eget lärande i relation till kursens lärandemål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD48213" w14:textId="77777777" w:rsidR="00C52D37" w:rsidRPr="00C52D37" w:rsidRDefault="00C52D37" w:rsidP="00C52D37">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52D37">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mentorprogrammet relaterar till övrig undervisning i kursen i syfte att stödja studentens personliga och professionella utveckling. Tillsammans med mentorn ges studenten tillfälle att reflektera, utifrån </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C52D37">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>CanMEDS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C52D37">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ramverk, över sin utveckling i relation till utbildningens lärandemål, dokumenterad prestation i portföljen och den framtida professionella läkarrollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628EE8FE" w14:textId="77777777" w:rsidR="00C52D37" w:rsidRPr="00C52D37" w:rsidRDefault="00C52D37" w:rsidP="00C52D37">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52D37">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Examination (betygsättning) av professionellt förhållningssätt utanför VFU sker i detta moment*, genom löpande bedömning, baserad på programmets kriterier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8D4D2A" w14:textId="77777777" w:rsidR="00C52D37" w:rsidRPr="00C52D37" w:rsidRDefault="00C52D37" w:rsidP="00C52D37">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52D37">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Professionellt förhållningssätt i autentiska kliniska situationer bedöms och betygsätts inte i detta moment, utan inom VFU-momentet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31758819" w14:textId="77777777" w:rsidR="00C52D37" w:rsidRDefault="00C52D37" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228DE8F4" w14:textId="77777777" w:rsidR="000F166E" w:rsidRPr="000F166E" w:rsidRDefault="000F166E" w:rsidP="000F166E">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F166E">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tillämpning och integrering, 1,5 hp </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392E97CE" w14:textId="77777777" w:rsidR="000F166E" w:rsidRPr="000F166E" w:rsidRDefault="000F166E" w:rsidP="000F166E">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F166E">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Momentet klinisk genetik omfattar kunskaper och färdigheter att identifiera kliniska situationer där genetisk diagnostik eller kompetens behövs för att handlägga patienter. Stor vikt läggs vid den kliniska genetiska utredningsprocessen och konsekvenserna för såväl individen som familjen samt principer för handläggning vid vanliga genetiska sjukdomar inklusive ärftlig cancer. Studenten ges tillfälle att reflektera kring och diskutera etiska och juridiska aspekter och problem associerade med genetisk testning, genetisk vägledning och fosterdiagnostik.</w:t>
+        <w:t xml:space="preserve">Momentet innehåller repetition och integrering genom självstudier, färdighetsträning och en skriftlig examination. Den skriftliga examinationen omfattar barn- och ungdomsmedicin samt barnkirurgi. Under VFU genomförs formativa bedömningar av studentens kliniska kompetens och professionella förhållningssätt. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F166E">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>summativ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F166E">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bedömning i form av ett praktiskt prov (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F166E">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F166E">
+        <w:rPr>
+          <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-in) genomförs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EE88BA" w14:textId="77777777" w:rsidR="00D604BA" w:rsidRDefault="00D604BA" w:rsidP="00D20F15">
+    <w:p w14:paraId="6B069D1D" w14:textId="77777777" w:rsidR="000F166E" w:rsidRPr="002D1AB7" w:rsidRDefault="000F166E" w:rsidP="002D1AB7">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B7B7C78" w14:textId="77777777" w:rsidR="00D604BA" w:rsidRPr="00765E91" w:rsidRDefault="00D604BA" w:rsidP="00D604BA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765E91">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -488,237 +756,194 @@
           </w:tcPr>
           <w:p w14:paraId="43839B32" w14:textId="183D6FFD" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="00A64F55" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A64F55">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Motsvaras av </w:t>
             </w:r>
             <w:r w:rsidRPr="00A64F55">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ange kurs/kurser, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> och </w:t>
+              <w:t xml:space="preserve">(ange kurs/kurser, kurskod och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A64F55">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A64F55">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> nr på bilaga)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F3ED4" w:rsidRPr="00805A56" w14:paraId="62429116" w14:textId="77777777" w:rsidTr="00E74611">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="444DC52D" w14:textId="715F0769" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3ED4">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Barn- och ungdomsmedicin samt barnkirurgi</w:t>
             </w:r>
             <w:r w:rsidRPr="00453024">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 4 </w:t>
+              <w:t>, 4 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76923685" w14:textId="77777777" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F3ED4" w:rsidRPr="00805A56" w14:paraId="160FFE92" w14:textId="77777777" w:rsidTr="00E74611">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EC4F41A" w14:textId="3106D858" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3ED4">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barn- och ungdomspsykiatri, 1,5 </w:t>
+              <w:t>Barn- och ungdomspsykiatri, 1,5 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54D54DA1" w14:textId="77777777" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="009F3ED4" w:rsidRPr="00805A56" w14:paraId="6501D37E" w14:textId="77777777" w:rsidTr="00E74611">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EA5DBC9" w14:textId="3C62C3E2" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3ED4">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klinisk genetik, 1,5 </w:t>
+              <w:t>Klinisk genetik, 1,5 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BEDA96D" w14:textId="77777777" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27899ABC" w14:textId="77777777" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -726,67 +951,51 @@
       <w:tr w:rsidR="009F3ED4" w:rsidRPr="00805A56" w14:paraId="35263922" w14:textId="77777777" w:rsidTr="00E74611">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="121B87A1" w14:textId="7DC49784" w:rsidR="009F3ED4" w:rsidRPr="0055035F" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D27C2A">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Verksamhetsförlagd utbildning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">, 6 </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">, 6 hp </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="452EF2D2" w14:textId="77777777" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -831,78 +1040,85 @@
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35C78544" w14:textId="77777777" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F3ED4" w:rsidRPr="00805A56" w14:paraId="62E07DB3" w14:textId="77777777" w:rsidTr="00E74611">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF75F21" w14:textId="091364EE" w:rsidR="009F3ED4" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
+          <w:p w14:paraId="1EF75F21" w14:textId="3694E283" w:rsidR="009F3ED4" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487A50">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tillämpning och integrering, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00487A50">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>,5 hp</w:t>
+            </w:r>
+            <w:r w:rsidR="00E831A1">
+              <w:rPr>
+                <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1309326F" w14:textId="77777777" w:rsidR="009F3ED4" w:rsidRPr="00805A56" w:rsidRDefault="009F3ED4" w:rsidP="00E74611">
             <w:pPr>
               <w:spacing w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0204FED0" w14:textId="77777777" w:rsidR="009F3ED4" w:rsidRDefault="009F3ED4" w:rsidP="009F3ED4"/>
     <w:p w14:paraId="1968804E" w14:textId="77777777" w:rsidR="00051465" w:rsidRDefault="00051465"/>
     <w:sectPr w:rsidR="00051465">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
@@ -924,79 +1140,85 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="var(--fontText)">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F3ED4"/>
     <w:rsid w:val="00051465"/>
+    <w:rsid w:val="000F166E"/>
+    <w:rsid w:val="0017647E"/>
     <w:rsid w:val="001D72EF"/>
+    <w:rsid w:val="002D1AB7"/>
     <w:rsid w:val="004F0CA2"/>
     <w:rsid w:val="005924A0"/>
     <w:rsid w:val="00636C5A"/>
     <w:rsid w:val="00980734"/>
     <w:rsid w:val="009F3ED4"/>
     <w:rsid w:val="00A64F55"/>
     <w:rsid w:val="00C3129C"/>
+    <w:rsid w:val="00C52D37"/>
     <w:rsid w:val="00C53E81"/>
     <w:rsid w:val="00CF0BE7"/>
     <w:rsid w:val="00D208C6"/>
     <w:rsid w:val="00D20F15"/>
     <w:rsid w:val="00D604BA"/>
+    <w:rsid w:val="00E36FA2"/>
+    <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00FC3426"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1606,50 +1828,51 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009F3ED4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
@@ -2306,97 +2529,78 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -2480,50 +2684,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -2580,103 +2789,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4220C28-8B72-4C21-A53B-553B591F5174}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC551CE2-4EE1-4336-8E86-61CD878E746E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C2F80F0-8B9C-4C03-A076-4897C02401DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F39E54FA-DC4D-4FD0-86F3-9D9FBC5F99F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3073</Characters>
+  <Pages>3</Pages>
+  <Words>944</Words>
+  <Characters>5006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3645</CharactersWithSpaces>
+  <CharactersWithSpaces>5939</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Liliana Morales</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003F589F3F36745D4A941FE61691ADA75D</vt:lpwstr>
   </property>