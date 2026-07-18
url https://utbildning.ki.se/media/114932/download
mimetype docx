--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -4,82 +4,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C6E37BA" w14:textId="296AEC91" w:rsidR="00161E9D" w:rsidRPr="00792345" w:rsidRDefault="00792345" w:rsidP="00161E9D">
+    <w:p w14:paraId="6C6E37BA" w14:textId="3419C961" w:rsidR="00161E9D" w:rsidRPr="00792345" w:rsidRDefault="00792345" w:rsidP="00161E9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00792345">
         <w:t xml:space="preserve">Checklista </w:t>
       </w:r>
       <w:r w:rsidR="005856F3">
         <w:t>för ti</w:t>
       </w:r>
       <w:r w:rsidRPr="00792345">
         <w:t xml:space="preserve">llgodoräknande för </w:t>
       </w:r>
       <w:r w:rsidR="005856F3">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00792345">
         <w:t>Medicinsk diagnostik med basvetenskaplig integrering 22,</w:t>
       </w:r>
       <w:r w:rsidR="007A775A">
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00792345">
-        <w:t>hp</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">hp </w:t>
+      </w:r>
+      <w:r w:rsidR="00931B2B">
+        <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00D14DED">
-        <w:t>VT26</w:t>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A8C4D5" w14:textId="3E712F99" w:rsidR="00D14DED" w:rsidRPr="00D14DED" w:rsidRDefault="001B3181" w:rsidP="00792345">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D459C4">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
@@ -181,61 +179,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00792345">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kliniska diagnostiska metoder, 5</w:t>
       </w:r>
       <w:r w:rsidR="00A956C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00792345">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>5 hp</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE9B4D3" w14:textId="77777777" w:rsidR="00AA156E" w:rsidRDefault="00AA156E">
       <w:r w:rsidRPr="00AA156E">
         <w:t>Den första delen av momentet fokuserar på diagnostiska undersökningsmetoder inom klinisk kemi, klinisk fysiologi, radiologi och klinisk patologi/cytologi. Studenterna ges möjlighet till praktisk färdighetsträning i diagnostiska metoder genom laborationer, demonstrationer av undersökningsmetoder, samt möjlighet att öva praktiska moment inom respektive delämne. Den andra delen av momentet behandlar klinisk mikrobiologi, klinisk immunologi och transfusionsmedicin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299DE69C" w14:textId="4770012B" w:rsidR="0067734E" w:rsidRDefault="0067734E">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lärandemål </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716146F0" w14:textId="77777777" w:rsidR="007A775A" w:rsidRPr="007602BF" w:rsidRDefault="007A775A" w:rsidP="007A775A">
@@ -4161,61 +4150,52 @@
         </w:rPr>
         <w:t>(M3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35657C22" w14:textId="1157FD5F" w:rsidR="0067734E" w:rsidRDefault="0067734E" w:rsidP="0067734E"/>
     <w:p w14:paraId="6FCC1704" w14:textId="35C08040" w:rsidR="0067734E" w:rsidRDefault="0067734E" w:rsidP="0067734E">
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Moment 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Klinisk konsultation och undersökning, 7 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Klinisk konsultation och undersökning, 7 hp</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FB111A" w14:textId="77777777" w:rsidR="007A77CF" w:rsidRDefault="007A77CF" w:rsidP="007A77CF">
       <w:r>
         <w:t>Undervisningen utgår från funktionssystem och symtom och fynd relaterat till dessa. Momentet har fokus på anamnes, status och differentialdiagnostiskt resonemang. Studenten tränar på att ta en riktad anamnes utifrån symtombild och bakgrund, att utföra en relevant strukturerad somatisk och översiktlig psykiatrisk statusundersökning, samt att dokumentera i journal. Studenterna får även öva på att komma fram till rimliga differentialdiagnoser utifrån vad som framkommit i anamnes, status och diagnostik. Momentet innehåller även medicinsk psykologi och kommunikationsträning i simulerad miljö samt hjärtlungräddning för sjukvårdspersonal (S-HLR).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA2BDA9" w14:textId="3F567F42" w:rsidR="0067734E" w:rsidRDefault="0067734E" w:rsidP="0067734E">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lärandemål </w:t>
       </w:r>
     </w:p>
@@ -10692,67 +10672,51 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Moment 3: Verksamhetsförlagd utbildning i primärvård, 1</w:t>
       </w:r>
       <w:r w:rsidR="00A956C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">5 hp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6A992D" w14:textId="77777777" w:rsidR="007E2812" w:rsidRDefault="007E2812" w:rsidP="0067734E">
       <w:r w:rsidRPr="007E2812">
         <w:t>Momentet innefattar en veckas sammanhållen VFU i primärvård varvid studenten tillämpar färdigheter från moment ett och två och under handledning genomför patientkonsultationer, samt dokumenterar i journal. Studenten får träna ett personcentrerat arbetssätt i patientmötet och även arbete i team med andra vårdprofessioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9D0C61" w14:textId="057E7567" w:rsidR="0067734E" w:rsidRDefault="0067734E" w:rsidP="0067734E">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lärandemål </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261FB98F" w14:textId="77777777" w:rsidR="00B52068" w:rsidRPr="008023A6" w:rsidRDefault="00B52068" w:rsidP="00B52068">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
@@ -11872,61 +11836,52 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F878C0" w14:textId="7CF06841" w:rsidR="0067734E" w:rsidRDefault="0067734E" w:rsidP="0067734E">
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Moment 4: Professionellt förhållningssätt, ansvar och lärande, 2</w:t>
       </w:r>
       <w:r w:rsidR="00A956C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>5 hp</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F484C3B" w14:textId="77777777" w:rsidR="0050563B" w:rsidRPr="0050563B" w:rsidRDefault="0050563B" w:rsidP="0050563B">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="1" w:line="232" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050563B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Undervisning, träning och bedömning av ett professionellt förhållningssätt, ansvar och lärande sker löpande under kursen samt specifikt i samband med TBL, VFU, Mentorprogrammet, och den avslutande inlämningsuppgiften med reflektion över studentens eget lärande i relation till kursens lärandemål. I momentet ingår övning i Funktionell beteendeanalys, ett arbetsverktyg baserat på Kognitiv beteendeterapi (KBT). Det syftar till att göra medvetna val i utmanande situationer som ett </w:t>
       </w:r>
       <w:r w:rsidRPr="0050563B">
         <w:rPr>
@@ -14291,67 +14246,51 @@
     </w:p>
     <w:p w14:paraId="7D032ED2" w14:textId="77777777" w:rsidR="007E676E" w:rsidRPr="005817E8" w:rsidRDefault="007E676E" w:rsidP="007E676E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="1" w:line="232" w:lineRule="auto"/>
         <w:ind w:right="154" w:firstLine="260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="049881DA" w14:textId="7E93A56D" w:rsidR="0067734E" w:rsidRDefault="0067734E" w:rsidP="0067734E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 5: Tillämpning och integrering, 6 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Moment 5: Tillämpning och integrering, 6 hp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327DD934" w14:textId="77777777" w:rsidR="00754B59" w:rsidRDefault="00754B59" w:rsidP="00754B59">
       <w:r>
         <w:t xml:space="preserve">I detta moment kopplas basvetenskap och kliniska kunskaper ihop under workshops. Studenterna redogör utifrån kliniska fall för hur underliggande fysiologiska och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>patofysiologiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> samband ger upphov till normala respektive sjukliga fenotyper. Farmakologiska principer, omgivnings- och genetiska faktorer integreras och baseras på vetenskapligt underlag. Journal club och undervisning om statistiska metoder ingår i momentet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F122B4" w14:textId="77777777" w:rsidR="00754B59" w:rsidRDefault="00754B59" w:rsidP="00754B59">
       <w:r>
         <w:t>Momentet avslutas med integrerande examinationer i form av skriftlig examination, OSCE och portföljexamination. De integrerande examinationerna är framåtsyftande och har ett huvudsakligt kliniskt perspektiv där basveteskapliga förklaringsmodeller, eller perspektiv från programmets övriga kompetensområden, integreras. Utgångspunkten är innehållet i de första fyra terminerna på läkarprogrammet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4652AF64" w14:textId="7C363737" w:rsidR="0067734E" w:rsidRPr="00754B59" w:rsidRDefault="0067734E" w:rsidP="00754B59">
       <w:r w:rsidRPr="0067734E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -16661,69 +16600,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kliniska diagnostiska metoder, 5</w:t>
             </w:r>
             <w:r w:rsidR="00A956C4" w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">5 hp </w:t>
             </w:r>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A55253" w14:textId="77777777" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="006A30EC">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -16737,69 +16658,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F448CA" w:rsidRPr="00161E9D" w14:paraId="4A608B86" w14:textId="77777777" w:rsidTr="006A30EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30994FFF" w14:textId="381E2A8C" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="00F448CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klinisk konsultation och undersökning, 7 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Klinisk konsultation och undersökning, 7 hp </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63396150" w14:textId="0C6F9AFB" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="00F448CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B572CDB" w14:textId="77777777" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="006A30EC">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -16820,69 +16723,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verksamhetsförlagd utbildning i primärvård, 1</w:t>
             </w:r>
             <w:r w:rsidR="00A67F60" w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">5 hp </w:t>
             </w:r>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C166AA2" w14:textId="77777777" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="006A30EC">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -16907,62 +16792,52 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Professionellt förhållningssätt, ansvar och lärande, 2</w:t>
             </w:r>
             <w:r w:rsidR="00A67F60" w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 </w:t>
+              <w:t>5 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AC70722" w14:textId="77777777" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="006A30EC">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -16975,69 +16850,51 @@
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F448CA" w:rsidRPr="00161E9D" w14:paraId="364640C8" w14:textId="77777777" w:rsidTr="006A30EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76BD6551" w14:textId="551DB00A" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="00F448CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tillämpning och integrering, 6 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Tillämpning och integrering, 6 hp </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="445FF2BF" w14:textId="199B529F" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="00F448CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FF071B0" w14:textId="77777777" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="00F448CA" w:rsidP="006A30EC">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -17608,96 +17465,99 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="633025512">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="837574224">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1079864772">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00792345"/>
     <w:rsid w:val="00161E9D"/>
     <w:rsid w:val="001B3181"/>
+    <w:rsid w:val="001F4816"/>
     <w:rsid w:val="0020467F"/>
     <w:rsid w:val="002A7B56"/>
     <w:rsid w:val="003913D6"/>
     <w:rsid w:val="0050563B"/>
     <w:rsid w:val="005817E8"/>
     <w:rsid w:val="005856F3"/>
     <w:rsid w:val="0067734E"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="00754B59"/>
     <w:rsid w:val="007602BF"/>
     <w:rsid w:val="00764445"/>
     <w:rsid w:val="00792345"/>
     <w:rsid w:val="007A775A"/>
     <w:rsid w:val="007A77CF"/>
     <w:rsid w:val="007E2812"/>
     <w:rsid w:val="007E676E"/>
     <w:rsid w:val="008023A6"/>
     <w:rsid w:val="008707A1"/>
     <w:rsid w:val="00900ECF"/>
+    <w:rsid w:val="00931B2B"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="00A67F60"/>
     <w:rsid w:val="00A956C4"/>
     <w:rsid w:val="00AA156E"/>
     <w:rsid w:val="00B52068"/>
     <w:rsid w:val="00B861C4"/>
     <w:rsid w:val="00BD7859"/>
     <w:rsid w:val="00D14DED"/>
     <w:rsid w:val="00E176AE"/>
     <w:rsid w:val="00E77C9C"/>
+    <w:rsid w:val="00F12C73"/>
     <w:rsid w:val="00F448CA"/>
     <w:rsid w:val="00F97034"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -18645,77 +18505,89 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="19" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="ed8495df2de7866b59bb3f1b8ecea801">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -18799,50 +18671,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -18899,104 +18776,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C611900C-25F7-42EE-9D32-B958051426C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F67747D6-1EB8-43D9-A6B7-82978DCE46F5}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BFE5920-EF8F-49F3-BFF8-59ED1AEE0566}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB8298D-DC20-49EF-AF0B-1349CD67E224}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1557</Words>
   <Characters>8254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>