--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -4,79 +4,77 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C6E37BA" w14:textId="6F3F0679" w:rsidR="00161E9D" w:rsidRDefault="00792345" w:rsidP="00E960FD">
+    <w:p w14:paraId="6C6E37BA" w14:textId="6A8940A8" w:rsidR="00161E9D" w:rsidRDefault="00792345" w:rsidP="00E960FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00792345">
         <w:t xml:space="preserve">Checklista </w:t>
       </w:r>
       <w:r w:rsidR="005856F3">
         <w:t>för ti</w:t>
       </w:r>
       <w:r w:rsidRPr="00792345">
         <w:t xml:space="preserve">llgodoräknande för </w:t>
       </w:r>
       <w:r w:rsidR="005856F3">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E960FD" w:rsidRPr="00E960FD">
-        <w:t xml:space="preserve">Medicinsk vetenskaplig teori och metod, 4,5 </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Medicinsk vetenskaplig teori och metod, 4,5 hp</w:t>
+      </w:r>
       <w:r w:rsidR="00E960FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009E6574">
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidR="006B4829">
-        <w:t>VT26</w:t>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0765BF5B" w14:textId="77777777" w:rsidR="00782CE6" w:rsidRDefault="00782CE6" w:rsidP="00782CE6"/>
     <w:p w14:paraId="77567677" w14:textId="1D706139" w:rsidR="00782CE6" w:rsidRPr="00782CE6" w:rsidRDefault="00782CE6" w:rsidP="00782CE6">
       <w:r w:rsidRPr="00782CE6">
         <w:t xml:space="preserve">Här kan du läsa </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="006058A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>kursplanen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00782CE6">
         <w:t xml:space="preserve"> med kurskoden 2LA0</w:t>
       </w:r>
       <w:r w:rsidR="006058A3">
         <w:t>15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D7B658" w14:textId="71C3E40D" w:rsidR="00792345" w:rsidRPr="00523889" w:rsidRDefault="00792345" w:rsidP="00792345">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
@@ -455,71 +453,51 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2222B">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Motsvaras av </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0040">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ange kurs/kurser, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> och </w:t>
+              <w:t xml:space="preserve">(ange kurs/kurser, kurskod och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED0040">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00ED0040">
               <w:rPr>
                 <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> nr på bilaga)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F448CA" w:rsidRPr="00161E9D" w14:paraId="0654186A" w14:textId="77777777" w:rsidTr="006A30EC">
@@ -528,69 +506,51 @@
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="208BA968" w14:textId="77777777" w:rsidR="001A3942" w:rsidRDefault="001A3942" w:rsidP="00F448CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04707781" w14:textId="70F7F026" w:rsidR="00F448CA" w:rsidRPr="00161E9D" w:rsidRDefault="001A3942" w:rsidP="00F448CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinsk vetenskaplig teori och metod, 4,5 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Medicinsk vetenskaplig teori och metod, 4,5 hp </w:t>
             </w:r>
             <w:r w:rsidR="00F448CA" w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F448CA" w:rsidRPr="00161E9D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A55253" w14:textId="77777777" w:rsidR="00F448CA" w:rsidRPr="00494D4C" w:rsidRDefault="00F448CA" w:rsidP="006A30EC">
@@ -1478,96 +1438,98 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="633025512">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="837574224">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2015648336">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="824585890">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1590696631">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00792345"/>
     <w:rsid w:val="00021D85"/>
     <w:rsid w:val="0006654E"/>
     <w:rsid w:val="00161E9D"/>
     <w:rsid w:val="001633F8"/>
     <w:rsid w:val="001A3942"/>
+    <w:rsid w:val="001A6360"/>
     <w:rsid w:val="001F777E"/>
     <w:rsid w:val="0020467F"/>
     <w:rsid w:val="002A7B56"/>
     <w:rsid w:val="004819BB"/>
     <w:rsid w:val="00494D4C"/>
     <w:rsid w:val="005817E8"/>
     <w:rsid w:val="005856F3"/>
     <w:rsid w:val="006058A3"/>
     <w:rsid w:val="00636C5A"/>
     <w:rsid w:val="00652F0D"/>
     <w:rsid w:val="0067734E"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006B4829"/>
     <w:rsid w:val="006C61D1"/>
     <w:rsid w:val="00707423"/>
     <w:rsid w:val="007602BF"/>
     <w:rsid w:val="00764445"/>
     <w:rsid w:val="007751FB"/>
     <w:rsid w:val="00782CE6"/>
     <w:rsid w:val="00792345"/>
     <w:rsid w:val="007A775A"/>
     <w:rsid w:val="008023A6"/>
     <w:rsid w:val="00807DC0"/>
     <w:rsid w:val="008707A1"/>
     <w:rsid w:val="00900ECF"/>
     <w:rsid w:val="00964B7B"/>
+    <w:rsid w:val="009E6574"/>
     <w:rsid w:val="00A67F60"/>
     <w:rsid w:val="00A956C4"/>
     <w:rsid w:val="00B52068"/>
     <w:rsid w:val="00B6353F"/>
     <w:rsid w:val="00B861C4"/>
     <w:rsid w:val="00BB3CF2"/>
     <w:rsid w:val="00BF1A71"/>
     <w:rsid w:val="00E526A2"/>
     <w:rsid w:val="00E71F21"/>
     <w:rsid w:val="00E77C9C"/>
     <w:rsid w:val="00E94206"/>
     <w:rsid w:val="00E960FD"/>
     <w:rsid w:val="00F448CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2553,97 +2515,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -2727,50 +2670,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -2827,84 +2775,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C611900C-25F7-42EE-9D32-B958051426C8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9DEDF11-0D8C-4812-91F5-661106016F66}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB8298D-DC20-49EF-AF0B-1349CD67E224}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C826BD6B-A467-443E-9332-9D097DA2D9C2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C611900C-25F7-42EE-9D32-B958051426C8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>523</Words>
   <Characters>2778</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>