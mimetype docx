--- v0 (2025-12-13)
+++ v1 (2026-07-18)
@@ -96,97 +96,95 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1799590" cy="737870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A27618D" w14:textId="0B25B52D" w:rsidR="00E935D4" w:rsidRPr="00A43741" w:rsidRDefault="00E935D4" w:rsidP="00E935D4">
+    <w:p w14:paraId="6A27618D" w14:textId="0E254FC2" w:rsidR="00E935D4" w:rsidRPr="00A43741" w:rsidRDefault="00E935D4" w:rsidP="00E935D4">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A43741">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Checklista för tillgodoräknande för </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>KM7 Cancer och palliativ medicin</w:t>
       </w:r>
       <w:r w:rsidRPr="00A43741">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6 </w:t>
+        <w:t xml:space="preserve"> 6 hp (2LA029) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004616BB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A43741">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>hp</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (2LA029) VT26</w:t>
+        <w:t>T26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2DC22B" w14:textId="03D63B10" w:rsidR="003B4DFC" w:rsidRDefault="003B4DFC" w:rsidP="00E57646"/>
     <w:p w14:paraId="78B10B34" w14:textId="77777777" w:rsidR="00E935D4" w:rsidRDefault="00E935D4" w:rsidP="00E935D4">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523889">
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tillgodoräknande beviljas endast för helt moment eller hel kurs. Läs igenom momentbeskrivning och lärandemål. Det är viktigt att du endast söker tillgodoräknande </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="var(--fontText)" w:eastAsia="Times New Roman" w:hAnsi="var(--fontText)" w:cs="Times New Roman"/>
@@ -599,61 +597,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>bemöta patienter, anhöriga, andra studenter, lärare och personal på ett respektfullt och professionellt sätt (M4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412F101F" w14:textId="31AFD053" w:rsidR="00511138" w:rsidRDefault="00511138" w:rsidP="2C5F8014">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BF03778" w14:textId="302D5DAF" w:rsidR="00511138" w:rsidRPr="00CB2F49" w:rsidRDefault="00511138" w:rsidP="00511138">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2F49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Moment 4: Professionellt förhållningssätt, ansvar och lärande 1,5 </w:t>
+        <w:t>Moment 4: Professionellt förhållningssätt, ansvar och lärande 1,5 hp</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CB2F49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Undervisning, träning och bedömning av ett professionellt förhållningssätt, ansvar och lärande sker löpande under kursen samt specifikt i samband med TBL och den avslutande inlämningsuppgiften med reflektion över studentens eget lärande i relation till kursens lärandemål.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498CDE38" w14:textId="77777777" w:rsidR="00511138" w:rsidRPr="00CB2F49" w:rsidRDefault="00511138" w:rsidP="00511138">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB2F49">
         <w:t>Vidare ingår reflektion kring kommunikationen med patienter och deras närstående samt över sina egna och kollegors reaktioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C35EC47" w14:textId="77777777" w:rsidR="00511138" w:rsidRDefault="00511138" w:rsidP="00511138">
       <w:r w:rsidRPr="00CB2F49">
         <w:t>Examination (betygsättning) av professionellt förhållningssätt sker i detta moment, genom löpande bedömning, baserad på programmets kriterier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3233214C" w14:textId="58EA9ABE" w:rsidR="00755673" w:rsidRDefault="3D33FD1B" w:rsidP="00E57646">
@@ -759,104 +748,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FD3E99F" w14:textId="59D07D23" w:rsidR="00F74A50" w:rsidRDefault="00F74A50" w:rsidP="00E57646">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Motsvaras av (ange kurs/er, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> och </w:t>
+              <w:t xml:space="preserve">Motsvaras av (ange kurs/er, kurskod och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> nr på bilaga)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F74A50" w14:paraId="33B8E637" w14:textId="77777777" w:rsidTr="001E2802">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="522F5CBC" w14:textId="24E6EC25" w:rsidR="00F74A50" w:rsidRPr="00F74A50" w:rsidRDefault="00F74A50" w:rsidP="00E57646">
             <w:r>
-              <w:t xml:space="preserve">Palliativ medicin, 2 </w:t>
+              <w:t>Palliativ medicin, 2 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33B76B32" w14:textId="77777777" w:rsidR="00F74A50" w:rsidRDefault="00F74A50" w:rsidP="00E57646">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C27A537" w14:textId="77777777" w:rsidR="00F74A50" w:rsidRDefault="00F74A50" w:rsidP="00E57646">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A4ECDA5" w14:textId="77777777" w:rsidR="00E421EA" w:rsidRDefault="00E421EA" w:rsidP="00E57646">
             <w:pPr>
               <w:rPr>
@@ -874,59 +842,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F74A50" w14:paraId="3822A39E" w14:textId="77777777" w:rsidTr="001E2802">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57648872" w14:textId="5CE9B4B9" w:rsidR="00F74A50" w:rsidRPr="00F74A50" w:rsidRDefault="00F74A50" w:rsidP="00E57646">
             <w:r w:rsidRPr="00F74A50">
               <w:t>Cancer</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, 2 </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">, 2 hp </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49594983" w14:textId="77777777" w:rsidR="00F74A50" w:rsidRDefault="00F74A50" w:rsidP="00E57646">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52937512" w14:textId="77777777" w:rsidR="00E421EA" w:rsidRDefault="00E421EA" w:rsidP="00E57646">
             <w:pPr>
@@ -1002,57 +962,52 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F74A50" w14:paraId="16025CC0" w14:textId="77777777" w:rsidTr="001E2802">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01B59D36" w14:textId="13CAC42D" w:rsidR="00F74A50" w:rsidRPr="00E421EA" w:rsidRDefault="00E421EA" w:rsidP="00E57646">
             <w:r w:rsidRPr="00E421EA">
-              <w:t xml:space="preserve">Professionellt förhållningssätt, ansvar och lärande 1,5 </w:t>
+              <w:t>Professionellt förhållningssätt, ansvar och lärande 1,5 hp</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="503A722D" w14:textId="77777777" w:rsidR="00F74A50" w:rsidRDefault="00F74A50" w:rsidP="00E57646">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C2BB8F9" w14:textId="77777777" w:rsidR="00E421EA" w:rsidRDefault="00E421EA" w:rsidP="00E57646">
             <w:pPr>
               <w:rPr>
@@ -1120,61 +1075,61 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Namn:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E421EA" w:rsidRPr="00F74A50" w:rsidSect="003B4DFC">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="936" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="061EA376" w14:textId="77777777" w:rsidR="00E935D4" w:rsidRDefault="00E935D4" w:rsidP="001636A9">
+    <w:p w14:paraId="310F5867" w14:textId="77777777" w:rsidR="00F749EE" w:rsidRDefault="00F749EE" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03C6779B" w14:textId="77777777" w:rsidR="00E935D4" w:rsidRDefault="00E935D4" w:rsidP="001636A9">
+    <w:p w14:paraId="27D2B72D" w14:textId="77777777" w:rsidR="00F749EE" w:rsidRDefault="00F749EE" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1221,61 +1176,61 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="var(--fontText)">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0927D8B7" w14:textId="77777777" w:rsidR="00E935D4" w:rsidRDefault="00E935D4" w:rsidP="001636A9">
+    <w:p w14:paraId="7FF2E65E" w14:textId="77777777" w:rsidR="00F749EE" w:rsidRDefault="00F749EE" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ECC32F0" w14:textId="77777777" w:rsidR="00E935D4" w:rsidRDefault="00E935D4" w:rsidP="001636A9">
+    <w:p w14:paraId="5DCAF63B" w14:textId="77777777" w:rsidR="00F749EE" w:rsidRDefault="00F749EE" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B627D84" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -3632,50 +3587,51 @@
     <w:rsid w:val="00207DD1"/>
     <w:rsid w:val="002566F1"/>
     <w:rsid w:val="00256B08"/>
     <w:rsid w:val="00260FFF"/>
     <w:rsid w:val="002644FB"/>
     <w:rsid w:val="00296E44"/>
     <w:rsid w:val="002A660D"/>
     <w:rsid w:val="002D0B1C"/>
     <w:rsid w:val="002E27C9"/>
     <w:rsid w:val="003038EA"/>
     <w:rsid w:val="00307FC0"/>
     <w:rsid w:val="0033241B"/>
     <w:rsid w:val="003800D4"/>
     <w:rsid w:val="003926FD"/>
     <w:rsid w:val="003B1B33"/>
     <w:rsid w:val="003B3D76"/>
     <w:rsid w:val="003B4DFC"/>
     <w:rsid w:val="003D7002"/>
     <w:rsid w:val="003E51FC"/>
     <w:rsid w:val="003F363C"/>
     <w:rsid w:val="003F3AAE"/>
     <w:rsid w:val="00421BF2"/>
     <w:rsid w:val="0042548F"/>
     <w:rsid w:val="00427A2A"/>
     <w:rsid w:val="0045646F"/>
+    <w:rsid w:val="004616BB"/>
     <w:rsid w:val="00472F29"/>
     <w:rsid w:val="004921C3"/>
     <w:rsid w:val="004B7D08"/>
     <w:rsid w:val="004C4127"/>
     <w:rsid w:val="004D2686"/>
     <w:rsid w:val="00511138"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="00544DCC"/>
     <w:rsid w:val="00556B23"/>
     <w:rsid w:val="0058728A"/>
     <w:rsid w:val="005F7EEF"/>
     <w:rsid w:val="0061653D"/>
     <w:rsid w:val="0061666A"/>
     <w:rsid w:val="00630DF2"/>
     <w:rsid w:val="0064335D"/>
     <w:rsid w:val="0064712A"/>
     <w:rsid w:val="00670D66"/>
     <w:rsid w:val="00674061"/>
     <w:rsid w:val="00685373"/>
     <w:rsid w:val="00690212"/>
     <w:rsid w:val="006B3F4C"/>
     <w:rsid w:val="006B40E4"/>
     <w:rsid w:val="006E29FD"/>
     <w:rsid w:val="006F196B"/>
     <w:rsid w:val="007337FB"/>
@@ -3747,55 +3703,57 @@
     <w:rsid w:val="00DD676B"/>
     <w:rsid w:val="00DE1BEB"/>
     <w:rsid w:val="00DE6EE8"/>
     <w:rsid w:val="00E0764E"/>
     <w:rsid w:val="00E421EA"/>
     <w:rsid w:val="00E515EA"/>
     <w:rsid w:val="00E545FF"/>
     <w:rsid w:val="00E57646"/>
     <w:rsid w:val="00E603CE"/>
     <w:rsid w:val="00E66993"/>
     <w:rsid w:val="00E72567"/>
     <w:rsid w:val="00E74A53"/>
     <w:rsid w:val="00E7662F"/>
     <w:rsid w:val="00E771E6"/>
     <w:rsid w:val="00E868E8"/>
     <w:rsid w:val="00E935D4"/>
     <w:rsid w:val="00EB2F99"/>
     <w:rsid w:val="00EB3553"/>
     <w:rsid w:val="00F0618D"/>
     <w:rsid w:val="00F130A3"/>
     <w:rsid w:val="00F21278"/>
     <w:rsid w:val="00F251FE"/>
     <w:rsid w:val="00F25B5D"/>
     <w:rsid w:val="00F27348"/>
     <w:rsid w:val="00F34A8B"/>
+    <w:rsid w:val="00F749EE"/>
     <w:rsid w:val="00F74A50"/>
     <w:rsid w:val="00FA0546"/>
     <w:rsid w:val="00FB2AFF"/>
     <w:rsid w:val="00FB35AE"/>
     <w:rsid w:val="00FB4B2B"/>
+    <w:rsid w:val="00FF7679"/>
     <w:rsid w:val="08445FF9"/>
     <w:rsid w:val="0FBB9D1B"/>
     <w:rsid w:val="1FE07B07"/>
     <w:rsid w:val="20920CA9"/>
     <w:rsid w:val="2832EE52"/>
     <w:rsid w:val="28D82691"/>
     <w:rsid w:val="295A4CBE"/>
     <w:rsid w:val="2C5F8014"/>
     <w:rsid w:val="3178FDD5"/>
     <w:rsid w:val="3A0F738F"/>
     <w:rsid w:val="3C59256E"/>
     <w:rsid w:val="3D33FD1B"/>
     <w:rsid w:val="40DDD9E3"/>
     <w:rsid w:val="41219DB3"/>
     <w:rsid w:val="47E12356"/>
     <w:rsid w:val="5609E8A0"/>
     <w:rsid w:val="5629B9E2"/>
     <w:rsid w:val="5DD5CF5B"/>
     <w:rsid w:val="646D910F"/>
     <w:rsid w:val="6801F8A4"/>
     <w:rsid w:val="6BE55D2B"/>
     <w:rsid w:val="6EE3CA45"/>
     <w:rsid w:val="75E2DFA7"/>
     <w:rsid w:val="7C62C4D5"/>
   </w:rsids>
@@ -29957,97 +29915,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="397be444f4348092397a5c47f3a017e0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003F589F3F36745D4A941FE61691ADA75D" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f4b2865ae4657ddc1bf5be330c26817d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43e84718-64d0-4093-aed8-71725148b998" xmlns:ns3="67c9fe42-c4b6-4482-8562-3d1134c0fcbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c8ad0fee9208831ba024feb02feb443" ns2:_="" ns3:_="">
     <xsd:import namespace="43e84718-64d0-4093-aed8-71725148b998"/>
     <xsd:import namespace="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43e84718-64d0-4093-aed8-71725148b998" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -30131,50 +30074,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -30231,140 +30179,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43e84718-64d0-4093-aed8-71725148b998" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c9fe42-c4b6-4482-8562-3d1134c0fcbb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <root xmlns="LPXML">
   <namn/>
   <titel/>
   <avdelning/>
   <förvaltning/>
   <kontakt>
     <telefon/>
     <mobil/>
     <epost/>
     <adress>
       <co/>
       <box/>
       <gata/>
       <postnr/>
       <ort/>
       <land/>
     </adress>
   </kontakt>
   <dokumenttyp/>
   <Diarienummer/>
   <Datum/>
   <version/>
   <sklass/>
   <foretag/>
   <extra1/>
   <extra2/>
   <extra3/>
   <extra4/>
   <extra5/>
   <extra6/>
   <extra7/>
   <extra8/>
   <extra9/>
 </root>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F8BF9BB-29FD-4319-A4F7-A450F7704244}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8DB128-02D4-42C6-8BD3-B58A0A3BE23E}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5D94104-0361-4F26-A83B-75DD3970D2F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394909C7-83B2-4764-B88D-BF41D440FDE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
     <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8DB128-02D4-42C6-8BD3-B58A0A3BE23E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F8BF9BB-29FD-4319-A4F7-A450F7704244}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43e84718-64d0-4093-aed8-71725148b998"/>
+    <ds:schemaRef ds:uri="67c9fe42-c4b6-4482-8562-3d1134c0fcbb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="LPXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Basmall_m_logo</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1093</Words>
   <Characters>5793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>