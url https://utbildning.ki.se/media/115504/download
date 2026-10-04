--- v0 (2026-07-14)
+++ v1 (2026-10-04)
@@ -18,102 +18,102 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sairus\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D79AB48A-EEB0-4A8E-AFCB-127379B2F79F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2778CB91-85F3-4C47-8DA8-8395F69ED2D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-5280" yWindow="10690" windowWidth="34620" windowHeight="13900" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="5V" sheetId="1" r:id="rId1"/>
     <sheet name="10v" sheetId="2" r:id="rId2"/>
     <sheet name="6v" sheetId="3" r:id="rId3"/>
     <sheet name="Blad4" sheetId="4" r:id="rId4"/>
     <sheet name="Blad5" sheetId="5" r:id="rId5"/>
     <sheet name="Blad6" sheetId="6" r:id="rId6"/>
     <sheet name="Blad7" sheetId="7" r:id="rId7"/>
     <sheet name="Blad8" sheetId="8" r:id="rId8"/>
     <sheet name="Blad9" sheetId="9" r:id="rId9"/>
     <sheet name="Blad10" sheetId="10" r:id="rId10"/>
     <sheet name="Blad11" sheetId="11" r:id="rId11"/>
     <sheet name="Blad12" sheetId="12" r:id="rId12"/>
     <sheet name="Blad13" sheetId="13" r:id="rId13"/>
     <sheet name="Blad14" sheetId="14" r:id="rId14"/>
     <sheet name="Blad15" sheetId="15" r:id="rId15"/>
     <sheet name="Blad16" sheetId="16" r:id="rId16"/>
     <sheet name="Sheet1" sheetId="17" r:id="rId17"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="61">
   <si>
     <t>SCHEMA FÖR:</t>
   </si>
   <si>
     <t>Kursansvarig:</t>
   </si>
   <si>
     <t>Lokal:</t>
   </si>
   <si>
     <t>Dag</t>
   </si>
   <si>
     <t>Kl</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Å</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
@@ -161,53 +161,50 @@
   <si>
     <t>Laboratoriemedicin och  fysiologi (läsår 1)</t>
   </si>
   <si>
     <t>Fastställd av programdirektor: 2024-XX-XX</t>
   </si>
   <si>
     <t>TERMINSÖVERSIKT FÖR BIOMEDICINSKA ANALYTIKERPROGRAMMET, 180 hp 1BL24</t>
   </si>
   <si>
     <t>VECKA</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Översikt BMA programmet, inriktning laboratoriemedicin  - Termin 2 VT-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>T2</t>
   </si>
   <si>
     <t>1BL004 Människan i hälsa och sjukdom 2</t>
   </si>
   <si>
     <t>1BL007 Medicinsk kemi och biokemi</t>
   </si>
   <si>
     <t>1BL006 Tillämpad biomedicinsk laboratorievetenskap 1</t>
   </si>
   <si>
     <t>LAB</t>
   </si>
   <si>
     <t>1BL005 Icke bildgivande diagnostiska metoder inom klinisk fysiologi 1</t>
   </si>
   <si>
     <t>FYS</t>
   </si>
   <si>
     <t>T4</t>
   </si>
   <si>
     <t>Bildgivande diagnostiska metoder inom klinisk fysiologi 1</t>
@@ -227,69 +224,78 @@
   <si>
     <t xml:space="preserve">              Översikt BMA programmet, inriktning klinisk fysiologi  - Termin 2 VT-2027</t>
   </si>
   <si>
     <t xml:space="preserve">              Översikt BMA programmet, inriktning klinisk fysiologi  - Termin 4 VT-2027</t>
   </si>
   <si>
     <t xml:space="preserve">              Översikt BMA programmet, inriktning laboratoriemedicin  - Termin 4 VT-2027</t>
   </si>
   <si>
     <t>Klinisk diagnostik och bioanalyser - fördjupning</t>
   </si>
   <si>
     <t>Examensarbete</t>
   </si>
   <si>
     <t>Valbar kurs</t>
   </si>
   <si>
     <t xml:space="preserve">Bildgivande diagnostiska metoder inom klinisk fysiologi 2 </t>
   </si>
   <si>
     <t>VÅRTERMINEN 2027</t>
   </si>
   <si>
-    <t>18 jan - 9 april</t>
-[...7 lines deleted...]
-  <si>
     <t>18 jan - 18 feb</t>
   </si>
   <si>
     <t>19 feb-29 april</t>
   </si>
   <si>
     <t>19 febr-29 april</t>
   </si>
   <si>
-    <t>30 april- 5 juni</t>
+    <t>18 jan -11 april</t>
+  </si>
+  <si>
+    <t>12 april- 6juni</t>
+  </si>
+  <si>
+    <t>30 april- 6 juni</t>
+  </si>
+  <si>
+    <t>30 april-6 juni</t>
+  </si>
+  <si>
+    <t>12 april-6 juni</t>
+  </si>
+  <si>
+    <t>Översikt BMA programmet, inriktning laboratoriemedicin  - Termin 2 VT-2027</t>
+  </si>
+  <si>
+    <t>18 jan - 11 april</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -652,102 +658,102 @@
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -3619,99 +3625,99 @@
       <c r="Q113" s="6"/>
     </row>
     <row r="114" spans="1:17" x14ac:dyDescent="0.2">
       <c r="K114" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Sida &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:V46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P45" sqref="P45:V46"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24:O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="16" customWidth="1"/>
     <col min="2" max="5" width="6.28515625" style="16" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" style="16" customWidth="1"/>
     <col min="7" max="14" width="6.28515625" style="16" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="16" customWidth="1"/>
     <col min="16" max="16" width="6" style="16" customWidth="1"/>
     <col min="17" max="19" width="6.28515625" style="16" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" style="16" customWidth="1"/>
     <col min="21" max="21" width="14.85546875" style="16" customWidth="1"/>
     <col min="22" max="22" width="6.28515625" style="16" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="16" customWidth="1"/>
     <col min="24" max="24" width="7.140625" style="16" customWidth="1"/>
     <col min="25" max="60" width="6.28515625" style="16" customWidth="1"/>
     <col min="61" max="61" width="6.7109375" style="16" customWidth="1"/>
     <col min="62" max="99" width="3.7109375" style="16" customWidth="1"/>
     <col min="100" max="16384" width="11.42578125" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="23"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="24" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
     </row>
     <row r="4" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="N4" s="25"/>
       <c r="P4" s="16" t="s">
         <v>23</v>
       </c>
       <c r="U4" s="26"/>
       <c r="V4" s="22" t="s">
         <v>20</v>
@@ -3761,666 +3767,666 @@
     <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18"/>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="18"/>
       <c r="R7" s="18"/>
       <c r="S7" s="18"/>
       <c r="T7" s="18"/>
       <c r="U7" s="18"/>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V9" s="18"/>
     </row>
     <row r="11" spans="1:22" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="16" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="35" t="s">
+      <c r="C12" s="44"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="C12" s="36"/>
-[...3 lines deleted...]
-      <c r="G12" s="35" t="s">
+      <c r="H12" s="44"/>
+      <c r="I12" s="44"/>
+      <c r="J12" s="44"/>
+      <c r="K12" s="44"/>
+      <c r="L12" s="44"/>
+      <c r="M12" s="44"/>
+      <c r="N12" s="44"/>
+      <c r="O12" s="45"/>
+      <c r="P12" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="H12" s="36"/>
-[...15 lines deleted...]
-      <c r="V12" s="37"/>
+      <c r="Q12" s="44"/>
+      <c r="R12" s="44"/>
+      <c r="S12" s="44"/>
+      <c r="T12" s="44"/>
+      <c r="U12" s="44"/>
+      <c r="V12" s="45"/>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="34" t="s">
-        <v>35</v>
-[...27 lines deleted...]
-      <c r="V13" s="40"/>
+        <v>34</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="39"/>
+      <c r="P13" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="38"/>
+      <c r="S13" s="38"/>
+      <c r="T13" s="38"/>
+      <c r="U13" s="38"/>
+      <c r="V13" s="39"/>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
-      <c r="B14" s="41"/>
-[...19 lines deleted...]
-      <c r="V14" s="43"/>
+      <c r="B14" s="40"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="42"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="41"/>
+      <c r="R14" s="41"/>
+      <c r="S14" s="41"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="41"/>
+      <c r="V14" s="42"/>
     </row>
     <row r="15" spans="1:22" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
     </row>
     <row r="16" spans="1:22" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="37"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="45"/>
       <c r="G16" s="31" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
       <c r="J16" s="32"/>
       <c r="K16" s="33"/>
       <c r="L16" s="31"/>
       <c r="M16" s="32"/>
       <c r="N16" s="32"/>
       <c r="O16" s="32"/>
-      <c r="P16" s="35" t="s">
-[...7 lines deleted...]
-      <c r="V16" s="37"/>
+      <c r="P16" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q16" s="44"/>
+      <c r="R16" s="44"/>
+      <c r="S16" s="44"/>
+      <c r="T16" s="44"/>
+      <c r="U16" s="44"/>
+      <c r="V16" s="45"/>
     </row>
     <row r="17" spans="1:22" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="48" t="s">
-[...9 lines deleted...]
-      <c r="G17" s="38" t="s">
+      <c r="A17" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="39"/>
+      <c r="P17" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="H17" s="39"/>
-[...15 lines deleted...]
-      <c r="V17" s="40"/>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="38"/>
+      <c r="S17" s="38"/>
+      <c r="T17" s="38"/>
+      <c r="U17" s="38"/>
+      <c r="V17" s="39"/>
     </row>
     <row r="18" spans="1:22" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="29"/>
-      <c r="B18" s="41"/>
-[...19 lines deleted...]
-      <c r="V18" s="43"/>
+      <c r="B18" s="40"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="42"/>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="41"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="41"/>
+      <c r="T18" s="41"/>
+      <c r="U18" s="41"/>
+      <c r="V18" s="42"/>
     </row>
     <row r="21" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V21" s="17"/>
     </row>
     <row r="22" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="S22" s="18"/>
       <c r="T22" s="18"/>
       <c r="U22" s="18"/>
     </row>
     <row r="23" spans="1:22" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="51"/>
+      <c r="H23" s="51"/>
+      <c r="I23" s="51"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="51"/>
+      <c r="N23" s="51"/>
+      <c r="O23" s="52"/>
+      <c r="P23" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="45"/>
-[...20 lines deleted...]
-      <c r="V23" s="37"/>
+      <c r="Q23" s="44"/>
+      <c r="R23" s="44"/>
+      <c r="S23" s="44"/>
+      <c r="T23" s="44"/>
+      <c r="U23" s="44"/>
+      <c r="V23" s="45"/>
     </row>
     <row r="24" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="47" t="s">
-[...26 lines deleted...]
-      <c r="V24" s="40"/>
+      <c r="A24" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="38"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="38"/>
+      <c r="N24" s="38"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q24" s="38"/>
+      <c r="R24" s="38"/>
+      <c r="S24" s="38"/>
+      <c r="T24" s="38"/>
+      <c r="U24" s="38"/>
+      <c r="V24" s="39"/>
     </row>
     <row r="25" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="29"/>
-      <c r="B25" s="41"/>
-[...19 lines deleted...]
-      <c r="V25" s="43"/>
+      <c r="B25" s="40"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="41"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="41"/>
+      <c r="G25" s="41"/>
+      <c r="H25" s="41"/>
+      <c r="I25" s="41"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="42"/>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="41"/>
+      <c r="S25" s="41"/>
+      <c r="T25" s="41"/>
+      <c r="U25" s="41"/>
+      <c r="V25" s="42"/>
     </row>
     <row r="29" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S29" s="18"/>
       <c r="T29" s="18"/>
       <c r="U29" s="18"/>
     </row>
     <row r="30" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="27" t="s">
-        <v>38</v>
-[...17 lines deleted...]
-      <c r="P30" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="Q30" s="36"/>
-[...4 lines deleted...]
-      <c r="V30" s="37"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="44"/>
+      <c r="N30" s="44"/>
+      <c r="O30" s="45"/>
+      <c r="P30" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="44"/>
+      <c r="S30" s="44"/>
+      <c r="T30" s="44"/>
+      <c r="U30" s="44"/>
+      <c r="V30" s="45"/>
     </row>
     <row r="31" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="38" t="s">
+      <c r="A31" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="39"/>
-[...20 lines deleted...]
-      <c r="V31" s="40"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="38"/>
+      <c r="J31" s="38"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="38"/>
+      <c r="N31" s="38"/>
+      <c r="O31" s="39"/>
+      <c r="P31" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q31" s="38"/>
+      <c r="R31" s="38"/>
+      <c r="S31" s="38"/>
+      <c r="T31" s="38"/>
+      <c r="U31" s="38"/>
+      <c r="V31" s="39"/>
     </row>
     <row r="32" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="29"/>
-      <c r="B32" s="41"/>
-[...19 lines deleted...]
-      <c r="V32" s="43"/>
+      <c r="B32" s="40"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="42"/>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="41"/>
+      <c r="R32" s="41"/>
+      <c r="S32" s="41"/>
+      <c r="T32" s="41"/>
+      <c r="U32" s="41"/>
+      <c r="V32" s="42"/>
     </row>
     <row r="37" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="S37" s="18"/>
       <c r="T37" s="18"/>
       <c r="U37" s="18"/>
     </row>
     <row r="38" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="27" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="C38" s="36"/>
-[...3 lines deleted...]
-      <c r="G38" s="35" t="s">
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="44"/>
+      <c r="K38" s="44"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="44"/>
+      <c r="N38" s="44"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="H38" s="36"/>
-[...15 lines deleted...]
-      <c r="V38" s="37"/>
+      <c r="Q38" s="44"/>
+      <c r="R38" s="44"/>
+      <c r="S38" s="44"/>
+      <c r="T38" s="44"/>
+      <c r="U38" s="44"/>
+      <c r="V38" s="45"/>
     </row>
     <row r="39" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="47" t="s">
-[...28 lines deleted...]
-      <c r="V39" s="40"/>
+      <c r="A39" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+      <c r="M39" s="38"/>
+      <c r="N39" s="38"/>
+      <c r="O39" s="39"/>
+      <c r="P39" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q39" s="38"/>
+      <c r="R39" s="38"/>
+      <c r="S39" s="38"/>
+      <c r="T39" s="38"/>
+      <c r="U39" s="38"/>
+      <c r="V39" s="39"/>
     </row>
     <row r="40" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="41"/>
-[...19 lines deleted...]
-      <c r="V40" s="43"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="42"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
+      <c r="J40" s="41"/>
+      <c r="K40" s="41"/>
+      <c r="L40" s="41"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="41"/>
+      <c r="O40" s="42"/>
+      <c r="P40" s="40"/>
+      <c r="Q40" s="41"/>
+      <c r="R40" s="41"/>
+      <c r="S40" s="41"/>
+      <c r="T40" s="41"/>
+      <c r="U40" s="41"/>
+      <c r="V40" s="42"/>
     </row>
     <row r="43" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="27" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-      <c r="G44" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C44" s="47"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="47"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="H44" s="44"/>
+      <c r="I44" s="44"/>
+      <c r="J44" s="44"/>
+      <c r="K44" s="44"/>
+      <c r="L44" s="44"/>
+      <c r="M44" s="44"/>
+      <c r="N44" s="44"/>
+      <c r="O44" s="45"/>
+      <c r="P44" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="H44" s="36"/>
-[...15 lines deleted...]
-      <c r="V44" s="37"/>
+      <c r="Q44" s="44"/>
+      <c r="R44" s="44"/>
+      <c r="S44" s="44"/>
+      <c r="T44" s="44"/>
+      <c r="U44" s="44"/>
+      <c r="V44" s="45"/>
     </row>
     <row r="45" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="47" t="s">
-[...9 lines deleted...]
-      <c r="G45" s="38" t="s">
+      <c r="A45" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" s="38"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="38"/>
+      <c r="K45" s="38"/>
+      <c r="L45" s="38"/>
+      <c r="M45" s="38"/>
+      <c r="N45" s="38"/>
+      <c r="O45" s="39"/>
+      <c r="P45" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="H45" s="39"/>
-[...15 lines deleted...]
-      <c r="V45" s="40"/>
+      <c r="Q45" s="38"/>
+      <c r="R45" s="38"/>
+      <c r="S45" s="38"/>
+      <c r="T45" s="38"/>
+      <c r="U45" s="38"/>
+      <c r="V45" s="39"/>
     </row>
     <row r="46" spans="1:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="41"/>
-[...19 lines deleted...]
-      <c r="V46" s="43"/>
+      <c r="B46" s="40"/>
+      <c r="C46" s="41"/>
+      <c r="D46" s="41"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="42"/>
+      <c r="G46" s="40"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="41"/>
+      <c r="J46" s="41"/>
+      <c r="K46" s="41"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="41"/>
+      <c r="O46" s="42"/>
+      <c r="P46" s="40"/>
+      <c r="Q46" s="41"/>
+      <c r="R46" s="41"/>
+      <c r="S46" s="41"/>
+      <c r="T46" s="41"/>
+      <c r="U46" s="41"/>
+      <c r="V46" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="31">
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="P16:V16"/>
+    <mergeCell ref="P17:V18"/>
+    <mergeCell ref="B17:F18"/>
+    <mergeCell ref="G17:O18"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="P12:V12"/>
+    <mergeCell ref="G12:O12"/>
+    <mergeCell ref="P13:V14"/>
+    <mergeCell ref="G13:O14"/>
+    <mergeCell ref="B13:F14"/>
+    <mergeCell ref="P30:V30"/>
+    <mergeCell ref="P31:V32"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O32"/>
+    <mergeCell ref="P23:V23"/>
+    <mergeCell ref="P24:V25"/>
+    <mergeCell ref="B24:O25"/>
+    <mergeCell ref="B23:O23"/>
     <mergeCell ref="P45:V46"/>
     <mergeCell ref="B38:F38"/>
     <mergeCell ref="B44:F44"/>
     <mergeCell ref="B45:F46"/>
     <mergeCell ref="B39:F40"/>
     <mergeCell ref="G38:O38"/>
     <mergeCell ref="G44:O44"/>
     <mergeCell ref="G39:O40"/>
     <mergeCell ref="G45:O46"/>
     <mergeCell ref="P38:V38"/>
     <mergeCell ref="P39:V40"/>
     <mergeCell ref="P44:V44"/>
-    <mergeCell ref="P30:V30"/>
-[...17 lines deleted...]
-    <mergeCell ref="G17:O18"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59" right="0.39000000000000007" top="0.2" bottom="0.2" header="0.2" footer="0.2"/>
   <pageSetup paperSize="8" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="256" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0">
@@ -4526,58 +4532,56 @@
   </cols>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Sida &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101006B92E72A0AD644438883FFC3BD797788" ma:contentTypeVersion="13" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="f0aad85a54c1eb439aaa932e97988d64">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f0fbe950-8133-400a-a1da-41cbb0fb62f6" xmlns:ns3="b49f9cd3-2941-41b9-8edc-fe57b3914c1c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ee9c072c5c8a5eb2ded80e75d6082b33" ns2:_="" ns3:_="">
     <xsd:import namespace="f0fbe950-8133-400a-a1da-41cbb0fb62f6"/>
     <xsd:import namespace="b49f9cd3-2941-41b9-8edc-fe57b3914c1c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
@@ -4760,92 +4764,94 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b49f9cd3-2941-41b9-8edc-fe57b3914c1c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f0fbe950-8133-400a-a1da-41cbb0fb62f6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A830E6B7-7A82-894D-9C0A-65029D9BF154}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC347FE4-D70A-449B-8EE1-FD1F051EF084}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="f0fbe950-8133-400a-a1da-41cbb0fb62f6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD52426E-5B33-4A54-9117-C9DDB5B867F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f0fbe950-8133-400a-a1da-41cbb0fb62f6"/>
     <ds:schemaRef ds:uri="b49f9cd3-2941-41b9-8edc-fe57b3914c1c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC347FE4-D70A-449B-8EE1-FD1F051EF084}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A830E6B7-7A82-894D-9C0A-65029D9BF154}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b49f9cd3-2941-41b9-8edc-fe57b3914c1c"/>
+    <ds:schemaRef ds:uri="f0fbe950-8133-400a-a1da-41cbb0fb62f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>5V</vt:lpstr>
       <vt:lpstr>10v</vt:lpstr>
       <vt:lpstr>6v</vt:lpstr>
       <vt:lpstr>Blad4</vt:lpstr>