--- v0 (2026-04-25)
+++ v1 (2026-10-29)
@@ -1,985 +1,1354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33B11736" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRDefault="000F6B0E" w:rsidP="000F6B0E">
+    <w:p w14:paraId="28B819AA" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00500690" w:rsidRDefault="00500690" w:rsidP="00500690">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
+        <w:ind w:right="-10802"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6B0E">
+      <w:r w:rsidRPr="00500690">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Mall för sammanställning av tillgodoräknande på grundnivå och avancerad nivå</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173A971D" w14:textId="0C0867BD" w:rsidR="00431F2D" w:rsidRPr="000A2F32" w:rsidRDefault="007E1AFA" w:rsidP="00431F2D">
-[...1 lines deleted...]
-        <w:t>Om du vill tillgodoräkna dig mer än en kurs a</w:t>
+    <w:p w14:paraId="163FAD35" w14:textId="0ED232A5" w:rsidR="00500690" w:rsidRPr="00500690" w:rsidRDefault="00500690" w:rsidP="00500690">
+      <w:pPr>
+        <w:pStyle w:val="Dokumentnamn"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="0" w:right="-10802" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00500690">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om du vill tillgodoräkna dig mer än en kurs ange en sammanställning där du som student kopplar den utbildning du har genomgått och dess lärandemål i förhållande till den utbildning du vill få tillgodoräkna dig på KI (slippa läsa). Det är viktigt att ange korrekt kursnamn och kurskod. Ange vilka delar av din tidigare utbildning som du vill tillgodoräkna dig mot utbildningen på KI. </w:t>
       </w:r>
-      <w:r w:rsidR="00431F2D" w:rsidRPr="000A2F32">
-        <w:t xml:space="preserve">nge en sammanställning där du som student kopplar den utbildning du har genomgått och dess lärandemål i förhållande till den </w:t>
+      <w:r w:rsidRPr="00500690">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informera dig om</w:t>
       </w:r>
-      <w:r w:rsidR="000E5EE8">
-[...27 lines deleted...]
-        <w:t>mot utbildningen på KI.</w:t>
+      <w:r w:rsidRPr="00500690">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vilka villkor som gäller för tillgodoräknande för just ditt utbildningsprogram. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="13320" w:type="dxa"/>
+        <w:tblW w:w="14170" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2122"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2024"/>
+        <w:gridCol w:w="3216"/>
+        <w:gridCol w:w="832"/>
+        <w:gridCol w:w="2025"/>
+        <w:gridCol w:w="3805"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00431F2D" w:rsidRPr="00431F2D" w14:paraId="118896D1" w14:textId="77777777" w:rsidTr="003E4DE2">
+      <w:tr w:rsidR="00500690" w:rsidRPr="00431F2D" w14:paraId="79A356AA" w14:textId="77777777" w:rsidTr="00182D03">
         <w:trPr>
           <w:trHeight w:val="1081"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2024" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFDDD6" w:themeFill="accent4"/>
           </w:tcPr>
-          <w:p w14:paraId="6C71C1CE" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="6D2F6F94" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F2D">
+            <w:r w:rsidRPr="00EA471A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Genomgången utbildning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6324F97D" w14:textId="7072B382" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="4FD86D90" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F2D">
+            <w:r w:rsidRPr="00EA471A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Kurs</w:t>
-[...17 lines deleted...]
-              <w:t>moment</w:t>
+              <w:t>Kurs/ moment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFDDD6" w:themeFill="accent4"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8421C7" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="3CEFFD43" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFDDD6" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD3C5E9" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA471A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Antal högskolepoäng (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA471A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA471A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF876F" w:themeFill="accent2"/>
           </w:tcPr>
-          <w:p w14:paraId="1410A251" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="205C5BEE" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F2D">
+            <w:r w:rsidRPr="00EA471A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kurs för tillgodoräknande på KI (slippa läsa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF876F" w:themeFill="accent2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2FBACA" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="123F7C9A" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="870052" w:themeFill="accent3"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF876F" w:themeFill="accent2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1DCE86" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="289BC9D5" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
-              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F2D">
+            <w:r w:rsidRPr="00EA471A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Antal högskolepoäng (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA471A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA471A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="870052" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9AB875" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA471A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431F2D" w:rsidRPr="00431F2D" w14:paraId="4F816B04" w14:textId="77777777" w:rsidTr="003E4DE2">
+      <w:tr w:rsidR="00500690" w:rsidRPr="00431F2D" w14:paraId="56D4726C" w14:textId="77777777" w:rsidTr="00182D03">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2024" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFDDD6" w:themeFill="accent4"/>
           </w:tcPr>
-          <w:p w14:paraId="400E82E1" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="0A40A2D5" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F2D">
+            <w:r w:rsidRPr="00EA471A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Namn och kurskod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFDDD6" w:themeFill="accent4"/>
           </w:tcPr>
-          <w:p w14:paraId="07BFB900" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="6CB38E95" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F2D">
+            <w:r w:rsidRPr="00EA471A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lärandemål</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFDDD6" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F71D5BA" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF876F" w:themeFill="accent2"/>
           </w:tcPr>
-          <w:p w14:paraId="6128DE82" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="0D21141E" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F2D">
+            <w:r w:rsidRPr="00EA471A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Namn och kurskod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF876F" w:themeFill="accent2"/>
           </w:tcPr>
-          <w:p w14:paraId="77ED1330" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="490D8AAE" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00431F2D">
+            <w:r w:rsidRPr="00EA471A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lärandemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="870052" w:themeFill="accent3"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF876F" w:themeFill="accent2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D062334" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="278E0F80" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
-              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="870052" w:themeFill="accent3"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC00365" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="0FF5769F" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500690" w:rsidRPr="00431F2D" w14:paraId="141CE435" w14:textId="77777777" w:rsidTr="00182D03">
+        <w:trPr>
+          <w:trHeight w:val="379"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F369012" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="734F079D" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="5B41DF86" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39E40EA4" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="0929017B" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
-              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D12861C" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="052A9172" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A276BBC" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="4D1A7A03" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="255CC31F" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="0BC79664" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
-              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72B63C19" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="02E130E1" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500690" w:rsidRPr="00431F2D" w14:paraId="51B4313F" w14:textId="77777777" w:rsidTr="00182D03">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336B8F23" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="542C81FE" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="405EFFF1" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56578CC6" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="178D8C4E" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
-              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77C062BD" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="2C4C5851" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A98F28F" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="07E4D5F3" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="489E2234" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="70F0796E" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
-              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA6DA72" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="546F6CF7" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500690" w:rsidRPr="00431F2D" w14:paraId="6A4FB15B" w14:textId="77777777" w:rsidTr="00182D03">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D21ED9" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B171DBB" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="7FF61FF4" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DC725E" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="2034CB87" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
-              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="241C350D" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="2470C57F" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60526DB0" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="15556F9B" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5546DE9D" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="09A75851" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
-              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD71989" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="73F3C815" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500690" w:rsidRPr="00431F2D" w14:paraId="1B2440E0" w14:textId="77777777" w:rsidTr="00182D03">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E53E746" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FB50D8" w14:textId="77777777" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+          <w:p w14:paraId="43DC1B88" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
             <w:pPr>
               <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E190599" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F8AC93" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F01761D" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="261D3A43" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A50DC67" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500690" w:rsidRPr="00431F2D" w14:paraId="4EF11598" w14:textId="77777777" w:rsidTr="00182D03">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D9829A" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7434C0" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24186552" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F3BDC6" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC43D9A" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="067C33A3" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D59CE6" w14:textId="77777777" w:rsidR="00500690" w:rsidRPr="00EA471A" w:rsidRDefault="00500690" w:rsidP="00182D03">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31EFA1C5" w14:textId="4FD82135" w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidRDefault="00431F2D" w:rsidP="00431F2D">
+    <w:p w14:paraId="11C928D0" w14:textId="77777777" w:rsidR="00500690" w:rsidRDefault="00500690" w:rsidP="00500690">
       <w:pPr>
-        <w:sectPr w:rsidR="00431F2D" w:rsidRPr="00431F2D" w:rsidSect="00431F2D">
+        <w:pStyle w:val="Dokumentnamn"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="0" w:right="-10802" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052DACA3" w14:textId="23E48B85" w:rsidR="001A4234" w:rsidRPr="00500690" w:rsidRDefault="0042548F" w:rsidP="00500690">
+      <w:pPr>
+        <w:pStyle w:val="Dokumentnamn"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="0" w:right="-10802" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001A4234" w:rsidRPr="00500690" w:rsidSect="00500690">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="2268" w:right="2268" w:bottom="1418" w:left="1701" w:header="284" w:footer="284" w:gutter="0"/>
-          <w:cols w:space="567"/>
+          <w:cols w:num="2" w:space="567" w:equalWidth="0">
+            <w:col w:w="3232" w:space="567"/>
+            <w:col w:w="4421"/>
+          </w:cols>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00500690">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B57FE26" wp14:editId="5D292514">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>613079</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>428625</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1799590" cy="737870"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Bild 3" descr="Logotyp Karolinska Institutet."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="3" name="Bild 3" descr="Logotyp Karolinska Institutet."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1799590" cy="737870"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DBF408E" w14:textId="6A28E9D5" w:rsidR="00232530" w:rsidRDefault="00232530" w:rsidP="00BB05FB">
-[...6 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1193760552"/>
+        <w:placeholder>
+          <w:docPart w:val="AB6AB247CA2840F1827B9C70C0920C7A"/>
+        </w:placeholder>
+        <w:temporary/>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="4444992C" w14:textId="77777777" w:rsidR="009C71CF" w:rsidRPr="002760E5" w:rsidRDefault="00286A0A" w:rsidP="00E57646">
+          <w:r w:rsidRPr="00C5597D">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sectPr w:rsidR="009C71CF" w:rsidRPr="002760E5" w:rsidSect="00500690">
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
-      <w:pgMar w:top="2268" w:right="2268" w:bottom="1418" w:left="1701" w:header="284" w:footer="284" w:gutter="0"/>
-[...3 lines deleted...]
-      </w:cols>
+      <w:pgMar w:top="2268" w:right="936" w:bottom="1418" w:left="1701" w:header="284" w:footer="284" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1916F777" w14:textId="77777777" w:rsidR="00C903CF" w:rsidRDefault="00C903CF" w:rsidP="001636A9">
+    <w:p w14:paraId="77E9B3AB" w14:textId="77777777" w:rsidR="007E0B84" w:rsidRDefault="007E0B84" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="702DED44" w14:textId="77777777" w:rsidR="00C903CF" w:rsidRDefault="00C903CF" w:rsidP="001636A9">
+    <w:p w14:paraId="6F18DD3F" w14:textId="77777777" w:rsidR="007E0B84" w:rsidRDefault="007E0B84" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans Medium">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43D58200" w14:textId="77777777" w:rsidR="00C903CF" w:rsidRDefault="00C903CF" w:rsidP="001636A9">
+    <w:p w14:paraId="7F3F9AFC" w14:textId="77777777" w:rsidR="007E0B84" w:rsidRDefault="007E0B84" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37D35A7A" w14:textId="77777777" w:rsidR="00C903CF" w:rsidRDefault="00C903CF" w:rsidP="001636A9">
+    <w:p w14:paraId="4B5EDF5A" w14:textId="77777777" w:rsidR="007E0B84" w:rsidRDefault="007E0B84" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B6AB93C" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
+  <w:p w14:paraId="271F0B32" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BC780E3" wp14:editId="1FA8414F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5776025E" wp14:editId="633AFB66">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5816600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>312943</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1043940" cy="327025"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Textruta 7">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1043940" cy="327025"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45E9666C" w14:textId="77777777" w:rsidR="0082169F" w:rsidRPr="00E72567" w:rsidRDefault="0082169F" w:rsidP="0061653D">
+                        <w:p w14:paraId="6D764A14" w14:textId="77777777" w:rsidR="0082169F" w:rsidRPr="00E72567" w:rsidRDefault="0082169F" w:rsidP="0061653D">
                           <w:pPr>
                             <w:pStyle w:val="Rubrikliten"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E72567">
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Sid</w:t>
                           </w:r>
                           <w:r w:rsidR="00A9264E">
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E72567">
                             <w:rPr>
                               <w:b w:val="0"/>
@@ -1072,58 +1441,58 @@
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2BC780E3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5776025E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 7" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:458pt;margin-top:24.65pt;width:82.2pt;height:25.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB009ZpKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tasRp8hSZBgQ&#10;tAXSoWdFlhMDsqhJTOzs14+SnSbrdhp2kUmReiQfSc/u21qzo3K+ApPz4SDlTBkJRWV2Of/+svr0&#10;mTOPwhRCg1E5PynP7+cfP8wam6kR7EEXyjECMT5rbM73iDZLEi/3qhZ+AFYZMpbgaoGkul1SONEQ&#10;eq2TUZreJA24wjqQynu6feiMfB7xy1JJfCpLr5DpnFNuGE8Xz204k/lMZDsn7L6SfRriH7KoRWUo&#10;6BvUg0DBDq76A6qupAMPJQ4k1AmUZSVVrIGqGabvqtnshVWxFiLH2zea/P+DlY/HjX12DNsv0FID&#10;AyGN9Zmny1BPW7o6fClTRnai8PRGm2qRyfAonYzvJmSSZBuPbtPRNMAkl9fWefyqoGZByLmjtkS2&#10;xHHtsXM9u4RgHnRVrCqtoxJGQS21Y0dBTdQYcyTw37y0YU3Ob8bTNAIbCM87ZG0ol0tNQcJ22/aF&#10;bqE4Uf0OutHwVq4qSnItPD4LR7NAddF84xMdpQYKAr3E2R7cz7/dB39qEVk5a2i2cu5/HIRTnOlv&#10;hpp3N5wEujAqk+ntiBR3bdleW8yhXgJVPqRNsjKKwR/1WSwd1K+0BosQlUzCSIqdczyLS+wmntZI&#10;qsUiOtH4WYFrs7EyQAemQwte2lfhbN8npA4/wnkKRfauXZ1veGlgcUAoq9jLQHDHas87jW6chn7N&#10;wm5c69Hr8jOY/wIAAP//AwBQSwMEFAAGAAgAAAAhAD7xfyTiAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1lbggapeUkoY4FUJAJW400IqbG2+TiHgdxW4S/h7nBLdZzWj2TboZ&#10;TcN67FxtScJiLoAhFVbXVEr4yF9uYmDOK9KqsYQSftDBJru8SFWi7UDv2O98yUIJuURJqLxvE85d&#10;UaFRbm5bpOCdbGeUD2dXct2pIZSbht8KseJG1RQ+VKrFpwqL793ZSPi6Lg9vbnz9HKK7qH3e9vn9&#10;XudSXs3GxwdgHkf/F4YJP6BDFpiO9kzasUbCerEKW7yE5ToCNgVELJbAjpMSMfAs5f83ZL8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdNPWaSsCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPvF/JOIAAAALAQAADwAAAAAAAAAAAAAAAACF&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 7" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:458pt;margin-top:24.65pt;width:82.2pt;height:25.75pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB009ZpKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tasRp8hSZBgQ&#10;tAXSoWdFlhMDsqhJTOzs14+SnSbrdhp2kUmReiQfSc/u21qzo3K+ApPz4SDlTBkJRWV2Of/+svr0&#10;mTOPwhRCg1E5PynP7+cfP8wam6kR7EEXyjECMT5rbM73iDZLEi/3qhZ+AFYZMpbgaoGkul1SONEQ&#10;eq2TUZreJA24wjqQynu6feiMfB7xy1JJfCpLr5DpnFNuGE8Xz204k/lMZDsn7L6SfRriH7KoRWUo&#10;6BvUg0DBDq76A6qupAMPJQ4k1AmUZSVVrIGqGabvqtnshVWxFiLH2zea/P+DlY/HjX12DNsv0FID&#10;AyGN9Zmny1BPW7o6fClTRnai8PRGm2qRyfAonYzvJmSSZBuPbtPRNMAkl9fWefyqoGZByLmjtkS2&#10;xHHtsXM9u4RgHnRVrCqtoxJGQS21Y0dBTdQYcyTw37y0YU3Ob8bTNAIbCM87ZG0ol0tNQcJ22/aF&#10;bqE4Uf0OutHwVq4qSnItPD4LR7NAddF84xMdpQYKAr3E2R7cz7/dB39qEVk5a2i2cu5/HIRTnOlv&#10;hpp3N5wEujAqk+ntiBR3bdleW8yhXgJVPqRNsjKKwR/1WSwd1K+0BosQlUzCSIqdczyLS+wmntZI&#10;qsUiOtH4WYFrs7EyQAemQwte2lfhbN8npA4/wnkKRfauXZ1veGlgcUAoq9jLQHDHas87jW6chn7N&#10;wm5c69Hr8jOY/wIAAP//AwBQSwMEFAAGAAgAAAAhAD7xfyTiAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1lbggapeUkoY4FUJAJW400IqbG2+TiHgdxW4S/h7nBLdZzWj2TboZ&#10;TcN67FxtScJiLoAhFVbXVEr4yF9uYmDOK9KqsYQSftDBJru8SFWi7UDv2O98yUIJuURJqLxvE85d&#10;UaFRbm5bpOCdbGeUD2dXct2pIZSbht8KseJG1RQ+VKrFpwqL793ZSPi6Lg9vbnz9HKK7qH3e9vn9&#10;XudSXs3GxwdgHkf/F4YJP6BDFpiO9kzasUbCerEKW7yE5ToCNgVELJbAjpMSMfAs5f83ZL8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdNPWaSsCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPvF/JOIAAAALAQAADwAAAAAAAAAAAAAAAACF&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="45E9666C" w14:textId="77777777" w:rsidR="0082169F" w:rsidRPr="00E72567" w:rsidRDefault="0082169F" w:rsidP="0061653D">
+                  <w:p w14:paraId="6D764A14" w14:textId="77777777" w:rsidR="0082169F" w:rsidRPr="00E72567" w:rsidRDefault="0082169F" w:rsidP="0061653D">
                     <w:pPr>
                       <w:pStyle w:val="Rubrikliten"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Sid</w:t>
                     </w:r>
                     <w:r w:rsidR="00A9264E">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
@@ -1208,167 +1577,104 @@
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24A445D3" w14:textId="020FE3C2" w:rsidR="003B4DFC" w:rsidRDefault="00186447">
+  <w:p w14:paraId="4B8FCF19" w14:textId="77777777" w:rsidR="003B4DFC" w:rsidRDefault="003B4DFC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
-    <w:r w:rsidRPr="002760E5">
-[...62 lines deleted...]
-    <w:r w:rsidR="003B4DFC">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14DE3A0F" wp14:editId="6FAD6588">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746E6276" wp14:editId="1217AF79">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>7227570</wp:posOffset>
+                <wp:posOffset>4324350</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
-                <wp:posOffset>839470</wp:posOffset>
+                <wp:posOffset>266700</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1044000" cy="327600"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textruta 2">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1044000" cy="327600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="142A7270" w14:textId="77777777" w:rsidR="003B4DFC" w:rsidRPr="00E72567" w:rsidRDefault="003B4DFC" w:rsidP="003B4DFC">
+                        <w:p w14:paraId="479060DD" w14:textId="77777777" w:rsidR="003B4DFC" w:rsidRPr="00E72567" w:rsidRDefault="003B4DFC" w:rsidP="003B4DFC">
                           <w:pPr>
                             <w:pStyle w:val="Rubrikliten"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E72567">
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Sid</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E72567">
                             <w:rPr>
                               <w:b w:val="0"/>
@@ -1461,58 +1767,58 @@
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="14DE3A0F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="746E6276" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:569.1pt;margin-top:66.1pt;width:82.2pt;height:25.8pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzR+sSLQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiIfHz196BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;T4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMOiW4hgXcum1WOdYi&#10;eqOzUZ5PshZcZR1w4T2ePvZOOkv4UgoenqX0IhBdUswtpNWldRPXbDZlxdYxWyt+TIP9QxYNUwYf&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUWqAasZ5u+qWdfMilQLkuPtmSb//2D5035tXxwJ3RfosIGR&#10;kNb6wuNhrKeTrolfzJSgHyk8nGkTXSA8XsrH4zxHF0ffzehugjbCZJfb1vnwVUBDolFSh21JbLH9&#10;yoc+9BQSH/OgVbVUWqdNlIJYaEf2DJuoQ8oRwX+L0oa0JZ3c3OYJ2EC83iNrg7lcaopW6DYdUdVV&#10;vRuoDkiDg14h3vKlwlxXzIcX5lASWB7KPDzjIjXgW3C0KKnB/fzbeYzHTqGXkhYlVlL/Y8ecoER/&#10;M9jDz0PkDTWZNuPbuxFu3LVnc+0xu2YBSMAQB8ryZMb4oE+mdNC84TTM46voYobj2yUNJ3MReuHj&#10;NHExn6cgVKFlYWXWlkfoSHjsxGv3xpw9titgo5/gJEZWvOtaHxtvGpjvAkiVWhp57lk90o8KTqI4&#10;Tlscket9irr8E2a/AAAA//8DAFBLAwQUAAYACAAAACEA1/xGdOEAAAANAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqNBYlCnEqhHhI3Gh4iJsbL0lEvI5iNwn/nu0JbjPa0ew3&#10;xXZxvZhwDJ0nDetVAgKp9rajRsNr9XCZgQjRkDW9J9TwgwG25elJYXLrZ3rBaRcbwSUUcqOhjXHI&#10;pQx1i86ElR+Q+PblR2ci27GRdjQzl7tepkmykc50xB9aM+Bdi/X37uA0fF40H89heXyb1ZUa7p+m&#10;6vrdVlqfny23NyAiLvEvDEd8RoeSmfb+QDaInv1aZSlnWamUxTGiknQDYs8qUxnIspD/V5S/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADNH6xItAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANf8RnThAAAADQEAAA8AAAAAAAAAAAAAAAAA&#10;hwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:340.5pt;margin-top:21pt;width:82.2pt;height:25.8pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzR+sSLQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiIfHz196BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;T4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMOiW4hgXcum1WOdYi&#10;eqOzUZ5PshZcZR1w4T2ePvZOOkv4UgoenqX0IhBdUswtpNWldRPXbDZlxdYxWyt+TIP9QxYNUwYf&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUWqAasZ5u+qWdfMilQLkuPtmSb//2D5035tXxwJ3RfosIGR&#10;kNb6wuNhrKeTrolfzJSgHyk8nGkTXSA8XsrH4zxHF0ffzehugjbCZJfb1vnwVUBDolFSh21JbLH9&#10;yoc+9BQSH/OgVbVUWqdNlIJYaEf2DJuoQ8oRwX+L0oa0JZ3c3OYJ2EC83iNrg7lcaopW6DYdUdVV&#10;vRuoDkiDg14h3vKlwlxXzIcX5lASWB7KPDzjIjXgW3C0KKnB/fzbeYzHTqGXkhYlVlL/Y8ecoER/&#10;M9jDz0PkDTWZNuPbuxFu3LVnc+0xu2YBSMAQB8ryZMb4oE+mdNC84TTM46voYobj2yUNJ3MReuHj&#10;NHExn6cgVKFlYWXWlkfoSHjsxGv3xpw9titgo5/gJEZWvOtaHxtvGpjvAkiVWhp57lk90o8KTqI4&#10;Tlscket9irr8E2a/AAAA//8DAFBLAwQUAAYACAAAACEAQEbthuIAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBB12rQhhGwqhIBK3Gj4ETc3NklEvI5iNwlvz3KC02g1o9lv&#10;8u1sOzGawbeOEJaLCIShyumWaoSX8uEyBeGDIq06Rwbh23jYFqcnucq0m+jZjPtQCy4hnymEJoQ+&#10;k9JXjbHKL1xviL1PN1gV+BxqqQc1cbnt5CqKEmlVS/yhUb25a0z1tT9ahI+L+v3Jz4+vU7yJ+/vd&#10;WF696RLx/Gy+vQERzBz+wvCLz+hQMNPBHUl70SEk6ZK3BIT1ipUD6XqzBnFAuI4TkEUu/y8ofgAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzR+sSLQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBARu2G4gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="142A7270" w14:textId="77777777" w:rsidR="003B4DFC" w:rsidRPr="00E72567" w:rsidRDefault="003B4DFC" w:rsidP="003B4DFC">
+                  <w:p w14:paraId="479060DD" w14:textId="77777777" w:rsidR="003B4DFC" w:rsidRPr="00E72567" w:rsidRDefault="003B4DFC" w:rsidP="003B4DFC">
                     <w:pPr>
                       <w:pStyle w:val="Rubrikliten"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Sid</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
@@ -1597,105 +1903,105 @@
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1902CF78" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="0082169F" w:rsidRDefault="00A9264E" w:rsidP="00835DDF">
+  <w:p w14:paraId="593E9A7D" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="0082169F" w:rsidRDefault="00A9264E" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6410C4A7" wp14:editId="72551A93">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B09F9E4" wp14:editId="4F4B8A9B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5818505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>266700</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1044000" cy="327600"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textruta 1">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1044000" cy="327600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0F32E4FC" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="00E72567" w:rsidRDefault="00A9264E" w:rsidP="0061653D">
+                        <w:p w14:paraId="3263313B" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="00E72567" w:rsidRDefault="00A9264E" w:rsidP="0061653D">
                           <w:pPr>
                             <w:pStyle w:val="Rubrikliten"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E72567">
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>Sid</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b w:val="0"/>
                               <w:bCs/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E72567">
                             <w:rPr>
                               <w:b w:val="0"/>
@@ -1788,58 +2094,58 @@
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6410C4A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7B09F9E4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:458.15pt;margin-top:21pt;width:82.2pt;height:25.8pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzl0q2LwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiIfHz196BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;T4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMOiW4hgXcum1WOdYi&#10;eqOzUZ5PshZcZR1w4T2ePvZOOkv4UgoenqX0IhBdUswtpNWldRPXbDZlxdYxWyt+TIP9QxYNUwYf&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUWqAasZ5u+qWdfMilQLkuPtmSb//2D5035tXxwJ3RfosIGR&#10;kNb6wuNhrKeTrolfzJSgHyk8nGkTXSA8XsrH4zxHF0ffzehugjbCZJfb1vnwVUBDolFSh21JbLH9&#10;yoc+9BQSH/OgVbVUWqdNlIJYaEf2DJuoQ8oRwX+L0oa0JZ3c3OYJ2EC83iNrg7lcaopW6DYdUVVJ&#10;R6d6N1AdkAYHvUK85UuFua6YDy/MoSSwPJR5eMZFasC34GhRUoP7+bfzGI+dQi8lLUqspP7HjjlB&#10;if5msIefh8gbajJtxrd3I9y4a8/m2mN2zQKQgCEOlOXJjPFBn0zpoHnDaZjHV9HFDMe3SxpO5iL0&#10;wsdp4mI+T0GoQsvCyqwtj9CR8NiJ1+6NOXtsV8BGP8FJjKx417U+Nt40MN8FkCq1NPLcs3qkHxWc&#10;RHGctjgi1/sUdfknzH4BAAD//wMAUEsDBBQABgAIAAAAIQBAGoYP4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me3SorQiS2OM2sSbpWq8bdkRiOwsYbeA/97pSY+T9+XN&#10;97LNZFsxYO8bRwoW8wgEUulMQ5WCffE0W4PwQZPRrSNU8IMeNvn5WaZT40Z6xWEXKsEl5FOtoA6h&#10;S6X0ZY1W+7nrkDj7cr3Vgc++kqbXI5fbVi6jKJFWN8Qfat3hQ43l9+5oFXxeVR8vfnp+G+ObuHvc&#10;DsXq3RRKXV5M93cgAk7hD4aTPqtDzk4HdyTjRavgdpHEjCq4XvKmExCtoxWIA0dxAjLP5P8J+S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA85dKti8CAABbBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQBqGD+EAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:458.15pt;margin-top:21pt;width:82.2pt;height:25.8pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzl0q2LwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kSmReiIfHz196BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;T4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMOiW4hgXcum1WOdYi&#10;eqOzUZ5PshZcZR1w4T2ePvZOOkv4UgoenqX0IhBdUswtpNWldRPXbDZlxdYxWyt+TIP9QxYNUwYf&#10;PUM9ssDIzqk/oBrFHXiQYcChyUBKxUWqAasZ5u+qWdfMilQLkuPtmSb//2D5035tXxwJ3RfosIGR&#10;kNb6wuNhrKeTrolfzJSgHyk8nGkTXSA8XsrH4zxHF0ffzehugjbCZJfb1vnwVUBDolFSh21JbLH9&#10;yoc+9BQSH/OgVbVUWqdNlIJYaEf2DJuoQ8oRwX+L0oa0JZ3c3OYJ2EC83iNrg7lcaopW6DYdUVVJ&#10;R6d6N1AdkAYHvUK85UuFua6YDy/MoSSwPJR5eMZFasC34GhRUoP7+bfzGI+dQi8lLUqspP7HjjlB&#10;if5msIefh8gbajJtxrd3I9y4a8/m2mN2zQKQgCEOlOXJjPFBn0zpoHnDaZjHV9HFDMe3SxpO5iL0&#10;wsdp4mI+T0GoQsvCyqwtj9CR8NiJ1+6NOXtsV8BGP8FJjKx417U+Nt40MN8FkCq1NPLcs3qkHxWc&#10;RHGctjgi1/sUdfknzH4BAAD//wMAUEsDBBQABgAIAAAAIQBAGoYP4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me3SorQiS2OM2sSbpWq8bdkRiOwsYbeA/97pSY+T9+XN&#10;97LNZFsxYO8bRwoW8wgEUulMQ5WCffE0W4PwQZPRrSNU8IMeNvn5WaZT40Z6xWEXKsEl5FOtoA6h&#10;S6X0ZY1W+7nrkDj7cr3Vgc++kqbXI5fbVi6jKJFWN8Qfat3hQ43l9+5oFXxeVR8vfnp+G+ObuHvc&#10;DsXq3RRKXV5M93cgAk7hD4aTPqtDzk4HdyTjRavgdpHEjCq4XvKmExCtoxWIA0dxAjLP5P8J+S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA85dKti8CAABbBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQBqGD+EAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="0F32E4FC" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="00E72567" w:rsidRDefault="00A9264E" w:rsidP="0061653D">
+                  <w:p w14:paraId="3263313B" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="00E72567" w:rsidRDefault="00A9264E" w:rsidP="0061653D">
                     <w:pPr>
                       <w:pStyle w:val="Rubrikliten"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>Sid</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
@@ -2659,291 +2965,242 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1913462437">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1237283219">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1031688213">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="899368118">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1705326040">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1824856842">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A238C3"/>
+    <w:rsidRoot w:val="00500690"/>
     <w:rsid w:val="00043E74"/>
+    <w:rsid w:val="00044585"/>
     <w:rsid w:val="000527BA"/>
     <w:rsid w:val="00062AD3"/>
-    <w:rsid w:val="000A2F32"/>
-    <w:rsid w:val="000B5693"/>
     <w:rsid w:val="000B6EB1"/>
-    <w:rsid w:val="000D284C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000F6B0E"/>
     <w:rsid w:val="00115F82"/>
-    <w:rsid w:val="00117A23"/>
     <w:rsid w:val="00130604"/>
-    <w:rsid w:val="0016017D"/>
     <w:rsid w:val="001636A9"/>
     <w:rsid w:val="00177D2A"/>
-    <w:rsid w:val="00186447"/>
     <w:rsid w:val="001A4234"/>
-    <w:rsid w:val="001A5F4F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00232530"/>
     <w:rsid w:val="002566F1"/>
     <w:rsid w:val="00256B08"/>
     <w:rsid w:val="00260FFF"/>
     <w:rsid w:val="002644FB"/>
     <w:rsid w:val="002760E5"/>
     <w:rsid w:val="00286A0A"/>
-    <w:rsid w:val="00290AB0"/>
     <w:rsid w:val="00296E44"/>
     <w:rsid w:val="002A660D"/>
     <w:rsid w:val="002E27C9"/>
-    <w:rsid w:val="002F1FAF"/>
     <w:rsid w:val="003038EA"/>
     <w:rsid w:val="00307FC0"/>
     <w:rsid w:val="0033241B"/>
-    <w:rsid w:val="00345DF8"/>
     <w:rsid w:val="003800D4"/>
     <w:rsid w:val="003926FD"/>
     <w:rsid w:val="003B3D76"/>
     <w:rsid w:val="003B4DFC"/>
     <w:rsid w:val="003D7002"/>
-    <w:rsid w:val="003E4DE2"/>
     <w:rsid w:val="003E51FC"/>
     <w:rsid w:val="003E7F3B"/>
     <w:rsid w:val="003F3AAE"/>
     <w:rsid w:val="00421BF2"/>
     <w:rsid w:val="0042548F"/>
     <w:rsid w:val="00427A2A"/>
-    <w:rsid w:val="00431F2D"/>
     <w:rsid w:val="00472F29"/>
     <w:rsid w:val="004921C3"/>
-    <w:rsid w:val="004A544A"/>
-    <w:rsid w:val="004B774D"/>
     <w:rsid w:val="004B7D08"/>
     <w:rsid w:val="004D2686"/>
-    <w:rsid w:val="004F3BDE"/>
+    <w:rsid w:val="004E03F2"/>
+    <w:rsid w:val="00500690"/>
     <w:rsid w:val="00523655"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="00544DCC"/>
-    <w:rsid w:val="005547F2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005F30C4"/>
+    <w:rsid w:val="005A4E8B"/>
     <w:rsid w:val="005F7EEF"/>
     <w:rsid w:val="0061653D"/>
     <w:rsid w:val="0061666A"/>
     <w:rsid w:val="00630DF2"/>
-    <w:rsid w:val="00636C8E"/>
     <w:rsid w:val="0064335D"/>
     <w:rsid w:val="0064712A"/>
     <w:rsid w:val="00670D66"/>
-    <w:rsid w:val="00673CCC"/>
     <w:rsid w:val="00685373"/>
     <w:rsid w:val="00690212"/>
-    <w:rsid w:val="006B09D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006D1585"/>
+    <w:rsid w:val="006958F7"/>
+    <w:rsid w:val="006B40E4"/>
     <w:rsid w:val="006E29FD"/>
-    <w:rsid w:val="006F12D9"/>
     <w:rsid w:val="006F196B"/>
     <w:rsid w:val="007337FB"/>
-    <w:rsid w:val="007531AC"/>
     <w:rsid w:val="00775674"/>
-    <w:rsid w:val="007769B7"/>
     <w:rsid w:val="007A1B26"/>
     <w:rsid w:val="007D676D"/>
-    <w:rsid w:val="007E1AFA"/>
+    <w:rsid w:val="007E0B84"/>
     <w:rsid w:val="007E3EDE"/>
-    <w:rsid w:val="007F311D"/>
     <w:rsid w:val="008215EB"/>
     <w:rsid w:val="0082169F"/>
     <w:rsid w:val="00835DDF"/>
     <w:rsid w:val="008566DA"/>
     <w:rsid w:val="008678A6"/>
-    <w:rsid w:val="008771EC"/>
-    <w:rsid w:val="008836B2"/>
     <w:rsid w:val="008931CA"/>
     <w:rsid w:val="008E2C5E"/>
     <w:rsid w:val="00902BE9"/>
-    <w:rsid w:val="0091283F"/>
     <w:rsid w:val="00926903"/>
-    <w:rsid w:val="00932C41"/>
     <w:rsid w:val="0093655E"/>
     <w:rsid w:val="009663ED"/>
     <w:rsid w:val="00966B1B"/>
-    <w:rsid w:val="00970526"/>
     <w:rsid w:val="009A6896"/>
     <w:rsid w:val="009C5E16"/>
     <w:rsid w:val="009C71CF"/>
-    <w:rsid w:val="009D41F3"/>
     <w:rsid w:val="009E4C6F"/>
     <w:rsid w:val="00A0185B"/>
     <w:rsid w:val="00A06538"/>
     <w:rsid w:val="00A15797"/>
-    <w:rsid w:val="00A238C3"/>
     <w:rsid w:val="00A42C3B"/>
-    <w:rsid w:val="00A610DD"/>
     <w:rsid w:val="00A8461A"/>
     <w:rsid w:val="00A9264E"/>
     <w:rsid w:val="00AD0690"/>
     <w:rsid w:val="00AF6DAD"/>
     <w:rsid w:val="00AF6DCA"/>
     <w:rsid w:val="00B068A1"/>
     <w:rsid w:val="00B209FB"/>
     <w:rsid w:val="00B25F55"/>
     <w:rsid w:val="00B30584"/>
-    <w:rsid w:val="00B530E8"/>
     <w:rsid w:val="00B541C4"/>
     <w:rsid w:val="00B5574B"/>
     <w:rsid w:val="00B747DF"/>
     <w:rsid w:val="00B964A0"/>
-    <w:rsid w:val="00BB05FB"/>
-    <w:rsid w:val="00BC15CA"/>
     <w:rsid w:val="00BE1CEF"/>
     <w:rsid w:val="00BF578C"/>
     <w:rsid w:val="00C02C2B"/>
     <w:rsid w:val="00C05AB0"/>
     <w:rsid w:val="00C05DE5"/>
     <w:rsid w:val="00C0676F"/>
-    <w:rsid w:val="00C525C9"/>
     <w:rsid w:val="00C56040"/>
     <w:rsid w:val="00C67EBC"/>
     <w:rsid w:val="00C722CA"/>
-    <w:rsid w:val="00C903CF"/>
     <w:rsid w:val="00C906B6"/>
-    <w:rsid w:val="00C97B3E"/>
     <w:rsid w:val="00CC077A"/>
     <w:rsid w:val="00CC1529"/>
     <w:rsid w:val="00CE13F7"/>
     <w:rsid w:val="00CF3601"/>
-    <w:rsid w:val="00D03510"/>
     <w:rsid w:val="00D16D28"/>
     <w:rsid w:val="00D3165D"/>
     <w:rsid w:val="00D36AAE"/>
     <w:rsid w:val="00D64001"/>
     <w:rsid w:val="00D83432"/>
     <w:rsid w:val="00DB6600"/>
     <w:rsid w:val="00DE1BEB"/>
     <w:rsid w:val="00DE6EE8"/>
     <w:rsid w:val="00E0764E"/>
-    <w:rsid w:val="00E149CA"/>
     <w:rsid w:val="00E545FF"/>
     <w:rsid w:val="00E57646"/>
     <w:rsid w:val="00E603CE"/>
     <w:rsid w:val="00E66993"/>
     <w:rsid w:val="00E72567"/>
     <w:rsid w:val="00E74A53"/>
     <w:rsid w:val="00E7662F"/>
     <w:rsid w:val="00E771E6"/>
     <w:rsid w:val="00E868E8"/>
     <w:rsid w:val="00EB2F99"/>
     <w:rsid w:val="00EB3553"/>
     <w:rsid w:val="00F0618D"/>
     <w:rsid w:val="00F130A3"/>
     <w:rsid w:val="00F21278"/>
     <w:rsid w:val="00F251FE"/>
     <w:rsid w:val="00F25B5D"/>
     <w:rsid w:val="00F27348"/>
     <w:rsid w:val="00FA0546"/>
     <w:rsid w:val="00FB2AFF"/>
     <w:rsid w:val="00FB35AE"/>
     <w:rsid w:val="00FB4B2B"/>
-    <w:rsid w:val="00FB5B18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5E87E795"/>
+  <w14:docId w14:val="23B316D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FAD19AD3-0B0E-49E7-AB65-6796132F71B6}"/>
+  <w15:docId w15:val="{B54340C2-C51E-4603-B671-A20AED6BBE79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28773,59 +29030,653 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="308826416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://kise.sharepoint.com/sites/templates/Templates/Basmall_m_logo.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AB6AB247CA2840F1827B9C70C0920C7A"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3CF548FF-1E4C-4F32-8044-BDEBF9E91D5B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D557AF" w:rsidRDefault="00D557AF">
+          <w:pPr>
+            <w:pStyle w:val="AB6AB247CA2840F1827B9C70C0920C7A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C5597D">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+            </w:rPr>
+            <w:t>Text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DM Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DM Sans Medium">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D557AF"/>
+    <w:rsid w:val="005A4E8B"/>
+    <w:rsid w:val="00D557AF"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+      <w:lang w:val="sv-SE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB6AB247CA2840F1827B9C70C0920C7A">
+    <w:name w:val="AB6AB247CA2840F1827B9C70C0920C7A"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="KI">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F0433"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF876F"/>
       </a:accent2>
       <a:accent3>
@@ -29150,200 +30001,200 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <root xmlns="LPXML">
   <namn/>
   <titel/>
   <avdelning/>
   <förvaltning/>
   <kontakt>
     <telefon/>
     <mobil/>
     <epost/>
     <adress>
       <co/>
       <box/>
       <gata/>
       <postnr/>
       <ort/>
       <land/>
     </adress>
   </kontakt>
   <dokumenttyp/>
   <Diarienummer/>
   <Datum/>
   <version/>
   <sklass/>
   <foretag/>
   <extra1/>
   <extra2/>
   <extra3/>
   <extra4/>
   <extra5/>
   <extra6/>
   <extra7/>
   <extra8/>
   <extra9/>
 </root>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D394C90B-0849-4771-ABA7-41680A5A30AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8DB128-02D4-42C6-8BD3-B58A0A3BE23E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="LPXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F8BF9BB-29FD-4319-A4F7-A450F7704244}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8DB128-02D4-42C6-8BD3-B58A0A3BE23E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="LPXML"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Basmall_m_logo</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>544</Characters>
+  <Pages>2</Pages>
+  <Words>120</Words>
+  <Characters>694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>    //&lt;Dokumentnamn&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Datum&gt;	Dnr: &lt;Dnr&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Institution&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Avdelning&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Namn&gt;, &lt;Titel&gt;</vt:lpstr>
       <vt:lpstr>    &lt;Mottagare&gt;</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>&lt;Rubrik&gt;</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>645</CharactersWithSpaces>
+  <CharactersWithSpaces>799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cecilia Forssman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B8615BE51D60BA44B86811C5F608C49E</vt:lpwstr>
   </property>