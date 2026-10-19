--- v0 (2026-05-14)
+++ v1 (2026-10-19)
@@ -1,88 +1,362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/irina_gacesic_ki_se/Documents/Dokument/MAGISTERPROGRAMMET I BIOMEDICINSK LABORATORIEVETENSKAP/Programöversikt_Terminsöversikter/Terminsöversikter HT26-VT30/Version i Drupal HT26_VT27/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kise-my.sharepoint.com/personal/irina_gacesic_ki_se/Documents/Dokument/MAGISTERPROGRAMMET I BIOMEDICINSK LABORATORIEVETENSKAP/Programöversikt_Terminsöversikter/Terminsöversikter HT26-VT30/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{050492D3-4E60-4D8C-924E-104B0B89A4E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E52D33FC-38A0-4355-984D-A73A452E237F}"/>
+  <xr:revisionPtr revIDLastSave="1023" documentId="8_{B261ACED-2CEF-4D10-8DDC-7276E4CC63A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D128473D-5CFF-4E8E-B244-95785A4A3773}"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="2040" windowWidth="26175" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3120" yWindow="3120" windowWidth="21600" windowHeight="11295" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="HT26" sheetId="5" r:id="rId1"/>
-    <sheet name="VT27" sheetId="6" r:id="rId2"/>
+    <sheet name="Allmänt" sheetId="4" r:id="rId1"/>
+    <sheet name="HT26" sheetId="5" r:id="rId2"/>
+    <sheet name="VT27" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G4" i="4" l="1"/>
+  <c r="B4" i="4"/>
+  <c r="C16" i="4" l="1"/>
+  <c r="C17" i="4" s="1"/>
+  <c r="H15" i="4"/>
+  <c r="H16" i="4" s="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="109">
+  <si>
+    <t>Allmänt HT26-VT27</t>
+  </si>
+  <si>
+    <t>Höstterminen, 2026-08-31 - 2027-01-17 (v.36-v.2)</t>
+  </si>
+  <si>
+    <t>Vårterminen, 2027-01-18 - 2027-06-06 (v.3-tom v. 22)</t>
+  </si>
+  <si>
+    <t>Antal dagar teoretiskt</t>
+  </si>
+  <si>
+    <t>Dvs 20 v</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">2026 har </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>53</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> veckor</t>
+    </r>
+  </si>
+  <si>
+    <t>Dagar som går bort</t>
+  </si>
+  <si>
+    <t>Månad</t>
+  </si>
+  <si>
+    <t>Antal</t>
+  </si>
+  <si>
+    <t>Idrottsdag 5:e onsdagen</t>
+  </si>
+  <si>
+    <t>Oktober</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 30 sept 2026</t>
+  </si>
+  <si>
+    <t>Februari</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Julafton/dag/annandag 2026 - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>varierar mellan åren</t>
+    </r>
+  </si>
+  <si>
+    <t>December</t>
+  </si>
+  <si>
+    <t>sön, mån, tis</t>
+  </si>
+  <si>
+    <t>Långfredag/annandagpåsk</t>
+  </si>
+  <si>
+    <t>Mars/april</t>
+  </si>
+  <si>
+    <t>Nyårsafton 2026</t>
+  </si>
+  <si>
+    <t>tor</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Första maj 2027 - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>varierar mellan åren</t>
+    </r>
+  </si>
+  <si>
+    <t>Maj</t>
+  </si>
+  <si>
+    <t>lör</t>
+  </si>
+  <si>
+    <t>Nyårsdagen 2027</t>
+  </si>
+  <si>
+    <t>Januari</t>
+  </si>
+  <si>
+    <t>fre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kristihimmelfärd </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Trettondag jul 2027 - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>varierar mellan åren</t>
+    </r>
+  </si>
+  <si>
+    <t>ons</t>
+  </si>
+  <si>
+    <t>Nationaldagen - varierar mellan Terminstider i åren</t>
+  </si>
+  <si>
+    <t>Juni</t>
+  </si>
+  <si>
+    <t>sön</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antal faktiska dagar: </t>
+  </si>
+  <si>
+    <t>47+47</t>
+  </si>
+  <si>
+    <t>1,5hp (teori 5 dagar) praktiskt</t>
+  </si>
+  <si>
+    <t>Specifikt för termin 1</t>
+  </si>
+  <si>
+    <t>Välkomstdag första fredagen - Räknas inte bort men viktig för schemaläggning.</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>Datum</t>
+  </si>
+  <si>
+    <t>Antal dagar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025/2026 6 jul/nyårdagar bort </t>
+  </si>
+  <si>
+    <t>2026-08-31 - 2027-01-17</t>
+  </si>
+  <si>
+    <t>HT26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026/2027 5 jul/nyårsdagar bort </t>
+  </si>
+  <si>
+    <t>2027-01-18 - 2027-06-06</t>
+  </si>
+  <si>
+    <t>VT27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027/2028 3 jul/nyårsdagar bort </t>
+  </si>
+  <si>
+    <t>2027-08-30 - 2028-01-16</t>
+  </si>
+  <si>
+    <t>HT27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028/2029 3 jul/nyårsdagar bort </t>
+  </si>
+  <si>
+    <t>2028-01-17 - 2028-06-04</t>
+  </si>
+  <si>
+    <t>VT28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029/2030 5 jul/nyårsdagar bort </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2030/2031 6 jul/nyårsdagar bort </t>
+  </si>
+  <si>
+    <t>Instruktion:</t>
+  </si>
+  <si>
+    <t>I de färgade fälten anges hur många röda veckodagar som finns på terminen vid olika helger.</t>
+  </si>
+  <si>
+    <t>Totala antalet dagar på terminen justeras då automatiskt i Antal faktiska dagar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Under "Faktiska dagar" i tabellen ligger en formel som sedan räknar ut </t>
+  </si>
+  <si>
+    <t xml:space="preserve">antalet dagar utifrån hur många % en kurs har av terminen och hur många </t>
+  </si>
+  <si>
+    <t>dagar terminen innehåller.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I översikten är viktigt med % dagar av terminens dagar eftersom det inte varierar.
+För magister behövs inte  för det går på 50%.
+</t>
+  </si>
+  <si>
+    <t>Antal dagar är = antal icke undervisningsbefriade dagar</t>
+  </si>
   <si>
     <t>Gröna kurser är gemensamma och röda kurser är inriktningsspecifika.</t>
   </si>
   <si>
     <t>TERMINSÖVERSIKT FÖR MAGISTERPROGRAMMET I BIOMEDICINSK LABORATORIEVETENSKAP, 3BL23_ 60 hp</t>
   </si>
   <si>
     <t>HÖSTTERMINEN 2026</t>
   </si>
   <si>
     <t>Programmet går på halvfart, 50%</t>
   </si>
   <si>
     <t>Fastställd av programdirektor</t>
   </si>
   <si>
     <t>VECKA</t>
   </si>
   <si>
     <t>45*</t>
   </si>
   <si>
     <t>Totalt antal dagar</t>
   </si>
   <si>
@@ -133,51 +407,51 @@
   <si>
     <t>Avancerad fysiologisk kärldiagnostik</t>
   </si>
   <si>
     <t>Avancerad ekokardiografi</t>
   </si>
   <si>
     <t xml:space="preserve">* fredagen 6/11 i v. 45 förmiddag slutar första kursen och startar nästa kurs samma dag. </t>
   </si>
   <si>
     <t xml:space="preserve">Introduktion i nästa kurs sker på plats, samma dag på eftermiddag. </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>VÅRTERMINEN 2027</t>
   </si>
   <si>
     <t>programmet går på halvfart, 50%</t>
   </si>
   <si>
     <t>Fastställd av programdirektor: 20XX-XX-XX</t>
   </si>
   <si>
-    <t>12*</t>
+    <t>13*</t>
   </si>
   <si>
     <t>T2, Inriktning avancerad molekylär medicin</t>
   </si>
   <si>
     <t>Kvalitetssäkring och kvalitetsutveckling</t>
   </si>
   <si>
     <t>Avancerad bioanalys</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>T2, Inriktning avancerad patologi</t>
   </si>
   <si>
     <t xml:space="preserve">Komplex vävnadsanalys med multifärgningstekniker och bildanalys </t>
   </si>
   <si>
     <t>T2, Inriktning avancerad klinisk fysiologi</t>
   </si>
   <si>
     <t>Kardiovaskulär diagnostik</t>
   </si>
@@ -191,61 +465,61 @@
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">15 hp = 20v = 100% = praktiskt </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>96 dagar</t>
     </r>
   </si>
   <si>
     <t>T4, Inriktning avancerad patologi</t>
   </si>
   <si>
     <t>T4, Inriktning avancerad klinisk fysiologi</t>
   </si>
   <si>
-    <t xml:space="preserve">* på fredag förmiddagi v. 12 slutar första kursen. </t>
+    <t xml:space="preserve">* på tisdag förmiddagi v. 13 slutar första kursen. </t>
   </si>
   <si>
     <t>Introduktion i nästa kurs på plats, på eftermiddag samma dag.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -259,94 +533,139 @@
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFC00000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -412,229 +731,389 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...82 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -678,51 +1157,51 @@
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1002,1824 +1481,2465 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90F5C079-8853-4E83-AA91-D9668172B4E5}">
+  <dimension ref="A1:J67"/>
+  <sheetViews>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.85546875" customWidth="1"/>
+    <col min="2" max="2" width="22.5703125" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" customWidth="1"/>
+    <col min="6" max="6" width="39.5703125" customWidth="1"/>
+    <col min="7" max="7" width="17.28515625" customWidth="1"/>
+    <col min="8" max="8" width="25.28515625" customWidth="1"/>
+    <col min="9" max="9" width="29" customWidth="1"/>
+    <col min="10" max="10" width="38.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="52"/>
+      <c r="C3" s="53"/>
+      <c r="F3" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="36"/>
+      <c r="H3" s="37"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A4" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="19">
+        <f>5*20</f>
+        <v>100</v>
+      </c>
+      <c r="C4" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="39">
+        <f>5*20</f>
+        <v>100</v>
+      </c>
+      <c r="H4" s="40" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A5" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="57"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="42"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A6" s="56"/>
+      <c r="B6" s="18"/>
+      <c r="C6" s="57"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="42"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A7" s="56"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="57"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="42"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A8" s="56"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="57"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="42"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A9" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="G9" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A10" s="54" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="60">
+        <v>1</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A11" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="62">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="42">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A12" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="60">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="42"/>
+      <c r="I12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A13" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="60">
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="42">
+        <v>1</v>
+      </c>
+      <c r="I13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="63">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="42"/>
+      <c r="I14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A15" s="56"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="57"/>
+      <c r="F15" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="28"/>
+      <c r="H15" s="44">
+        <f>G4-H10-H11-H12-H13-H14</f>
+        <v>96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A16" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="17"/>
+      <c r="C16" s="59">
+        <f>B4-C10-C11-C12-C13-C14</f>
+        <v>94</v>
+      </c>
+      <c r="D16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="31"/>
+      <c r="H16" s="42">
+        <f>5*(H15/100)</f>
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A17" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="57">
+        <f>5*(C16/100)</f>
+        <v>4.6999999999999993</v>
+      </c>
+      <c r="F17" s="48"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="50"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" s="56"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="57"/>
+      <c r="F18" s="15"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="18"/>
+      <c r="C19" s="57"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="16"/>
+    </row>
+    <row r="20" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="57">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" s="66"/>
+      <c r="B21" s="67"/>
+      <c r="C21" s="68"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" s="15"/>
+      <c r="F22" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="G22" s="29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" s="34"/>
+      <c r="B23" s="18"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="18">
+        <v>93</v>
+      </c>
+      <c r="F24" s="71" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="71">
+        <v>100</v>
+      </c>
+      <c r="H24" s="72" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="32">
+        <v>94</v>
+      </c>
+      <c r="D25" s="15"/>
+      <c r="F25" s="71" t="s">
+        <v>44</v>
+      </c>
+      <c r="G25" s="71">
+        <v>100</v>
+      </c>
+      <c r="H25" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="I25" s="15"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="18">
+        <v>96</v>
+      </c>
+      <c r="D26" s="16"/>
+      <c r="F26" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="30">
+        <v>100</v>
+      </c>
+      <c r="H26" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="I26" s="16"/>
+      <c r="J26" s="16"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="18">
+        <v>96</v>
+      </c>
+      <c r="F27" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" s="31">
+        <v>100</v>
+      </c>
+      <c r="H27" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="18">
+        <v>94</v>
+      </c>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="33"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="18">
+        <v>93</v>
+      </c>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D31" s="15"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="15"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="15"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="15"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="15"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="15"/>
+    </row>
+    <row r="33" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="16"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="16"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A34" s="16"/>
+      <c r="D34" s="15"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="16"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="16"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A36" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="I36" s="16"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A38" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="H38" s="16"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A39" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="H39" s="15"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="16"/>
+      <c r="E40" s="16"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="16"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+    </row>
+    <row r="42" spans="1:10" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="15"/>
+    </row>
+    <row r="43" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A43" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="16"/>
+      <c r="H43" s="15"/>
+    </row>
+    <row r="44" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="16"/>
+    </row>
+    <row r="45" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="A45" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D46" s="15"/>
+      <c r="H46" s="15"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D47" s="15"/>
+      <c r="I47" s="16"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="H48" s="16"/>
+      <c r="I48" s="16"/>
+    </row>
+    <row r="50" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H50" s="15"/>
+    </row>
+    <row r="51" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H51" s="15"/>
+    </row>
+    <row r="52" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H52" s="16"/>
+    </row>
+    <row r="53" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H53" s="16"/>
+    </row>
+    <row r="54" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H54" s="16"/>
+    </row>
+    <row r="55" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H55" s="16"/>
+    </row>
+    <row r="57" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H57" s="15"/>
+    </row>
+    <row r="58" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H58" s="16"/>
+    </row>
+    <row r="59" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H59" s="16"/>
+    </row>
+    <row r="60" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H60" s="16"/>
+    </row>
+    <row r="61" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H61" s="16"/>
+    </row>
+    <row r="63" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H63" s="15"/>
+    </row>
+    <row r="64" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H64" s="16"/>
+    </row>
+    <row r="65" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H66" s="16"/>
+    </row>
+    <row r="67" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H67" s="16"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96C0F6A0-B038-4D00-B673-16F1AF1D62EA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A11" zoomScale="95" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView topLeftCell="A11" zoomScale="95" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="6.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="10" width="8" style="1" customWidth="1"/>
     <col min="11" max="11" width="4.85546875" style="1" customWidth="1"/>
     <col min="12" max="14" width="6.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="1" customWidth="1"/>
     <col min="19" max="20" width="9.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="18.28515625" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.140625" style="1" customWidth="1"/>
     <col min="25" max="60" width="6.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="6.7109375" style="1" customWidth="1"/>
     <col min="62" max="99" width="3.7109375" style="1" customWidth="1"/>
     <col min="100" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5" t="s">
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5" t="s">
-        <v>2</v>
+        <v>64</v>
       </c>
       <c r="V3" s="5"/>
     </row>
     <row r="4" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="1" t="s">
-        <v>3</v>
+        <v>65</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="U4" s="1" t="s">
-        <v>4</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
     </row>
     <row r="6" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
     </row>
     <row r="7" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>5</v>
+        <v>67</v>
       </c>
       <c r="B7" s="7">
         <v>36</v>
       </c>
       <c r="C7" s="7">
         <v>37</v>
       </c>
       <c r="D7" s="7">
         <v>38</v>
       </c>
       <c r="E7" s="7">
         <v>39</v>
       </c>
       <c r="F7" s="7">
         <v>40</v>
       </c>
       <c r="G7" s="7">
         <v>41</v>
       </c>
       <c r="H7" s="7">
         <v>42</v>
       </c>
       <c r="I7" s="7">
         <v>43</v>
       </c>
       <c r="J7" s="7">
         <v>44</v>
       </c>
-      <c r="K7" s="25" t="s">
-        <v>6</v>
+      <c r="K7" s="74" t="s">
+        <v>68</v>
       </c>
       <c r="L7" s="7">
         <v>46</v>
       </c>
       <c r="M7" s="7">
         <v>47</v>
       </c>
       <c r="N7" s="9">
         <v>48</v>
       </c>
       <c r="O7" s="8">
         <v>49</v>
       </c>
       <c r="P7" s="9">
         <v>50</v>
       </c>
       <c r="Q7" s="8">
         <v>51</v>
       </c>
       <c r="R7" s="9">
         <v>52</v>
       </c>
       <c r="S7" s="9">
         <v>53</v>
       </c>
       <c r="T7" s="8">
         <v>1</v>
       </c>
-      <c r="U7" s="23">
+      <c r="U7" s="69">
         <v>2</v>
       </c>
       <c r="V7" s="1" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
     </row>
     <row r="9" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="17" t="s">
-[...23 lines deleted...]
-      <c r="U9" s="55"/>
+      <c r="A9" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="76"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="M9" s="77"/>
+      <c r="N9" s="78"/>
+      <c r="O9" s="78"/>
+      <c r="P9" s="78"/>
+      <c r="Q9" s="78"/>
+      <c r="R9" s="78"/>
+      <c r="S9" s="78"/>
+      <c r="T9" s="78"/>
+      <c r="U9" s="78"/>
       <c r="V9" s="14"/>
     </row>
     <row r="10" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
-      <c r="B10" s="45" t="s">
-[...22 lines deleted...]
-      <c r="U10" s="47"/>
+      <c r="B10" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="84"/>
+      <c r="D10" s="84"/>
+      <c r="E10" s="84"/>
+      <c r="F10" s="84"/>
+      <c r="G10" s="84"/>
+      <c r="H10" s="84"/>
+      <c r="I10" s="84"/>
+      <c r="J10" s="84"/>
+      <c r="K10" s="85"/>
+      <c r="L10" s="82" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="83"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="84"/>
+      <c r="P10" s="84"/>
+      <c r="Q10" s="102"/>
+      <c r="R10" s="102"/>
+      <c r="S10" s="102"/>
+      <c r="T10" s="102"/>
+      <c r="U10" s="85"/>
       <c r="V10" s="14"/>
     </row>
     <row r="11" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14"/>
-      <c r="B11" s="48"/>
-[...18 lines deleted...]
-      <c r="U11" s="50"/>
+      <c r="B11" s="86"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="87"/>
+      <c r="E11" s="87"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="87"/>
+      <c r="H11" s="87"/>
+      <c r="I11" s="87"/>
+      <c r="J11" s="87"/>
+      <c r="K11" s="88"/>
+      <c r="L11" s="86"/>
+      <c r="M11" s="87"/>
+      <c r="N11" s="87"/>
+      <c r="O11" s="87"/>
+      <c r="P11" s="87"/>
+      <c r="Q11" s="103"/>
+      <c r="R11" s="103"/>
+      <c r="S11" s="103"/>
+      <c r="T11" s="103"/>
+      <c r="U11" s="88"/>
       <c r="V11" s="14" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
-      <c r="L12" s="16" t="s">
-[...2 lines deleted...]
-      <c r="M12" s="16"/>
+      <c r="L12" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="20"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
       <c r="U12" s="4"/>
       <c r="V12" s="14"/>
     </row>
     <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="21" t="s">
-[...25 lines deleted...]
-      <c r="U13" s="55"/>
+      <c r="A13" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="76" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="78"/>
+      <c r="D13" s="78"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="78"/>
+      <c r="G13" s="78"/>
+      <c r="H13" s="78"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="78"/>
+      <c r="L13" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="M13" s="77"/>
+      <c r="N13" s="78"/>
+      <c r="O13" s="78"/>
+      <c r="P13" s="78"/>
+      <c r="Q13" s="78"/>
+      <c r="R13" s="78"/>
+      <c r="S13" s="78"/>
+      <c r="T13" s="78"/>
+      <c r="U13" s="78"/>
       <c r="V13" s="14"/>
     </row>
     <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11"/>
-      <c r="B14" s="45" t="s">
-[...22 lines deleted...]
-      <c r="U14" s="47"/>
+      <c r="B14" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="84"/>
+      <c r="D14" s="84"/>
+      <c r="E14" s="84"/>
+      <c r="F14" s="84"/>
+      <c r="G14" s="84"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+      <c r="J14" s="84"/>
+      <c r="K14" s="85"/>
+      <c r="L14" s="82" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" s="83"/>
+      <c r="N14" s="84"/>
+      <c r="O14" s="84"/>
+      <c r="P14" s="84"/>
+      <c r="Q14" s="102"/>
+      <c r="R14" s="102"/>
+      <c r="S14" s="102"/>
+      <c r="T14" s="102"/>
+      <c r="U14" s="85"/>
       <c r="V14" s="14"/>
     </row>
     <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13"/>
-      <c r="B15" s="48"/>
-[...18 lines deleted...]
-      <c r="U15" s="50"/>
+      <c r="B15" s="86"/>
+      <c r="C15" s="87"/>
+      <c r="D15" s="87"/>
+      <c r="E15" s="87"/>
+      <c r="F15" s="87"/>
+      <c r="G15" s="87"/>
+      <c r="H15" s="87"/>
+      <c r="I15" s="87"/>
+      <c r="J15" s="87"/>
+      <c r="K15" s="88"/>
+      <c r="L15" s="86"/>
+      <c r="M15" s="87"/>
+      <c r="N15" s="87"/>
+      <c r="O15" s="87"/>
+      <c r="P15" s="87"/>
+      <c r="Q15" s="103"/>
+      <c r="R15" s="103"/>
+      <c r="S15" s="103"/>
+      <c r="T15" s="103"/>
+      <c r="U15" s="88"/>
       <c r="V15" s="14" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13"/>
-      <c r="B16" s="18"/>
-[...18 lines deleted...]
-      <c r="U16" s="19"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
+      <c r="P16" s="22"/>
+      <c r="Q16" s="23"/>
+      <c r="R16" s="23"/>
+      <c r="S16" s="23"/>
+      <c r="T16" s="23"/>
+      <c r="U16" s="23"/>
       <c r="V16" s="14"/>
     </row>
     <row r="17" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="17" t="s">
-[...25 lines deleted...]
-      <c r="U17" s="55"/>
+      <c r="A17" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="76" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="78"/>
+      <c r="L17" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="M17" s="77"/>
+      <c r="N17" s="78"/>
+      <c r="O17" s="78"/>
+      <c r="P17" s="78"/>
+      <c r="Q17" s="78"/>
+      <c r="R17" s="78"/>
+      <c r="S17" s="78"/>
+      <c r="T17" s="78"/>
+      <c r="U17" s="78"/>
       <c r="V17" s="14"/>
     </row>
     <row r="18" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13"/>
-      <c r="B18" s="45" t="s">
-[...22 lines deleted...]
-      <c r="U18" s="47"/>
+      <c r="B18" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="84"/>
+      <c r="D18" s="84"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="84"/>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="82" t="s">
+        <v>73</v>
+      </c>
+      <c r="M18" s="83"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="84"/>
+      <c r="P18" s="84"/>
+      <c r="Q18" s="102"/>
+      <c r="R18" s="102"/>
+      <c r="S18" s="102"/>
+      <c r="T18" s="102"/>
+      <c r="U18" s="85"/>
       <c r="V18" s="14"/>
     </row>
     <row r="19" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13"/>
-      <c r="B19" s="48"/>
-[...18 lines deleted...]
-      <c r="U19" s="50"/>
+      <c r="B19" s="86"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="87"/>
+      <c r="E19" s="87"/>
+      <c r="F19" s="87"/>
+      <c r="G19" s="87"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="87"/>
+      <c r="J19" s="87"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="86"/>
+      <c r="M19" s="87"/>
+      <c r="N19" s="87"/>
+      <c r="O19" s="87"/>
+      <c r="P19" s="87"/>
+      <c r="Q19" s="103"/>
+      <c r="R19" s="103"/>
+      <c r="S19" s="103"/>
+      <c r="T19" s="103"/>
+      <c r="U19" s="88"/>
       <c r="V19" s="14" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="14"/>
     </row>
     <row r="21" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="17" t="s">
-[...25 lines deleted...]
-      <c r="U21" s="44"/>
+      <c r="A21" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="104"/>
+      <c r="D21" s="104"/>
+      <c r="E21" s="104"/>
+      <c r="F21" s="104"/>
+      <c r="G21" s="104"/>
+      <c r="H21" s="104"/>
+      <c r="I21" s="104"/>
+      <c r="J21" s="104"/>
+      <c r="K21" s="104"/>
+      <c r="L21" s="79" t="s">
+        <v>81</v>
+      </c>
+      <c r="M21" s="80"/>
+      <c r="N21" s="81"/>
+      <c r="O21" s="81"/>
+      <c r="P21" s="81"/>
+      <c r="Q21" s="81"/>
+      <c r="R21" s="81"/>
+      <c r="S21" s="81"/>
+      <c r="T21" s="81"/>
+      <c r="U21" s="81"/>
       <c r="V21" s="14"/>
     </row>
     <row r="22" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
-      <c r="B22" s="27" t="s">
-[...22 lines deleted...]
-      <c r="U22" s="36"/>
+      <c r="B22" s="89" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="105"/>
+      <c r="D22" s="105"/>
+      <c r="E22" s="105"/>
+      <c r="F22" s="105"/>
+      <c r="G22" s="105"/>
+      <c r="H22" s="105"/>
+      <c r="I22" s="105"/>
+      <c r="J22" s="105"/>
+      <c r="K22" s="106"/>
+      <c r="L22" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="M22" s="90"/>
+      <c r="N22" s="91"/>
+      <c r="O22" s="91"/>
+      <c r="P22" s="91"/>
+      <c r="Q22" s="92"/>
+      <c r="R22" s="92"/>
+      <c r="S22" s="92"/>
+      <c r="T22" s="92"/>
+      <c r="U22" s="93"/>
       <c r="V22" s="14"/>
     </row>
     <row r="23" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="14"/>
-      <c r="B23" s="30"/>
-[...18 lines deleted...]
-      <c r="U23" s="40"/>
+      <c r="B23" s="107"/>
+      <c r="C23" s="108"/>
+      <c r="D23" s="108"/>
+      <c r="E23" s="108"/>
+      <c r="F23" s="108"/>
+      <c r="G23" s="108"/>
+      <c r="H23" s="108"/>
+      <c r="I23" s="108"/>
+      <c r="J23" s="108"/>
+      <c r="K23" s="109"/>
+      <c r="L23" s="94"/>
+      <c r="M23" s="95"/>
+      <c r="N23" s="95"/>
+      <c r="O23" s="95"/>
+      <c r="P23" s="95"/>
+      <c r="Q23" s="96"/>
+      <c r="R23" s="96"/>
+      <c r="S23" s="96"/>
+      <c r="T23" s="96"/>
+      <c r="U23" s="97"/>
       <c r="V23" s="14" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
-      <c r="L24" s="16" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="16"/>
+      <c r="L24" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="M24" s="20"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="14"/>
     </row>
     <row r="25" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="21" t="s">
-[...25 lines deleted...]
-      <c r="U25" s="44"/>
+      <c r="A25" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="79" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="104"/>
+      <c r="D25" s="104"/>
+      <c r="E25" s="104"/>
+      <c r="F25" s="104"/>
+      <c r="G25" s="104"/>
+      <c r="H25" s="104"/>
+      <c r="I25" s="104"/>
+      <c r="J25" s="104"/>
+      <c r="K25" s="104"/>
+      <c r="L25" s="79" t="s">
+        <v>83</v>
+      </c>
+      <c r="M25" s="80"/>
+      <c r="N25" s="81"/>
+      <c r="O25" s="81"/>
+      <c r="P25" s="81"/>
+      <c r="Q25" s="81"/>
+      <c r="R25" s="81"/>
+      <c r="S25" s="81"/>
+      <c r="T25" s="81"/>
+      <c r="U25" s="81"/>
       <c r="V25" s="14"/>
     </row>
     <row r="26" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="27" t="s">
-[...23 lines deleted...]
-      <c r="V26" s="24"/>
+      <c r="B26" s="89" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="105"/>
+      <c r="D26" s="105"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="105"/>
+      <c r="G26" s="105"/>
+      <c r="H26" s="105"/>
+      <c r="I26" s="105"/>
+      <c r="J26" s="105"/>
+      <c r="K26" s="106"/>
+      <c r="L26" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="M26" s="90"/>
+      <c r="N26" s="91"/>
+      <c r="O26" s="91"/>
+      <c r="P26" s="91"/>
+      <c r="Q26" s="92"/>
+      <c r="R26" s="92"/>
+      <c r="S26" s="92"/>
+      <c r="T26" s="92"/>
+      <c r="U26" s="93"/>
+      <c r="V26" s="70"/>
     </row>
     <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="30"/>
-[...18 lines deleted...]
-      <c r="U27" s="40"/>
+      <c r="B27" s="107"/>
+      <c r="C27" s="108"/>
+      <c r="D27" s="108"/>
+      <c r="E27" s="108"/>
+      <c r="F27" s="108"/>
+      <c r="G27" s="108"/>
+      <c r="H27" s="108"/>
+      <c r="I27" s="108"/>
+      <c r="J27" s="108"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="94"/>
+      <c r="M27" s="95"/>
+      <c r="N27" s="95"/>
+      <c r="O27" s="95"/>
+      <c r="P27" s="95"/>
+      <c r="Q27" s="96"/>
+      <c r="R27" s="96"/>
+      <c r="S27" s="96"/>
+      <c r="T27" s="96"/>
+      <c r="U27" s="97"/>
       <c r="V27" s="14" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="18"/>
-[...19 lines deleted...]
-      <c r="V28" s="24"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="22"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="22"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="22"/>
+      <c r="O28" s="22"/>
+      <c r="P28" s="22"/>
+      <c r="Q28" s="23"/>
+      <c r="R28" s="23"/>
+      <c r="S28" s="23"/>
+      <c r="T28" s="23"/>
+      <c r="U28" s="23"/>
+      <c r="V28" s="70"/>
     </row>
     <row r="29" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="17" t="s">
-[...25 lines deleted...]
-      <c r="U29" s="44"/>
+      <c r="A29" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="79" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="104"/>
+      <c r="F29" s="104"/>
+      <c r="G29" s="104"/>
+      <c r="H29" s="104"/>
+      <c r="I29" s="104"/>
+      <c r="J29" s="104"/>
+      <c r="K29" s="104"/>
+      <c r="L29" s="79" t="s">
+        <v>86</v>
+      </c>
+      <c r="M29" s="80"/>
+      <c r="N29" s="81"/>
+      <c r="O29" s="81"/>
+      <c r="P29" s="81"/>
+      <c r="Q29" s="81"/>
+      <c r="R29" s="81"/>
+      <c r="S29" s="81"/>
+      <c r="T29" s="81"/>
+      <c r="U29" s="81"/>
       <c r="V29" s="14"/>
     </row>
     <row r="30" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="27" t="s">
-[...22 lines deleted...]
-      <c r="U30" s="36"/>
+      <c r="B30" s="89" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="105"/>
+      <c r="H30" s="105"/>
+      <c r="I30" s="105"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="106"/>
+      <c r="L30" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="M30" s="90"/>
+      <c r="N30" s="91"/>
+      <c r="O30" s="91"/>
+      <c r="P30" s="91"/>
+      <c r="Q30" s="92"/>
+      <c r="R30" s="92"/>
+      <c r="S30" s="92"/>
+      <c r="T30" s="92"/>
+      <c r="U30" s="93"/>
       <c r="V30" s="14"/>
     </row>
     <row r="31" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="30"/>
-[...18 lines deleted...]
-      <c r="U31" s="40"/>
+      <c r="B31" s="107"/>
+      <c r="C31" s="108"/>
+      <c r="D31" s="108"/>
+      <c r="E31" s="108"/>
+      <c r="F31" s="108"/>
+      <c r="G31" s="108"/>
+      <c r="H31" s="108"/>
+      <c r="I31" s="108"/>
+      <c r="J31" s="108"/>
+      <c r="K31" s="109"/>
+      <c r="L31" s="94"/>
+      <c r="M31" s="95"/>
+      <c r="N31" s="95"/>
+      <c r="O31" s="95"/>
+      <c r="P31" s="95"/>
+      <c r="Q31" s="96"/>
+      <c r="R31" s="96"/>
+      <c r="S31" s="96"/>
+      <c r="T31" s="96"/>
+      <c r="U31" s="97"/>
       <c r="V31" s="14" t="s">
-        <v>12</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="26" t="s">
-        <v>25</v>
+      <c r="B33" s="75" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="34" spans="2:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="22" t="s">
-        <v>26</v>
+      <c r="B34" s="27" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="35" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="15" t="s">
-        <v>0</v>
+      <c r="B35" s="16" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="B26:K27"/>
+    <mergeCell ref="L26:U27"/>
+    <mergeCell ref="B29:K29"/>
+    <mergeCell ref="L29:U29"/>
+    <mergeCell ref="B30:K31"/>
+    <mergeCell ref="L30:U31"/>
+    <mergeCell ref="B21:K21"/>
+    <mergeCell ref="L21:U21"/>
+    <mergeCell ref="B22:K23"/>
+    <mergeCell ref="L22:U23"/>
+    <mergeCell ref="B25:K25"/>
+    <mergeCell ref="L25:U25"/>
+    <mergeCell ref="B14:K15"/>
+    <mergeCell ref="L14:U15"/>
+    <mergeCell ref="B17:K17"/>
+    <mergeCell ref="L17:U17"/>
+    <mergeCell ref="B18:K19"/>
+    <mergeCell ref="L18:U19"/>
     <mergeCell ref="B9:K9"/>
     <mergeCell ref="L9:U9"/>
     <mergeCell ref="B10:K11"/>
     <mergeCell ref="L10:U11"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="L13:U13"/>
-    <mergeCell ref="B14:K15"/>
-[...16 lines deleted...]
-    <mergeCell ref="L30:U31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59" right="0.39000000000000007" top="0.2" bottom="0.2" header="0.2" footer="0.2"/>
   <pageSetup paperSize="8" fitToHeight="0" orientation="landscape"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58DF37A5-A006-4E5A-A5CD-244594C00987}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:X35"/>
+  <dimension ref="A2:Y35"/>
   <sheetViews>
-    <sheetView topLeftCell="B11" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="C38" sqref="C38"/>
+    <sheetView tabSelected="1" zoomScale="59" zoomScaleNormal="59" workbookViewId="0">
+      <selection activeCell="AE28" sqref="AE28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="6.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="1" customWidth="1"/>
-    <col min="6" max="10" width="6.28515625" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="100" max="16384" width="11.42578125" style="1"/>
+    <col min="6" max="11" width="6.28515625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13" max="14" width="6.28515625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="5.7109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="6.28515625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="4.85546875" style="1" customWidth="1"/>
+    <col min="19" max="20" width="6.28515625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="6" style="1" customWidth="1"/>
+    <col min="23" max="23" width="18.28515625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="7.7109375" style="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="1" customWidth="1"/>
+    <col min="26" max="61" width="6.28515625" style="1" customWidth="1"/>
+    <col min="62" max="62" width="6.7109375" style="1" customWidth="1"/>
+    <col min="63" max="100" width="3.7109375" style="1" customWidth="1"/>
+    <col min="101" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5" t="s">
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
-      <c r="V3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="W3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5" t="s">
+        <v>90</v>
+      </c>
       <c r="X3" s="5"/>
-    </row>
-    <row r="4" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Y3" s="5"/>
+    </row>
+    <row r="4" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="1" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
-      <c r="T4" s="6"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P4" s="5"/>
+      <c r="U4" s="6"/>
+      <c r="W4" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>5</v>
+        <v>67</v>
       </c>
       <c r="B6" s="7">
         <v>3</v>
       </c>
       <c r="C6" s="7">
         <v>4</v>
       </c>
       <c r="D6" s="7">
         <v>5</v>
       </c>
       <c r="E6" s="7">
         <v>6</v>
       </c>
       <c r="F6" s="7">
         <v>7</v>
       </c>
       <c r="G6" s="7">
         <v>8</v>
       </c>
       <c r="H6" s="7">
         <v>9</v>
       </c>
       <c r="I6" s="7">
         <v>10</v>
       </c>
       <c r="J6" s="7">
         <v>11</v>
       </c>
-      <c r="K6" s="25" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="K6" s="7">
+        <v>12</v>
+      </c>
+      <c r="L6" s="74" t="s">
+        <v>93</v>
       </c>
       <c r="M6" s="7">
         <v>14</v>
       </c>
       <c r="N6" s="7">
         <v>15</v>
       </c>
       <c r="O6" s="9">
         <v>16</v>
       </c>
       <c r="P6" s="8">
         <v>17</v>
       </c>
       <c r="Q6" s="9">
         <v>18</v>
       </c>
       <c r="R6" s="8">
         <v>19</v>
       </c>
       <c r="S6" s="9">
         <v>20</v>
       </c>
       <c r="T6" s="8">
         <v>21</v>
       </c>
-      <c r="U6" s="8">
+      <c r="V6" s="8">
         <v>22</v>
       </c>
-      <c r="V6" s="1" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W6" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
-    </row>
-[...30 lines deleted...]
-    <row r="9" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V7" s="10"/>
+    </row>
+    <row r="8" spans="1:25" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="76" t="s">
+        <v>95</v>
+      </c>
+      <c r="C8" s="77"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="78"/>
+      <c r="L8" s="78"/>
+      <c r="M8" s="79" t="s">
+        <v>96</v>
+      </c>
+      <c r="N8" s="80"/>
+      <c r="O8" s="81"/>
+      <c r="P8" s="81"/>
+      <c r="Q8" s="81"/>
+      <c r="R8" s="81"/>
+      <c r="S8" s="81"/>
+      <c r="T8" s="81"/>
+      <c r="U8" s="81"/>
+      <c r="V8" s="81"/>
+      <c r="W8" s="14"/>
+    </row>
+    <row r="9" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
-      <c r="B9" s="45" t="s">
-[...25 lines deleted...]
-    <row r="10" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" s="83"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="84"/>
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="84"/>
+      <c r="K9" s="84"/>
+      <c r="L9" s="85"/>
+      <c r="M9" s="89" t="s">
+        <v>72</v>
+      </c>
+      <c r="N9" s="90"/>
+      <c r="O9" s="91"/>
+      <c r="P9" s="91"/>
+      <c r="Q9" s="91"/>
+      <c r="R9" s="92"/>
+      <c r="S9" s="92"/>
+      <c r="T9" s="92"/>
+      <c r="U9" s="92"/>
+      <c r="V9" s="93"/>
+      <c r="W9" s="14"/>
+    </row>
+    <row r="10" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="14"/>
-      <c r="B10" s="48"/>
-[...23 lines deleted...]
-    <row r="11" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="86"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+      <c r="E10" s="87"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="87"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="88"/>
+      <c r="M10" s="94"/>
+      <c r="N10" s="95"/>
+      <c r="O10" s="95"/>
+      <c r="P10" s="95"/>
+      <c r="Q10" s="95"/>
+      <c r="R10" s="96"/>
+      <c r="S10" s="96"/>
+      <c r="T10" s="96"/>
+      <c r="U10" s="96"/>
+      <c r="V10" s="97"/>
+      <c r="W10" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
-      <c r="L11" s="16" t="s">
-[...3 lines deleted...]
-      <c r="N11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="20"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
-      <c r="V11" s="14"/>
-[...31 lines deleted...]
-    <row r="13" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V11" s="4"/>
+      <c r="W11" s="14"/>
+    </row>
+    <row r="12" spans="1:25" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="76" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" s="77"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="78"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="79" t="s">
+        <v>99</v>
+      </c>
+      <c r="N12" s="80"/>
+      <c r="O12" s="81"/>
+      <c r="P12" s="81"/>
+      <c r="Q12" s="81"/>
+      <c r="R12" s="81"/>
+      <c r="S12" s="81"/>
+      <c r="T12" s="81"/>
+      <c r="U12" s="81"/>
+      <c r="V12" s="81"/>
+      <c r="W12" s="14"/>
+    </row>
+    <row r="13" spans="1:25" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11"/>
-      <c r="B13" s="45" t="s">
-[...25 lines deleted...]
-    <row r="14" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="83"/>
+      <c r="D13" s="84"/>
+      <c r="E13" s="84"/>
+      <c r="F13" s="84"/>
+      <c r="G13" s="84"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+      <c r="J13" s="84"/>
+      <c r="K13" s="84"/>
+      <c r="L13" s="85"/>
+      <c r="M13" s="89" t="s">
+        <v>72</v>
+      </c>
+      <c r="N13" s="90"/>
+      <c r="O13" s="91"/>
+      <c r="P13" s="91"/>
+      <c r="Q13" s="91"/>
+      <c r="R13" s="92"/>
+      <c r="S13" s="92"/>
+      <c r="T13" s="92"/>
+      <c r="U13" s="92"/>
+      <c r="V13" s="93"/>
+      <c r="W13" s="14"/>
+    </row>
+    <row r="14" spans="1:25" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13"/>
-      <c r="B14" s="48"/>
-[...23 lines deleted...]
-    <row r="15" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="86"/>
+      <c r="C14" s="87"/>
+      <c r="D14" s="87"/>
+      <c r="E14" s="87"/>
+      <c r="F14" s="87"/>
+      <c r="G14" s="87"/>
+      <c r="H14" s="87"/>
+      <c r="I14" s="87"/>
+      <c r="J14" s="87"/>
+      <c r="K14" s="87"/>
+      <c r="L14" s="88"/>
+      <c r="M14" s="94"/>
+      <c r="N14" s="95"/>
+      <c r="O14" s="95"/>
+      <c r="P14" s="95"/>
+      <c r="Q14" s="95"/>
+      <c r="R14" s="96"/>
+      <c r="S14" s="96"/>
+      <c r="T14" s="96"/>
+      <c r="U14" s="96"/>
+      <c r="V14" s="97"/>
+      <c r="W14" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13"/>
-      <c r="B15" s="18"/>
-[...51 lines deleted...]
-    <row r="17" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="22"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
+      <c r="P15" s="22"/>
+      <c r="Q15" s="22"/>
+      <c r="R15" s="23"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+      <c r="W15" s="14"/>
+    </row>
+    <row r="16" spans="1:25" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="76" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="77"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="78"/>
+      <c r="H16" s="78"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="78"/>
+      <c r="L16" s="78"/>
+      <c r="M16" s="79" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="80"/>
+      <c r="O16" s="81"/>
+      <c r="P16" s="81"/>
+      <c r="Q16" s="81"/>
+      <c r="R16" s="81"/>
+      <c r="S16" s="81"/>
+      <c r="T16" s="81"/>
+      <c r="U16" s="81"/>
+      <c r="V16" s="81"/>
+      <c r="W16" s="14"/>
+    </row>
+    <row r="17" spans="1:23" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13"/>
-      <c r="B17" s="45" t="s">
-[...25 lines deleted...]
-    <row r="18" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="83"/>
+      <c r="D17" s="84"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="84"/>
+      <c r="H17" s="84"/>
+      <c r="I17" s="84"/>
+      <c r="J17" s="84"/>
+      <c r="K17" s="84"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="89" t="s">
+        <v>72</v>
+      </c>
+      <c r="N17" s="90"/>
+      <c r="O17" s="91"/>
+      <c r="P17" s="91"/>
+      <c r="Q17" s="91"/>
+      <c r="R17" s="92"/>
+      <c r="S17" s="92"/>
+      <c r="T17" s="92"/>
+      <c r="U17" s="92"/>
+      <c r="V17" s="93"/>
+      <c r="W17" s="14"/>
+    </row>
+    <row r="18" spans="1:23" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13"/>
-      <c r="B18" s="48"/>
-[...23 lines deleted...]
-    <row r="19" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="86"/>
+      <c r="C18" s="87"/>
+      <c r="D18" s="87"/>
+      <c r="E18" s="87"/>
+      <c r="F18" s="87"/>
+      <c r="G18" s="87"/>
+      <c r="H18" s="87"/>
+      <c r="I18" s="87"/>
+      <c r="J18" s="87"/>
+      <c r="K18" s="87"/>
+      <c r="L18" s="88"/>
+      <c r="M18" s="94"/>
+      <c r="N18" s="95"/>
+      <c r="O18" s="95"/>
+      <c r="P18" s="95"/>
+      <c r="Q18" s="95"/>
+      <c r="R18" s="96"/>
+      <c r="S18" s="96"/>
+      <c r="T18" s="96"/>
+      <c r="U18" s="96"/>
+      <c r="V18" s="97"/>
+      <c r="W18" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
-      <c r="V19" s="14"/>
-[...29 lines deleted...]
-    <row r="21" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V19" s="4"/>
+      <c r="W19" s="14"/>
+    </row>
+    <row r="20" spans="1:23" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="76" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="77"/>
+      <c r="L20" s="77"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="77"/>
+      <c r="O20" s="77"/>
+      <c r="P20" s="77"/>
+      <c r="Q20" s="77"/>
+      <c r="R20" s="77"/>
+      <c r="S20" s="77"/>
+      <c r="T20" s="77"/>
+      <c r="U20" s="77"/>
+      <c r="V20" s="77"/>
+      <c r="W20" s="14"/>
+    </row>
+    <row r="21" spans="1:23" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
-      <c r="B21" s="45" t="s">
-[...23 lines deleted...]
-    <row r="22" spans="1:22" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="82" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="83"/>
+      <c r="D21" s="83"/>
+      <c r="E21" s="83"/>
+      <c r="F21" s="83"/>
+      <c r="G21" s="83"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="83"/>
+      <c r="J21" s="83"/>
+      <c r="K21" s="83"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="83"/>
+      <c r="N21" s="83"/>
+      <c r="O21" s="83"/>
+      <c r="P21" s="83"/>
+      <c r="Q21" s="83"/>
+      <c r="R21" s="83"/>
+      <c r="S21" s="83"/>
+      <c r="T21" s="83"/>
+      <c r="U21" s="83"/>
+      <c r="V21" s="98"/>
+      <c r="W21" s="14"/>
+    </row>
+    <row r="22" spans="1:23" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
-      <c r="B22" s="58"/>
-[...23 lines deleted...]
-    <row r="23" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="99"/>
+      <c r="C22" s="100"/>
+      <c r="D22" s="100"/>
+      <c r="E22" s="100"/>
+      <c r="F22" s="100"/>
+      <c r="G22" s="100"/>
+      <c r="H22" s="100"/>
+      <c r="I22" s="100"/>
+      <c r="J22" s="100"/>
+      <c r="K22" s="100"/>
+      <c r="L22" s="100"/>
+      <c r="M22" s="100"/>
+      <c r="N22" s="100"/>
+      <c r="O22" s="100"/>
+      <c r="P22" s="100"/>
+      <c r="Q22" s="100"/>
+      <c r="R22" s="100"/>
+      <c r="S22" s="100"/>
+      <c r="T22" s="100"/>
+      <c r="U22" s="100"/>
+      <c r="V22" s="101"/>
+      <c r="W22" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
       <c r="U23" s="4"/>
-      <c r="V23" s="14"/>
-[...195 lines deleted...]
-    <row r="35" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V23" s="4"/>
+      <c r="W23" s="14"/>
+    </row>
+    <row r="24" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" s="76" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="77"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="77"/>
+      <c r="I24" s="77"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="77"/>
+      <c r="L24" s="77"/>
+      <c r="M24" s="77"/>
+      <c r="N24" s="77"/>
+      <c r="O24" s="77"/>
+      <c r="P24" s="77"/>
+      <c r="Q24" s="77"/>
+      <c r="R24" s="77"/>
+      <c r="S24" s="77"/>
+      <c r="T24" s="77"/>
+      <c r="U24" s="77"/>
+      <c r="V24" s="77"/>
+      <c r="W24" s="14"/>
+    </row>
+    <row r="25" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="82" t="s">
+        <v>104</v>
+      </c>
+      <c r="C25" s="83"/>
+      <c r="D25" s="83"/>
+      <c r="E25" s="83"/>
+      <c r="F25" s="83"/>
+      <c r="G25" s="83"/>
+      <c r="H25" s="83"/>
+      <c r="I25" s="83"/>
+      <c r="J25" s="83"/>
+      <c r="K25" s="83"/>
+      <c r="L25" s="83"/>
+      <c r="M25" s="83"/>
+      <c r="N25" s="83"/>
+      <c r="O25" s="83"/>
+      <c r="P25" s="83"/>
+      <c r="Q25" s="83"/>
+      <c r="R25" s="83"/>
+      <c r="S25" s="83"/>
+      <c r="T25" s="83"/>
+      <c r="U25" s="83"/>
+      <c r="V25" s="98"/>
+      <c r="W25" s="70"/>
+    </row>
+    <row r="26" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="99"/>
+      <c r="C26" s="100"/>
+      <c r="D26" s="100"/>
+      <c r="E26" s="100"/>
+      <c r="F26" s="100"/>
+      <c r="G26" s="100"/>
+      <c r="H26" s="100"/>
+      <c r="I26" s="100"/>
+      <c r="J26" s="100"/>
+      <c r="K26" s="100"/>
+      <c r="L26" s="100"/>
+      <c r="M26" s="100"/>
+      <c r="N26" s="100"/>
+      <c r="O26" s="100"/>
+      <c r="P26" s="100"/>
+      <c r="Q26" s="100"/>
+      <c r="R26" s="100"/>
+      <c r="S26" s="100"/>
+      <c r="T26" s="100"/>
+      <c r="U26" s="100"/>
+      <c r="V26" s="101"/>
+      <c r="W26" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="22"/>
+      <c r="P27" s="22"/>
+      <c r="Q27" s="22"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="22"/>
+      <c r="T27" s="22"/>
+      <c r="U27" s="22"/>
+      <c r="V27" s="23"/>
+      <c r="W27" s="70"/>
+    </row>
+    <row r="28" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="76" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="77"/>
+      <c r="K28" s="77"/>
+      <c r="L28" s="77"/>
+      <c r="M28" s="77"/>
+      <c r="N28" s="77"/>
+      <c r="O28" s="77"/>
+      <c r="P28" s="77"/>
+      <c r="Q28" s="77"/>
+      <c r="R28" s="77"/>
+      <c r="S28" s="77"/>
+      <c r="T28" s="77"/>
+      <c r="U28" s="77"/>
+      <c r="V28" s="77"/>
+      <c r="W28" s="14"/>
+    </row>
+    <row r="29" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="82" t="s">
+        <v>104</v>
+      </c>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="98"/>
+      <c r="W29" s="14"/>
+    </row>
+    <row r="30" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="99"/>
+      <c r="C30" s="100"/>
+      <c r="D30" s="100"/>
+      <c r="E30" s="100"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="100"/>
+      <c r="H30" s="100"/>
+      <c r="I30" s="100"/>
+      <c r="J30" s="100"/>
+      <c r="K30" s="100"/>
+      <c r="L30" s="100"/>
+      <c r="M30" s="100"/>
+      <c r="N30" s="100"/>
+      <c r="O30" s="100"/>
+      <c r="P30" s="100"/>
+      <c r="Q30" s="100"/>
+      <c r="R30" s="100"/>
+      <c r="S30" s="100"/>
+      <c r="T30" s="100"/>
+      <c r="U30" s="100"/>
+      <c r="V30" s="101"/>
+      <c r="W30" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="27" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="33" spans="2:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="27" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="34" spans="2:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="2:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
-      <c r="L35" s="2"/>
+      <c r="L35" s="3"/>
       <c r="M35" s="2"/>
-      <c r="N35"/>
-[...1 lines deleted...]
-      <c r="S35" s="3"/>
+      <c r="N35" s="2"/>
+      <c r="O35"/>
+      <c r="S35" s="2"/>
       <c r="T35" s="3"/>
-      <c r="U35" s="2"/>
+      <c r="U35" s="3"/>
+      <c r="V35" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="B16:K16"/>
-[...16 lines deleted...]
-    <mergeCell ref="B21:U22"/>
+    <mergeCell ref="B20:V20"/>
+    <mergeCell ref="B24:V24"/>
+    <mergeCell ref="B25:V26"/>
+    <mergeCell ref="B28:V28"/>
+    <mergeCell ref="B29:V30"/>
+    <mergeCell ref="B21:V22"/>
+    <mergeCell ref="M8:V8"/>
+    <mergeCell ref="M9:V10"/>
+    <mergeCell ref="B8:L8"/>
+    <mergeCell ref="B9:L10"/>
+    <mergeCell ref="B12:L12"/>
+    <mergeCell ref="M12:V12"/>
+    <mergeCell ref="B16:L16"/>
+    <mergeCell ref="M16:V16"/>
+    <mergeCell ref="B17:L18"/>
+    <mergeCell ref="M17:V18"/>
+    <mergeCell ref="B13:L14"/>
+    <mergeCell ref="M13:V14"/>
   </mergeCells>
   <pageMargins left="0.59" right="0.39000000000000007" top="0.2" bottom="0.2" header="0.2" footer="0.2"/>
   <pageSetup paperSize="8" fitToHeight="0" orientation="landscape"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="b49f9cd3-2941-41b9-8edc-fe57b3914c1c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f0fbe950-8133-400a-a1da-41cbb0fb62f6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101006B92E72A0AD644438883FFC3BD797788" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="e7ee53b0d910e9d3c828e0575d9e376f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f0fbe950-8133-400a-a1da-41cbb0fb62f6" xmlns:ns3="b49f9cd3-2941-41b9-8edc-fe57b3914c1c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="94ae34eee98c178858a96c26d69b0ad4" ns2:_="" ns3:_="">
     <xsd:import namespace="f0fbe950-8133-400a-a1da-41cbb0fb62f6"/>
     <xsd:import namespace="b49f9cd3-2941-41b9-8edc-fe57b3914c1c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3004,114 +4124,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A830E6B7-7A82-894D-9C0A-65029D9BF154}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b49f9cd3-2941-41b9-8edc-fe57b3914c1c"/>
     <ds:schemaRef ds:uri="f0fbe950-8133-400a-a1da-41cbb0fb62f6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC347FE4-D70A-449B-8EE1-FD1F051EF084}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EC63885-9885-4A2B-87A4-834110C1EDE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f0fbe950-8133-400a-a1da-41cbb0fb62f6"/>
     <ds:schemaRef ds:uri="b49f9cd3-2941-41b9-8edc-fe57b3914c1c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Allmänt</vt:lpstr>
       <vt:lpstr>HT26</vt:lpstr>
       <vt:lpstr>VT27</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ingela Norström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>