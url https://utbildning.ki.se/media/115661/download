--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1,131 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId21"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId22"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="509" r:id="rId2"/>
     <p:sldId id="1099" r:id="rId3"/>
     <p:sldId id="514" r:id="rId4"/>
     <p:sldId id="1100" r:id="rId5"/>
     <p:sldId id="523" r:id="rId6"/>
     <p:sldId id="1091" r:id="rId7"/>
@@ -1369,51 +1366,51 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -30219,227 +30216,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{92f52389-3f0f-4623-9a3b-957c32d194e5}" enabled="0" method="" siteId="{92f52389-3f0f-4623-9a3b-957c32d194e5}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Region Skånes presentationsmall</Template>
   <TotalTime></TotalTime>
   <Words>2596</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
   <Paragraphs>328</Paragraphs>
   <Slides>19</Slides>
   <Notes>16</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -30497,30 +30317,27 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Schlyter My</dc:creator>
   <cp:keywords>Region Skåne;Powerpointmall;2025</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ArticulateGUID">
     <vt:lpwstr>3D0126CF-E299-4EA6-B5B5-949059109E94</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ArticulatePath">
     <vt:lpwstr>Presentation5</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>