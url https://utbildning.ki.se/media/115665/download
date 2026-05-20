--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -42,150 +42,147 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/media/image10.jfif" ContentType="image/png"/>
+  <Override PartName="/ppt/media/image9.jfif" ContentType="image/png"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId55"/>
+    <p:notesMasterId r:id="rId54"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId56"/>
+    <p:handoutMasterId r:id="rId55"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="263" r:id="rId5"/>
     <p:sldId id="268" r:id="rId6"/>
     <p:sldId id="465" r:id="rId7"/>
     <p:sldId id="448" r:id="rId8"/>
     <p:sldId id="279" r:id="rId9"/>
     <p:sldId id="281" r:id="rId10"/>
     <p:sldId id="280" r:id="rId11"/>
     <p:sldId id="283" r:id="rId12"/>
     <p:sldId id="287" r:id="rId13"/>
     <p:sldId id="286" r:id="rId14"/>
     <p:sldId id="271" r:id="rId15"/>
     <p:sldId id="304" r:id="rId16"/>
     <p:sldId id="307" r:id="rId17"/>
     <p:sldId id="1765" r:id="rId18"/>
     <p:sldId id="1759" r:id="rId19"/>
     <p:sldId id="284" r:id="rId20"/>
     <p:sldId id="1761" r:id="rId21"/>
     <p:sldId id="1763" r:id="rId22"/>
     <p:sldId id="1762" r:id="rId23"/>
     <p:sldId id="285" r:id="rId24"/>
     <p:sldId id="299" r:id="rId25"/>
-    <p:sldId id="267" r:id="rId26"/>
-[...17 lines deleted...]
-    <p:sldId id="302" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId26"/>
+    <p:sldId id="300" r:id="rId27"/>
+    <p:sldId id="297" r:id="rId28"/>
+    <p:sldId id="305" r:id="rId29"/>
+    <p:sldId id="273" r:id="rId30"/>
+    <p:sldId id="269" r:id="rId31"/>
+    <p:sldId id="275" r:id="rId32"/>
+    <p:sldId id="274" r:id="rId33"/>
+    <p:sldId id="277" r:id="rId34"/>
+    <p:sldId id="278" r:id="rId35"/>
+    <p:sldId id="1760" r:id="rId36"/>
+    <p:sldId id="272" r:id="rId37"/>
+    <p:sldId id="289" r:id="rId38"/>
+    <p:sldId id="290" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="292" r:id="rId41"/>
+    <p:sldId id="291" r:id="rId42"/>
+    <p:sldId id="302" r:id="rId43"/>
+    <p:sldId id="306" r:id="rId44"/>
     <p:sldId id="294" r:id="rId45"/>
-    <p:sldId id="306" r:id="rId46"/>
-[...7 lines deleted...]
-    <p:sldId id="260" r:id="rId54"/>
+    <p:sldId id="1758" r:id="rId46"/>
+    <p:sldId id="303" r:id="rId47"/>
+    <p:sldId id="466" r:id="rId48"/>
+    <p:sldId id="1757" r:id="rId49"/>
+    <p:sldId id="270" r:id="rId50"/>
+    <p:sldId id="1767" r:id="rId51"/>
+    <p:sldId id="1769" r:id="rId52"/>
+    <p:sldId id="260" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Times"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -343,76 +340,68 @@
     <a:srgbClr val="EDF4F4"/>
     <a:srgbClr val="C7ECDC"/>
     <a:srgbClr val="4F0433"/>
     <a:srgbClr val="CCEBED"/>
     <a:srgbClr val="FFDDD6"/>
     <a:srgbClr val="666666"/>
     <a:srgbClr val="DDDEE0"/>
     <a:srgbClr val="FF876F"/>
     <a:srgbClr val="FFE7C2"/>
     <a:srgbClr val="FFC66D"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="12591" autoAdjust="0"/>
     <p:restoredTop sz="96543" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="106" d="100"/>
-          <a:sy n="106" d="100"/>
+          <a:sx n="121" d="100"/>
+          <a:sy n="121" d="100"/>
         </p:scale>
-        <p:origin x="77" y="322"/>
+        <p:origin x="485" y="77"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="622"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -420,82 +409,82 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="118" d="100"/>
           <a:sy n="118" d="100"/>
         </p:scale>
         <p:origin x="4152" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId62" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}"/>
     <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
-      <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:48:10.525" v="2821" actId="47"/>
+      <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-05-06T07:53:43.393" v="2825" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:16:08.948" v="1984" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1099428093" sldId="263"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:16:08.948" v="1984" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1099428093" sldId="263"/>
             <ac:spMk id="3" creationId="{1B4D2C54-6FB1-D0FC-01BE-847D5965E867}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="del">
-        <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:34:16.579" v="2657" actId="47"/>
+        <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-05-06T07:47:21.565" v="2822" actId="2696"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1992015320" sldId="266"/>
+          <pc:sldMk cId="343384256" sldId="267"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:20:12.286" v="2055" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3986061632" sldId="269"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:20:12.286" v="2055" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3986061632" sldId="269"/>
             <ac:spMk id="3" creationId="{35EC80F1-809A-A623-C853-D097D7B73D9A}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod modCm">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:47:49.313" v="2810" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="954133941" sldId="270"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:47:49.313" v="2810" actId="20577"/>
@@ -699,79 +688,64 @@
         </pc:spChg>
         <pc:grpChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:44:03.196" v="2766" actId="1076"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3705991233" sldId="281"/>
             <ac:grpSpMk id="21" creationId="{8EE5D055-4A94-17C0-AD85-561BF3A4F1E0}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:31:40.390" v="2653" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2236805644" sldId="283"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:31:40.390" v="2653" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2236805644" sldId="283"/>
             <ac:spMk id="3" creationId="{6594A895-B9AE-9057-D476-D493D276CFAC}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...5 lines deleted...]
-      </pc:sldChg>
       <pc:sldChg chg="delSp modSp add mod ord">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:24:56.974" v="2115" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="883513944" sldId="284"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:06:22.723" v="1503" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="883513944" sldId="284"/>
             <ac:spMk id="2" creationId="{6C6EBBF0-CF17-D0F6-6CAD-343F6665F9C8}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="del">
-[...6 lines deleted...]
-        </pc:picChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:24:56.974" v="2115" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="883513944" sldId="284"/>
             <ac:picMk id="1026" creationId="{3B8D972A-8929-58D3-BC24-8E15175CB267}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod modCm">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:16:22.021" v="2144" actId="15"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="34704675" sldId="287"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:16:22.021" v="2144" actId="15"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="34704675" sldId="287"/>
             <ac:spMk id="3" creationId="{131BFE32-2457-0D47-5907-6D7AD50B7D8B}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:extLst>
           <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
@@ -832,80 +806,94 @@
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:15:06.556" v="1970" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="166398946" sldId="300"/>
             <ac:spMk id="3" creationId="{1EC133FB-156B-E5ED-629D-93D3117C0C16}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T19:24:30.574" v="122" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2797553181" sldId="302"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T19:24:30.574" v="122" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2797553181" sldId="302"/>
             <ac:spMk id="2" creationId="{BA7CEE62-547A-A066-66E9-EFC915FC54B6}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-05-06T07:53:43.393" v="2825" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4213295963" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-05-06T07:53:43.393" v="2825" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4213295963" sldId="303"/>
+            <ac:spMk id="3" creationId="{F0284FD4-65E9-3661-8AE1-A67EE873164D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-05-06T07:52:37.884" v="2824"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="418442135" sldId="306"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
       <pc:sldChg chg="delSp modSp mod modAnim">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:41:02.229" v="2752" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="941605161" sldId="307"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:38:21.732" v="2719" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="941605161" sldId="307"/>
             <ac:spMk id="2" creationId="{1E7B9C8F-5496-46D9-9921-16C245677ACF}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:41:02.229" v="2752" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="941605161" sldId="307"/>
             <ac:spMk id="3" creationId="{8DC09ABC-C399-4D29-8335-CDC806A4FB44}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="del">
-[...6 lines deleted...]
-        </pc:picChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:37:27.944" v="2674" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="941605161" sldId="307"/>
             <ac:picMk id="8" creationId="{79A62839-6D85-4F0D-BE2F-7F30FA3D5800}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp modAnim">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:32:42.732" v="2656" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4131477715" sldId="465"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:32:42.732" v="2656" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4131477715" sldId="465"/>
             <ac:spMk id="22" creationId="{D546F099-ACAC-48FB-A13E-D2027FB86FCD}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
@@ -923,228 +911,156 @@
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp modSp new mod">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T19:40:14.118" v="618" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1494277191" sldId="1758"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T19:40:14.118" v="618" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1494277191" sldId="1758"/>
             <ac:spMk id="2" creationId="{11D17D8B-3E26-1300-4D3F-F5D0E25A4F6F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T19:36:46.700" v="592" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1494277191" sldId="1758"/>
             <ac:spMk id="3" creationId="{F63E558A-935C-7D49-0C96-8294D2450385}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add">
-[...22 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp new mod">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:41:22.494" v="2755" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2456459876" sldId="1759"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T19:51:21.114" v="942" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2456459876" sldId="1759"/>
             <ac:spMk id="2" creationId="{1B522B3B-CE61-DB46-E8C2-5A728D410D05}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:41:22.494" v="2755" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2456459876" sldId="1759"/>
             <ac:spMk id="3" creationId="{7DCAA7F0-A420-684F-F58F-B6FDCC9211C4}"/>
-          </ac:spMkLst>
-[...30 lines deleted...]
-            <ac:spMk id="14" creationId="{58351F50-91EE-B956-3489-990B333D991F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:24:41.690" v="2114" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2456459876" sldId="1759"/>
             <ac:picMk id="15" creationId="{E8439B23-38FF-4A35-92D6-BEDD4B9ECC9D}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="add">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T19:53:29.959" v="953"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4028972254" sldId="1760"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="addSp modSp add mod">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:14:05.389" v="1955"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="318700957" sldId="1761"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:13:38.529" v="1949" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="318700957" sldId="1761"/>
             <ac:spMk id="2" creationId="{953BAD58-4572-6EA1-ABB3-9FC74D5FBD32}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:02:13.782" v="1006" actId="255"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="318700957" sldId="1761"/>
             <ac:spMk id="3" creationId="{B8974985-9C1C-53F2-5DD1-21DA8C83E611}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp new mod modClrScheme chgLayout">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:23:30.066" v="2110" actId="478"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="264023640" sldId="1762"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:17:28.960" v="1989" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:spMk id="2" creationId="{48DAB139-248A-1565-1396-C4597B260345}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:22:26.300" v="2070" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:spMk id="3" creationId="{B8D50933-4CF0-22FA-4844-7CB16AB2A382}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:17:28.960" v="1989" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:spMk id="4" creationId="{75B48C28-4994-6862-D1A5-3CC9D572BDBD}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:17:28.960" v="1989" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:spMk id="5" creationId="{9E66200C-508E-DAB8-BC9A-FD9A956BC551}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:17:28.960" v="1989" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:spMk id="6" creationId="{8AF185B2-B1F5-280E-8B51-37F6918D04DF}"/>
-          </ac:spMkLst>
-[...6 lines deleted...]
-            <ac:spMk id="11" creationId="{C5A66437-810B-5BF8-E703-01577FAAAA23}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:23:23.012" v="2109" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:spMk id="12" creationId="{BFA634E7-AC05-5A08-A3F1-E5F8F00D792A}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod ord">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:21:26.076" v="2059" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:picMk id="7" creationId="{E6A92BD9-7646-FFF9-3522-E18F3B300354}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="add mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:21:28.593" v="2060" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:picMk id="8" creationId="{23BE0FFB-1588-86A9-F33D-A62F3403FF6C}"/>
           </ac:picMkLst>
@@ -1158,265 +1074,152 @@
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="add mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:21:54.626" v="2063" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="264023640" sldId="1762"/>
             <ac:picMk id="10" creationId="{0BA9D819-8277-E735-E0A9-85806FC1BF5C}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp new mod modClrScheme chgLayout">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:13:50.295" v="1951" actId="21"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="611626859" sldId="1763"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:11:05.365" v="1788" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="611626859" sldId="1763"/>
             <ac:spMk id="2" creationId="{C55BBD37-400C-41B4-B0A5-0C9407E11B0B}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add del">
-[...6 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:11:05.365" v="1788" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="611626859" sldId="1763"/>
             <ac:spMk id="4" creationId="{90747CD8-FB6F-2013-3A56-BB39E889B5AC}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:11:05.365" v="1788" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="611626859" sldId="1763"/>
             <ac:spMk id="5" creationId="{47B681A0-F55C-9CED-3298-D6D7D1FCBDDB}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:11:05.365" v="1788" actId="26606"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="611626859" sldId="1763"/>
             <ac:spMk id="6" creationId="{3E50D404-EE67-BDDA-FF11-CCB8EC7985FB}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="add mod">
-          <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:13:48.612" v="1950" actId="21"/>
-[...6 lines deleted...]
-        <pc:spChg chg="add mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:11:55.314" v="1908" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="611626859" sldId="1763"/>
             <ac:spMk id="11" creationId="{844BC893-B128-E843-648F-AEBD7CF6B70A}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add del mod">
-[...22 lines deleted...]
-        </pc:picChg>
         <pc:picChg chg="add del mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-26T20:13:50.295" v="1951" actId="21"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="611626859" sldId="1763"/>
             <ac:picMk id="9" creationId="{44303791-1858-36B9-CB00-B64FC334D9F0}"/>
-          </ac:picMkLst>
-[...29 lines deleted...]
-            <ac:picMk id="7" creationId="{273DFC96-EC35-4106-95A6-91914A59B310}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp modSp new mod">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:41:07.702" v="2753" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2069374024" sldId="1765"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:38:55.548" v="2749" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2069374024" sldId="1765"/>
             <ac:spMk id="2" creationId="{464A1128-839D-CFD8-9B0F-811702612B8E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:41:07.702" v="2753" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2069374024" sldId="1765"/>
             <ac:spMk id="3" creationId="{AC388D19-B4D1-0697-1EBC-A41BB4269C3F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:36:58.549" v="2669" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2069374024" sldId="1765"/>
             <ac:picMk id="7" creationId="{273DFC96-EC35-4106-95A6-91914A59B310}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp new del mod">
-[...13 lines deleted...]
-      </pc:sldChg>
       <pc:sldChg chg="modSp add del mod modCm">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:47:59.702" v="2818" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2748562470" sldId="1767"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:47:59.702" v="2818" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2748562470" sldId="1767"/>
             <ac:spMk id="2" creationId="{06BBDEA6-689C-2D22-C199-CB9293AD2887}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:47:05.495" v="2777" actId="21"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2748562470" sldId="1767"/>
             <ac:spMk id="3" creationId="{444FC061-DC50-94C6-45AC-503591926327}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:extLst>
           <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
             <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="mod">
               <pc226:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:47:59.702" v="2818" actId="20577"/>
               <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
                 <pc:docMk/>
                 <pc:sldMk cId="2748562470" sldId="1767"/>
                 <pc2:cmMk id="{1D52C6CF-ECA7-40A3-998E-FD086952A913}"/>
-              </pc2:cmMkLst>
-[...25 lines deleted...]
-                <pc2:cmMk id="{0E42B98E-68D3-4E5F-9D30-FA7E838C1AFD}"/>
               </pc2:cmMkLst>
             </pc226:cmChg>
           </p:ext>
         </pc:extLst>
       </pc:sldChg>
       <pc:sldChg chg="modSp add mod modCm">
         <pc:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:48:06.320" v="2820"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="138805314" sldId="1769"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:48:06.320" v="2820"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="138805314" sldId="1769"/>
             <ac:spMk id="2" creationId="{3D483679-2414-DC8D-8D42-1F0A7F9AD314}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fredrik Johansson" userId="863f4b97-cb19-46cc-aefc-caac8cfe0662" providerId="ADAL" clId="{D7C2343D-2F50-4060-92EA-C4D1E4768669}" dt="2026-04-27T08:47:36.544" v="2798"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="138805314" sldId="1769"/>
             <ac:spMk id="3" creationId="{F93E3656-8F78-E22D-F1C0-03015B275F1E}"/>
@@ -1516,51 +1319,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -2196,51 +1999,51 @@
         <p15:guide id="1" orient="horz" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -2455,79 +2258,79 @@
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>veckor</a:t>
             </a:r>
             <a:endParaRPr lang="en-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F6DBA7-38D3-4FF9-B176-AA5B07999DDF}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>30</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2469533130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -2562,54 +2365,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild 3" descr="Logotype Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C58A32B-CE37-00A7-BB2A-05D502F73940}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7181478" y="262850"/>
             <a:ext cx="1691680" cy="704867"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3074" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle" hasCustomPrompt="1"/>
@@ -2739,54 +2542,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild 2" descr="Logotype Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC1AD67-1AF6-B109-ABEC-31FF3DEF09CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2996951" y="1915479"/>
             <a:ext cx="3150096" cy="1312540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1873946877"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -2813,54 +2616,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild 3" descr="Logotype Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2DD4E6-57FC-99BA-083F-4F5711AA3717}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2996951" y="1915479"/>
             <a:ext cx="3150096" cy="1312540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för text 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28D153B6-736E-604E-CC38-30ABDB634687}"/>
               </a:ext>
             </a:extLst>
@@ -2949,51 +2752,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>27 april 2026</a:t>
+              <a:t>6 maj 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -3324,51 +3127,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6623447" y="5278502"/>
             <a:ext cx="1905000" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BED4CF09-3C12-3EF1-D5E7-34A36AB16DEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8299847" y="5278502"/>
             <a:ext cx="685800" cy="171450"/>
@@ -3830,51 +3633,51 @@
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -4317,51 +4120,51 @@
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4B55F560-0FA5-4CC3-99C4-83095CAE330C}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{719C98C6-00F0-4387-A9BA-FB521E0564CA}" type="slidenum">
@@ -4802,51 +4605,51 @@
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{116A3FCF-EDA7-4D26-BE8D-0D5098A7A2A0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E4B570BB-7289-4069-9D4A-2FAE4107D42A}" type="slidenum">
@@ -5137,51 +4940,51 @@
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AFB23C43-02AB-49EC-8F17-D0526280C47D}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -5541,51 +5344,51 @@
             <a:r>
               <a:rPr lang="sv-SE" dirty="0" err="1"/>
               <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{30CF4331-D6D1-4E26-B16A-55BB8118C67A}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -5758,51 +5561,51 @@
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -6190,51 +5993,51 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{556C4A7E-66B8-4D02-A897-C064A39C4051}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -6713,239 +6516,235 @@
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="1620" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jfif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jfif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jfif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jfif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jfif"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jfif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jfif"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.tiff"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.tiff"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.tiff"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.lanepe.2025.101504" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.lanepe.2025.101504" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -7216,51 +7015,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52A7ACC8-2D59-FA93-2E8D-267B1819B5BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1F72A04-BD25-89C7-1E7F-D7ACEA74E963}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7505,51 +7304,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEB0FFD1-4C23-2C0B-278E-A447DC27C78E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B21221-2E30-860B-FB31-1DA84024882E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7747,51 +7546,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC13957A-E38C-4B6B-BFCF-5BC0176D7A0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37EA85AE-D30A-4067-A4C2-DCB8F0664F05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8214,51 +8013,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C47ECFAD-08A9-4C9A-9B30-7028376DBBD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21484667-5832-4B8C-B306-D7E05323BD4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8450,51 +8249,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{603AE922-D2B1-1C15-5CA3-EE4937AD62D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80FD421E-9CE9-E636-B5F6-643AC1EEFC2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8754,51 +8553,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC52410F-E2FC-DBE8-358B-F75F1183F9DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78DA06E1-DD85-AB54-2372-294D26E8F722}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8996,51 +8795,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A324D964-AB03-49E4-01FC-D6CFA9711ADC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D7E499-6DE0-5F62-827B-0449DEA4B39C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9289,51 +9088,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{896A8A42-19D5-0F8E-3565-208A1FB63F88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4183A02E-1F1D-4D7E-144A-268A52959334}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9598,51 +9397,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" sz="500" smtClean="0"/>
               <a:pPr>
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="500"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E50D404-EE67-BDDA-FF11-CCB8EC7985FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
@@ -9985,51 +9784,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E66200C-508E-DAB8-BC9A-FD9A956BC551}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AF185B2-B1F5-280E-8B51-37F6918D04DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10428,51 +10227,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC3A0FE5-88AF-688E-B0A1-B33CDE7BFABC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4506781-787D-5E4D-DE33-1DDEB997040F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10558,51 +10357,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9D9FEE1-9F6C-5A1F-34E1-36290F2A7F92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64945913-032C-B5E3-1C2C-D5EB44D09142}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10815,51 +10614,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40706CC4-4F35-70AA-1FE9-8C642FE32E4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D87296-4D37-A0AF-8422-D84648A81FFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11323,1094 +11122,881 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D34CE6EE-D365-3B04-2CCD-5BBFCE2090EA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC8534EB-5EA5-9F2D-66AF-C5B2B0A86084}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Effekter av tvångsvård – vad säger forskningen</a:t>
+              <a:t>Kontrollerade </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>kliniska prövningar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC9F5EF6-CDF5-5D4B-A0AB-F9240FF543B4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42957C8-C13D-733A-E5E5-E16014AAF7DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Svårigheter att studera tvångsvård</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Finns nästan endast </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>RCT:er</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Kontrollerade kliniska studier</a:t>
+              <a:t> för öppen psykiatrisk tvångsvård</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Observationsstudier</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Inga tydliga skillnader jämfört med frivillig vård gällande </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Kinsley</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t> et al, 2017)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Patienters upplevelser</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>Återinläggning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Vårdanvändning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Arresteringar</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Enstaka små studier </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>RCT:er</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> kring fastspänning vs avskiljning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0" err="1"/>
+              <a:t>Bergk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:t> et al., 2011; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0" err="1"/>
+              <a:t>Huf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:t> et al., 2012)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Inga tydliga skillnader i patienters upplevelse av vården </a:t>
+            </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD5337B1-A14E-2FAE-C844-C213D3F90978}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0A1FE7-E5B8-CA73-B138-7AB6FEC4C361}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Karolinska Institutet - a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD4DFBBB-CDDE-0BAB-4278-DA79FFD0608F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47478DBA-2470-58A3-6169-67DCC22B2E4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DA1074C-6099-9990-29A3-C90194B2F23F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C70B99-4BD6-23A8-4A8F-973744475001}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="343384256"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2056199369"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC8534EB-5EA5-9F2D-66AF-C5B2B0A86084}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E532141C-39C6-9226-96E3-048BED08404D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Kontrollerade </a:t>
-[...7 lines deleted...]
-              <a:t>kliniska prövningar</a:t>
+              <a:t>Observationsstudier</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42957C8-C13D-733A-E5E5-E16014AAF7DC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EC133FB-156B-E5ED-629D-93D3117C0C16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-[...52 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Enstaka små studier </a:t>
-[...7 lines deleted...]
-              <a:t> kring fastspänning vs avskiljning </a:t>
+              <a:t>Tvångsvård vs frivillig vård </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0" err="1"/>
-              <a:t>Bergk</a:t>
+              <a:t>Corderoy</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
-              <a:t> et al., 2011; </a:t>
+              <a:t> et al. 2024)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Mer tvångsåtgärder</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Mer missnöje hos patienterna </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Större symtomförbättring</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Högre risk för suicid</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Fastspänning och avskiljning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0" err="1"/>
-              <a:t>Huf</a:t>
+              <a:t>Chieze</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
-              <a:t> et al., 2012)</a:t>
-            </a:r>
+              <a:t>, 2019)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Inga tydliga skillnader i patienters upplevelse av vården </a:t>
-            </a:r>
+              <a:t>Längre vårdtid</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>PTSD-symptom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Mer medicinering</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:t>MEN</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" u="sng" dirty="0"/>
+              <a:t>stora begränsningar och uppenbar risk för bias i dessa studier.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0A1FE7-E5B8-CA73-B138-7AB6FEC4C361}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1422193C-6528-29D4-A64C-A1E0663A4697}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Karolinska Institutet - a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47478DBA-2470-58A3-6169-67DCC22B2E4F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9187299E-CD6A-B0CB-274C-11E759F73F8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C70B99-4BD6-23A8-4A8F-973744475001}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0DC74DF-5C1B-E659-43F9-59EE7C778CE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2056199369"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="166398946"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E532141C-39C6-9226-96E3-048BED08404D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96052243-F6C0-A98A-73B7-A05180400152}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Observationsstudier</a:t>
+              <a:t>Patienters upplevelser</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EC133FB-156B-E5ED-629D-93D3117C0C16}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBAF74FF-B46B-5758-4897-A43D5099B78E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Övervägande negativa upplevelser av tvångsåtgärder, särskilt fastspänning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0" err="1"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Butterworth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>, 2022)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-[...6 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Rädsla</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-[...23 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Traumatisering</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Relation till vårdpersonal viktigt för att minska negativ upplevelse </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="1200" dirty="0" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="sv-SE" sz="1200" dirty="0"/>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Ahkter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
               <a:t>, 2019)</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...43 lines deleted...]
-            </a:pPr>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>De flesta patienter tycker ändå, i efterhand, att tvångsvård var rätt beslut (i Sverige 58%) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Priebe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>, 2010)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1422193C-6528-29D4-A64C-A1E0663A4697}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE62A4BE-C611-D319-D9FE-1FA727D70989}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Karolinska Institutet - a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9187299E-CD6A-B0CB-274C-11E759F73F8E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF5D1B80-E594-B22F-5960-DC22DA0FF557}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0DC74DF-5C1B-E659-43F9-59EE7C778CE2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D727AEB3-0BFA-85E2-D61D-CAE52244AACC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="166398946"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1234665058"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...252 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B57F9E2-64EA-4BEC-B9A2-8ABC67C96885}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Otillfredsställande men samtidigt kritisk slutsats</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -12534,81 +12120,81 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85626669-5E15-450A-A60E-AA544F916377}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C4991B6-7006-4E32-A54F-E4CCDE58E151}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1330008668"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
@@ -12674,536 +12260,536 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C015880-9EE0-105E-598D-10F04465466F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Karolinska Institutet - a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>medical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>university</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8675258-D294-2493-2B9E-3132EC49AB2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:t>2026-05-06</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E01D75D1-582F-DB3F-2877-A32F81026495}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF7B5555-ACF1-835D-DB02-3F5C7179AE5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:br>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Specifikt om personlighetssyndrom</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Subtitle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE6DDFB7-C4FB-0731-5E36-4AE70860683A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2489270641"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Footer Placeholder 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C015880-9EE0-105E-598D-10F04465466F}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3822CED9-2A27-958D-F457-1F0B3D425B6F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Personlighetssyndrom under inläggning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35EC80F1-809A-A623-C853-D097D7B73D9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>Iatrogena</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> effekter av inläggning ofta beskrivna </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Coyle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Shaver</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t> &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Linehan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>, 2018)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Begränsad evidens för akuta insatser för </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>personlighetssydrom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>MacKonick</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t> et al, 2023)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Symtomförbättring under inneliggande vård </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Symtomförbättring under korta inläggningar </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1000" noProof="0" dirty="0"/>
+              <a:t>(Chen et al., 2025) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Symtomförbättring under långa </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" noProof="0" dirty="0" err="1"/>
+              <a:t>inläggingar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1800" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>(Fowler et al. 2018)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="2000" dirty="0"/>
+              <a:t>Inget av detta specifikt för tvångsvård!</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E032CCB4-92BF-83DC-A656-E86F0C482515}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Karolinska Institutet - a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8675258-D294-2493-2B9E-3132EC49AB2D}"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8283AE7F-CCDD-5CC8-0A73-CEF26B439C9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E01D75D1-582F-DB3F-2877-A32F81026495}"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98B46888-AF36-F2B1-977B-1C70DE1FC305}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>27</a:t>
-            </a:fld>
-[...353 lines deleted...]
-              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3986061632"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB6CE7E-D8E2-B50C-EB2C-0519D70AFA31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13341,81 +12927,81 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{338DEF64-191A-CD18-D686-FDCB7968CBAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6305CB0E-4E15-78AF-5BF1-90D68053522B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>29</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C31D7B6C-AE9F-BB20-F5FE-384E5D00C1B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5971315" y="4526623"/>
             <a:ext cx="2952328" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -13542,92 +13128,386 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2290074241"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BADC4264-8D85-292D-ED4E-6BA5F8FCD6A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Symtomförändring under kort inläggning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C76FBF8-C325-AE1B-E444-17B93D3F66CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Karolinska Institutet - a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>medical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>university</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5F54189-8B4F-41AD-8EA9-059A72998940}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:t>2026-05-06</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B2DA3B9-1C92-5476-4650-BB94574ED7AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C9BD15-F9FB-A6A3-8EE7-E85BFD0CF786}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6986563" y="4534400"/>
+            <a:ext cx="1656184" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="6350">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>(Chen et al, 2025)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Content Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33653D8-594B-4319-3E06-E5F7E26CC4FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2173515" y="935134"/>
+            <a:ext cx="4120139" cy="2215398"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Picture 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BA80B8B-81DC-47A1-8356-76753C2CA894}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2200858" y="2754822"/>
+            <a:ext cx="4437153" cy="2215398"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2798921968"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4CF4701-695C-449D-8555-6C2749765EEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 april 2026</a:t>
+              <a:t>6 maj 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C790166C-41FF-461A-8684-A96148EC29E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14646,344 +14526,50 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BADC4264-8D85-292D-ED4E-6BA5F8FCD6A1}"/>
-[...292 lines deleted...]
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F501CA5A-2527-561C-E530-66C2DAA32F79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Symtomförändring under längre inläggningar</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
@@ -15092,81 +14678,81 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA5CE422-B470-AA7E-B68F-684A1D2B4FAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F0B1B0E-962E-23B3-9B88-12F2C15AFB52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>31</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9F47E88-F8A7-96E3-9745-C9C8B4422328}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6976095" y="4526999"/>
             <a:ext cx="2197025" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -15182,51 +14768,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>(Fowler et al., 2018)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3983571637"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FD64684-CD48-35C5-79E9-653F74AAFAAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15357,100 +14943,100 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F4AEC88-4912-3A09-6CC2-E38C8CAE6E4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7501B6A2-4363-5748-93CC-A137645FF14A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>32</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3292141230"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E934C310-6FB4-D670-A4E7-4B3619529941}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15580,81 +15166,81 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEB0FFD1-4C23-2C0B-278E-A447DC27C78E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B21221-2E30-860B-FB31-1DA84024882E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>33</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{062E87C5-5BE2-EE9E-C628-7724CEE3C4ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -15691,1593 +15277,1837 @@
           <a:noFill/>
           <a:ln w="6350">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>(Grossmann et al., 2026)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4028972254"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{474FAD66-2CAD-B9F8-E966-DC12CD8209DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Tvångsåtgärder i olika patientgrupper</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE17E3E3-652B-3519-47D0-54C27F8FC8A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Högst risk för fastspänning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>bland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> alla diagnosgrupper</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>För att skydda personen själv, andra patienter och vårdpersonal</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{098F1E81-744D-E96F-D8AE-3BE3E5ACC264}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Karolinska Institutet - a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>medical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>university</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{467A1FAE-8B04-EACD-8B7E-4FACE9A8BE83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:t>2026-05-06</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76AFB0D1-DED6-9C78-8181-0FB85EA0E65C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39C503CE-81E9-C165-4243-34C9DEDE6D43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1311963" y="2157882"/>
+            <a:ext cx="6263984" cy="3131992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4504C1C5-8E36-D7CF-B1C6-2D8E0EE97A8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6444208" y="4413627"/>
+            <a:ext cx="1656184" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="6350">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>(Rück et al., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>manuscript</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> 2026)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D50C90A6-BAA8-C674-9D1B-E8063BEDB52E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3059832" y="2643757"/>
+            <a:ext cx="504056" cy="1330953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="sv-SE" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="535666970"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{474FAD66-2CAD-B9F8-E966-DC12CD8209DB}"/>
+          <p:cNvPr id="2" name="Footer Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8416031-A868-A7C2-A217-2A59C77630FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Tvångsåtgärder i olika patientgrupper</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE17E3E3-652B-3519-47D0-54C27F8FC8A3}"/>
+              <a:t>Karolinska Institutet - a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>medical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>university</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55FECF07-B2BA-BE06-D1E3-D699EE75DCF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...84 lines deleted...]
-          <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76AFB0D1-DED6-9C78-8181-0FB85EA0E65C}"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E0190D8-F685-FD4F-9973-D02D68A8B7C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...57 lines deleted...]
-          </a:bodyPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACDF0895-6ADB-CC02-4995-D39DB1AA4E68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...58 lines deleted...]
-          </a:bodyPr>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Alternativ och interventioner</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Subtitle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D584811A-E066-E645-C820-59C72F194876}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...24 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="535666970"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="537874224"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Footer Placeholder 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8416031-A868-A7C2-A217-2A59C77630FC}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{049A1D40-CA7B-31AC-816C-ED7FE25539D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Alternativ och interventioner</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E77AD19-704A-1D3A-A328-436EF9297B41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Starkt internationellt tryck att minska tvång inom psykiatrin (WHO, UN, WPA)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Interventioner</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Organisation och arbetssätt på avdelningar</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>SafeWards</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>Collaborative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> problem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>solving</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Förebyggande åtgärder och patientmedverkan</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>Psychiatric</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>advance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>directives</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Joint </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>Crisis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> Planning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E8ADDF7-B0FC-5BA7-643B-8C98188B1834}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Karolinska Institutet - a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55FECF07-B2BA-BE06-D1E3-D699EE75DCF2}"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE473CB3-A931-F976-47D3-A1E1F21358BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E0190D8-F685-FD4F-9973-D02D68A8B7C6}"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{425EF2CB-4456-2278-9C29-85B9CAC7717B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...51 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="537874224"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1817589919"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{049A1D40-CA7B-31AC-816C-ED7FE25539D6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1408419-CE8E-9381-291C-A362CA7DC8FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>SafeWards</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Alternativ och interventioner</a:t>
+              <a:t>	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E77AD19-704A-1D3A-A328-436EF9297B41}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB96A64F-4646-74CC-81AB-945E1EA11F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Starkt internationellt tryck att minska tvång inom psykiatrin (WHO, UN, WPA)</a:t>
+              <a:t>Arbetssätt för att minska konflikter och tvångsåtgärder</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Interventioner</a:t>
-[...3 lines deleted...]
-            <a:pPr lvl="1"/>
+              <a:t>Fokus på relationer och kommunikation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
-              <a:t>Organisation och arbetssätt på avdelningar</a:t>
-[...3 lines deleted...]
-            <a:pPr lvl="2"/>
+              <a:t>Konkreta förebyggande interventioner</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Lovande resultat, men få robusta studier </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>(Finch et al. 2022)</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{201E4309-383F-A505-585C-05B65D935682}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Karolinska Institutet - a </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
-              <a:t>SafeWards</a:t>
-[...30 lines deleted...]
-              <a:t>Psychiatric</a:t>
+              <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
-              <a:t>advance</a:t>
-[...7 lines deleted...]
-              <a:t>directives</a:t>
+              <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
-          <a:p>
-[...25 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E8ADDF7-B0FC-5BA7-643B-8C98188B1834}"/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56F59C76-300F-7706-D488-466F9F340263}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...39 lines deleted...]
-          <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{425EF2CB-4456-2278-9C29-85B9CAC7717B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58909EB4-DD73-BFB7-D7B6-4D259632A81B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>36</a:t>
-            </a:fld>
-[...211 lines deleted...]
-              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD7105E-C042-34A7-F17E-71ADDB9A1C74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6394635" y="1738121"/>
             <a:ext cx="2591012" cy="2519606"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2547766933"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B96C0C8-1260-6599-380F-5AC1C6CEB71B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>Psychiatric</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>advance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>directives</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{540D829D-BB0B-E699-A976-D401775B3F65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Förhandsdirektiv har visats minska tvångsinläggningar i flera studier </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t>(de Jong et al., 2016; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Molyneaux</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t> et al, 2019, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0" err="1"/>
+              <a:t>Tinland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1200" noProof="0" dirty="0"/>
+              <a:t> et al., 2022)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Patienter med tidigare tvångsinläggningar får stöd att formulera önskemål vid kommande kriser</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Finns lagstadgat, eller som praxis, i flera länder</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Ej strukturerat implementerat i Sverige</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Finns delar av detta i självvald inläggning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Ibland I krisplaner</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D731EA74-29A2-A3AD-D656-FD544CC7518D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Karolinska Institutet - a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>medical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>university</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88438323-390F-D5D4-9350-1980F8FA57E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:t>2026-05-06</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AF3403C-521F-448F-1F7B-5987218F05AD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>37</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3692419908"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B96C0C8-1260-6599-380F-5AC1C6CEB71B}"/>
+          <p:cNvPr id="2" name="Footer Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546F12AE-2366-9783-C7F8-6D147EC6E18E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Karolinska Institutet - a </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
-              <a:t>Psychiatric</a:t>
+              <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
-              <a:t>advance</a:t>
-[...7 lines deleted...]
-              <a:t>directives</a:t>
+              <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{540D829D-BB0B-E699-A976-D401775B3F65}"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07FE2D69-5AF6-42AC-C277-80910A256897}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...119 lines deleted...]
-          <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AF3403C-521F-448F-1F7B-5987218F05AD}"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59410460-228E-924A-6EAD-EBCD31201B26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4C5B9AB-C9AC-BCC4-7491-828E820A9307}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Vägar framåt</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Subtitle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AA493FA-0885-0C4D-3CC4-EF5D244A92C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3692419908"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="872159599"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Footer Placeholder 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546F12AE-2366-9783-C7F8-6D147EC6E18E}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA7CEE62-547A-A066-66E9-EFC915FC54B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Randomiserad klinisk prövning av tvångvård möjlig?</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6EF2846-801D-55ED-5CAC-E3DA47AA3BBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>”Vanlig” RCT design ej möjlig. Dels oetisk, men sannolikt även irrelevant.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Stora problemet är avsaknad av s.k. ”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>clinical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>equipoise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>” – Ärlig avvikande uppfattning avseende en intervention mellan olika experter.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>FRÅGA: Finns </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>tillfälle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> när åsikter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>avs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> tvångsvård eller ej för en viss patient genuint går isär bland experter?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>FRÅGA 2: Kan vi konstruera sådant tillfälle?</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92E28228-CEB1-EFD9-FD20-A90D44186505}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t>Karolinska Institutet - a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
               <a:t>university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07FE2D69-5AF6-42AC-C277-80910A256897}"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D1E4A7-8C75-A597-4081-209B15284AEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59410460-228E-924A-6EAD-EBCD31201B26}"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7D20E2-EBE4-9102-1732-52E92F3E591E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
               <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...51 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="872159599"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2797553181"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8DBC86C-6012-445A-93C7-4C149A871587}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 april 2026</a:t>
+              <a:t>6 maj 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{132E5E8A-725C-4042-9E86-80FA73C137E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18246,234 +18076,234 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6469027" y="1116804"/>
             <a:ext cx="1516555" cy="374678"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="Bild 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9603BF3A-E4D5-4351-8592-BEDE7B2A9519}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6628473" y="2313916"/>
             <a:ext cx="1129869" cy="576233"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="Bildobjekt 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0388AD4-326A-4787-9EF2-FCA6A0A2AD0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11" cstate="print">
+          <a:blip r:embed="rId10" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6640342" y="1663483"/>
             <a:ext cx="1173925" cy="447855"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="Bildobjekt 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDAE864-ED8C-453B-B74D-4C5EA93AE0DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12" cstate="print">
+          <a:blip r:embed="rId11" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6376816" y="3506221"/>
             <a:ext cx="1675212" cy="879443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Bildobjekt 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CC9565A-C946-4413-A529-0F7E0F161EA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13" cstate="print">
+          <a:blip r:embed="rId12" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6491858" y="3092727"/>
             <a:ext cx="1269930" cy="515909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bildobjekt 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C9AAC61-51EF-4D96-9B80-AED5350163B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14" cstate="print">
+          <a:blip r:embed="rId13" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2536885" y="3681980"/>
             <a:ext cx="475999" cy="613029"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Bildobjekt 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BC928A8-42BC-4ABC-AEAB-2A5CF5E8DE8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15" cstate="print">
+          <a:blip r:embed="rId14" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1800181" y="1366950"/>
             <a:ext cx="1319696" cy="539544"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -18515,266 +18345,225 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA7CEE62-547A-A066-66E9-EFC915FC54B6}"/>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D6F5AF5-83D1-4A5D-85E4-C86B83591D2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Randomiserad klinisk prövning av tvångvård möjlig?</a:t>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6EF2846-801D-55ED-5CAC-E3DA47AA3BBF}"/>
+              <a:t>MEN stopp och belägg, det är ju bara en selektion av tvångsvårdade!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>JA, men sannolikt den mest relevanta selektion för vilka effekten av tvångsvård är viktigast att vetenskapligt utvärdera. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för sidfot 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D675DFB-9E65-4A04-AEE7-F6EA158525F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Karolinska Institutet - a medical university</a:t>
+            </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
-          <a:p>
-[...60 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92E28228-CEB1-EFD9-FD20-A90D44186505}"/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Platshållare för datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B505C874-50BE-4A6D-8FD6-5E7477300E86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...24 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D1E4A7-8C75-A597-4081-209B15284AEE}"/>
+            <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>06/05/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Platshållare för bildnummer 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D6A4980-5C98-4DE8-B2F4-EF4CBDBD2A24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
-[...27 lines deleted...]
-          <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
-              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>40</a:t>
             </a:fld>
-            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
-[...2 lines deleted...]
-      </p:sp>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Bildobjekt 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45E9BEFA-6AA0-4283-A31C-E93E7F2D9510}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1403648" y="173850"/>
+            <a:ext cx="6180197" cy="3550028"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2797553181"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="418442135"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18898,51 +18687,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{042EBFE0-CA6B-BC66-E7F9-84B86DE7A5F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDAAE93D-EBAC-14B3-9049-1F256DC3F422}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19026,1065 +18815,862 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Platshållare för innehåll 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D6F5AF5-83D1-4A5D-85E4-C86B83591D2F}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D17D8B-3E26-1300-4D3F-F5D0E25A4F6F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
-[...38 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D675DFB-9E65-4A04-AEE7-F6EA158525F7}"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>Fokusera</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>på</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>innehåll</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>snarare</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>än</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>vårdform</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>? </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63E558A-935C-7D49-0C96-8294D2450385}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="3"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>GPM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>heldygnsvård</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>ännu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>ej</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>utvärderat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0" err="1"/>
+              <a:t>Blended</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:t> behandling:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> 4 psykologsamtal under vårdtiden + digitalt stöd före/efter utskrivning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:t>Strukturerad modell (4 steg):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> bedömning &amp; säkerhetsplan → formulering &amp; mål → förändringsplan → eftervård</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:t>Team-baserad:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> genomförs av psykolog tillsammans med vårdpersonal på avdelningen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:t>Fokus:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> praktisk hantering av känslor, relationer och vardagsfunktion</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="sv-SE" b="1" dirty="0"/>
+              <a:t>Mål:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> öka terapeutiskt engagemang och förbättra utfall (t.ex. mindre självskada och återinläggning)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FC5FF7-C054-9D50-9179-1C4F836664F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet - a medical university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Platshållare för datum 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B505C874-50BE-4A6D-8FD6-5E7477300E86}"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE93797-93AF-5C51-8EEB-8124E9983B43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Platshållare för bildnummer 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D6A4980-5C98-4DE8-B2F4-EF4CBDBD2A24}"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DA997F-A82B-2A9E-F7D3-C470452BF7BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="418442135"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1494277191"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D17D8B-3E26-1300-4D3F-F5D0E25A4F6F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73DA68E8-F935-4778-8D2D-378A08BAC9B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-[...44 lines deleted...]
-              <a:t>? </a:t>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Summering</a:t>
             </a:r>
             <a:endParaRPr lang="en-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63E558A-935C-7D49-0C96-8294D2450385}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0284FD4-65E9-3661-8AE1-A67EE873164D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...53 lines deleted...]
-            <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> 4 psykologsamtal under vårdtiden + digitalt stöd före/efter utskrivning</a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>Inneliggande tvångsvård enligt LPT är ett eftersatt forskningsområde.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> bedömning &amp; säkerhetsplan → formulering &amp; mål → förändringsplan → eftervård</a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>Vi kan idag inte uttala oss om kausala effekter av tvångsvård.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> genomförs av psykolog tillsammans med vårdpersonal på avdelningen</a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>Nya studier visar även att risken för negativa utfall efter tvångsvård varierar kraftigt inom gruppen tvångsvårdade. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t> praktisk hantering av känslor, relationer och vardagsfunktion</a:t>
-[...15 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Nya studier visar även på varierande användning av tvångsinterventioner under vårdtiden.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06FC5FF7-C054-9D50-9179-1C4F836664F3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C72D21-E721-8231-49B5-2095525418B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet - a medical university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE93797-93AF-5C51-8EEB-8124E9983B43}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DAEE068-D059-9C05-9F6B-CA13456DBB04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DA997F-A82B-2A9E-F7D3-C470452BF7BB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7287DF2E-F094-FCE8-6DC4-9CC5EFB2455D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>43</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1494277191"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4213295963"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73DA68E8-F935-4778-8D2D-378A08BAC9B0}"/>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF409FFE-7FE8-478D-B3EA-1A6A0D508D70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Summering</a:t>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0284FD4-65E9-3661-8AE1-A67EE873164D}"/>
+              <a:t>Summering, forts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEBAFC2B-52DE-4CFE-A815-E1C1B270C233}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Inneliggande tvångsvård enligt LPT är ett eftersatt forskningsområde.</a:t>
+              <a:t>Vi prövar nu nya studiedesigner avseende prediktion. Dessa kan förbättra prediktionen av risk och därmed som beslutsstöd lägga grund för riktade framtida insatser.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Vi kan idag inte uttala oss om kausala effekter av tvångsvård.</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>Vi prövar nu även studiedesigner som inte testats avseende orsak-verkan av tvångsvård och tvångsåtgärder. Besvara frågor om effekt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Nya studier visar även att risken för negativa utfall efter tvångsvård varierar kraftigt inom gruppen tvångsvårdade. </a:t>
+              <a:t>Svar på dessa frågor krävs för ett fullödigt etiskt resonemang om tvångsvård innan vi kan ha åsikter om tvångsvård behöver öka, minska, eller förändras.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
-          <a:p>
-[...21 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C72D21-E721-8231-49B5-2095525418B1}"/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för sidfot 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64F92225-1417-49A0-9896-287F59747A4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet - a medical university</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DAEE068-D059-9C05-9F6B-CA13456DBB04}"/>
+          <p:cNvPr id="5" name="Platshållare för datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F178F6-8D11-4504-B00E-F743399CEF57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>27/04/2026</a:t>
+              <a:t>06/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7287DF2E-F094-FCE8-6DC4-9CC5EFB2455D}"/>
+          <p:cNvPr id="6" name="Platshållare för bildnummer 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D17BA985-F132-4622-AA01-41E31C4A6510}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>44</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4213295963"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2502194370"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rubrik 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF409FFE-7FE8-478D-B3EA-1A6A0D508D70}"/>
+          <p:cNvPr id="2" name="Platshållare för datum 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3119BB1D-8C07-45FA-91E5-780B6830865D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...11 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEBAFC2B-52DE-4CFE-A815-E1C1B270C233}"/>
+            <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6 maj 2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för sidfot 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51FEFB6B-4F72-43A7-9D3F-D6C503906719}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
-          <a:p>
-[...82 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D17BA985-F132-4622-AA01-41E31C4A6510}"/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för bildnummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AA08AE7-7202-445D-BA42-92AE10442C70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>45</a:t>
-            </a:fld>
-[...113 lines deleted...]
-              <a:t>46</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rubrik 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19EDA2B8-3E35-4CCC-8389-AF4B4EDA45A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="539750" y="339502"/>
             <a:ext cx="7772400" cy="857250"/>
@@ -20697,51 +20283,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8873A5C4-7F0D-4DD4-B2FB-CC32E9BE95EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21812,100 +21398,100 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42B701FB-FE4A-16D1-A376-D042FD379637}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F209A87D-4855-902F-412A-020601BDB0A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>47</a:t>
+              <a:t>46</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="954133941"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{691813E6-7EC3-2CB9-35AA-B507B345BAF4}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -22241,100 +21827,100 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48A8DF8F-B5D8-AF31-82B4-B98347000851}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{729C2223-E7C8-10BC-3985-3E642FE91DAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>48</a:t>
+              <a:t>47</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2748562470"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75BD28B9-14CB-AB72-6F7E-EA2E87340C0A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -22594,316 +22180,316 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{703AA19A-7007-2CBE-1115-E79A6D74D929}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03268A25-DE5D-8398-7BCB-5438445B51AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>49</a:t>
+              <a:t>48</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="138805314"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...186 lines deleted...]
-<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116704812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C02685C2-D4C5-D286-2EEB-E228358505DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Karolinska Institutet - a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>medical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0" err="1"/>
+              <a:t>university</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4EEBB7D-2354-2C9F-6179-CCC62913D89F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:t>2026-05-06</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A90D78E-2482-6906-878A-5B59FF865652}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
+              <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16CA06E6-49DA-DE3C-2C33-CA264710E1BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:br>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" noProof="0" dirty="0"/>
+              <a:t>Vad vet vi om tvångsvård idag? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Subtitle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{465EFA64-E640-5F1F-2D36-BC5D682A5E1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="969338040"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF29AA2-D225-F39E-588E-2B309982A7C0}"/>
               </a:ext>
             </a:extLst>
@@ -23034,51 +22620,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D352FE50-DECF-2AF3-1484-EECC2CF5CAC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6661B4E-5AC1-7906-BC84-79BF0DB3AAF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25881,51 +25467,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" sz="500" noProof="0" smtClean="0"/>
               <a:pPr>
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="500" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA87EAA-C904-D78D-E7CF-9EDA8D8BF2E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
@@ -26217,51 +25803,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" sz="500" noProof="0" smtClean="0"/>
               <a:pPr>
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" sz="500" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04B07C1D-3372-7E03-B91B-1CA220C56524}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
@@ -26525,51 +26111,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15EE3797-665D-C36C-5440-FC3EDF5286CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0B99A5A2-19A1-4CFC-BFE3-8B9C2E2B5BE0}" type="datetime1">
               <a:rPr lang="sv-SE" noProof="0" smtClean="0"/>
-              <a:t>2026-04-27</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32B859EC-AE90-D53A-0CC8-D31783B71DA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27594,114 +27180,114 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="5d306b3e-4368-4af6-8d04-bfec1c73e42d"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100B8615BE51D60BA44B86811C5F608C49E" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="1ba7e5491846bba44b7184d586d4c8ef">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6843b716-3f6d-4983-a753-faa1afd2f446" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f473e2ddd19dd1b49b0db32a06ee5a2" ns2:_="">
+    <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5d306b3e-4368-4af6-8d04-bfec1c73e42d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -27746,175 +27332,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F007827D-8545-430A-B6DC-8C56BC8926CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83890F4D-C5EB-4FCF-AEB3-55B3225E2A66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39F79469-2F05-42F0-ADD1-5263841AE7B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Presentation_16_9_eng</Template>
   <TotalTime></TotalTime>
-  <Words>3923</Words>
+  <Words>3897</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>467</Paragraphs>
-  <Slides>50</Slides>
+  <Paragraphs>459</Paragraphs>
+  <Slides>49</Slides>
   <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>50</vt:i4>
+        <vt:i4>49</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="56" baseType="lpstr">
+    <vt:vector size="55" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>DM Sans</vt:lpstr>
       <vt:lpstr>DM Sans Medium</vt:lpstr>
       <vt:lpstr>Times</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>16:9 Plum eng</vt:lpstr>
       <vt:lpstr>Psykiatrisk tvångvård – forskningsläget idag och möjliga vägar framåt</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>Modelleringsteamet</vt:lpstr>
       <vt:lpstr>Samarbetspartners</vt:lpstr>
       <vt:lpstr> Vad vet vi om tvångsvård idag? </vt:lpstr>
       <vt:lpstr>Tvångsinlägging och tvångsåtgärder</vt:lpstr>
       <vt:lpstr>Förekomst</vt:lpstr>
       <vt:lpstr>Förekomst i Sverige </vt:lpstr>
       <vt:lpstr>Vilka patienter berörs</vt:lpstr>
       <vt:lpstr>Risk efter utskrivning</vt:lpstr>
       <vt:lpstr>Suicidrisk efter utskrivning från tvångsvård</vt:lpstr>
       <vt:lpstr>Tvångsvårdade – en heterogen patientgrupp</vt:lpstr>
       <vt:lpstr>Riskkalkylator</vt:lpstr>
       <vt:lpstr>Riskkalkylator</vt:lpstr>
       <vt:lpstr>Tvångsåtgärder</vt:lpstr>
       <vt:lpstr>Förekomst tvångsåtgärder</vt:lpstr>
       <vt:lpstr>Tvångsåtgärder under LPT i Sverige </vt:lpstr>
       <vt:lpstr>Stabil förekomst senaste decenniet</vt:lpstr>
       <vt:lpstr>Förhöjd risk från tvångsåtgärder under LPT</vt:lpstr>
       <vt:lpstr> Effekter av tvångsvård – vad säger forskningen?</vt:lpstr>
       <vt:lpstr>Svårigheter att studera tvångvård </vt:lpstr>
-      <vt:lpstr>Effekter av tvångsvård – vad säger forskningen</vt:lpstr>
       <vt:lpstr>Kontrollerade kliniska prövningar</vt:lpstr>
       <vt:lpstr>Observationsstudier</vt:lpstr>
       <vt:lpstr>Patienters upplevelser</vt:lpstr>
       <vt:lpstr>Otillfredsställande men samtidigt kritisk slutsats</vt:lpstr>
       <vt:lpstr> Specifikt om personlighetssyndrom</vt:lpstr>
       <vt:lpstr>Personlighetssyndrom under inläggning</vt:lpstr>
       <vt:lpstr>Potentiella iatrogena effekter</vt:lpstr>
       <vt:lpstr>Symtomförändring under kort inläggning</vt:lpstr>
       <vt:lpstr>Symtomförändring under längre inläggningar</vt:lpstr>
       <vt:lpstr>Personlighetssyndrom och tvångsvård </vt:lpstr>
       <vt:lpstr>Suicidrisk efter utskrivning från tvångsvård</vt:lpstr>
       <vt:lpstr>Tvångsåtgärder i olika patientgrupper</vt:lpstr>
       <vt:lpstr>Alternativ och interventioner</vt:lpstr>
       <vt:lpstr>Alternativ och interventioner</vt:lpstr>
       <vt:lpstr>SafeWards </vt:lpstr>
       <vt:lpstr>Psychiatric advance directives</vt:lpstr>
       <vt:lpstr>Vägar framåt</vt:lpstr>
       <vt:lpstr>Randomiserad klinisk prövning av tvångvård möjlig?</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Instrument-variabel analys</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Fokusera på innehåll snarare än vårdform? </vt:lpstr>
       <vt:lpstr>Summering</vt:lpstr>
       <vt:lpstr>Summering, forts</vt:lpstr>
       <vt:lpstr>Take-home</vt:lpstr>
       <vt:lpstr>Referenser</vt:lpstr>
       <vt:lpstr>Referenser, forts</vt:lpstr>
       <vt:lpstr>Referenser, forts</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Psykiatrisk tvångvård – forskningsläget idag och möjliga vägar framåt</dc:title>
   <dc:creator>Fredrik Johansson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010091C19B858CCCE540A2EF666D8D51C216</vt:lpwstr>
+    <vt:lpwstr>0x010100B8615BE51D60BA44B86811C5F608C49E</vt:lpwstr>
   </property>
 </Properties>
 </file>