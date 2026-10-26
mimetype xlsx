--- v0 (2026-10-06)
+++ v1 (2026-10-26)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jeffe\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jefebe\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C161B36-E45C-43F6-A8AA-45CE76D49868}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0AFBA49-05BB-4162-A3D6-DA3F1CE75311}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="24892" windowHeight="14914" xr2:uid="{39B7A4D3-10DD-4C7A-BA0A-BC93282AE768}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{39B7A4D3-10DD-4C7A-BA0A-BC93282AE768}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
@@ -76,80 +76,71 @@
   <si>
     <t>Övergångstentamen</t>
   </si>
   <si>
     <t>kl. 18:15 - 21:15</t>
   </si>
   <si>
     <t>T1</t>
   </si>
   <si>
     <t>Från atom till organism</t>
   </si>
   <si>
     <t>1BA094</t>
   </si>
   <si>
     <t>6 av 6</t>
   </si>
   <si>
     <t>kl. 18:15 - 22:15</t>
   </si>
   <si>
     <t>kl. 18:15 - 20:15</t>
   </si>
   <si>
-    <t>Människokroppens struktur, funktion och dysfunktion-0007</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">kl. 18:15 - 20:15 </t>
   </si>
   <si>
     <t>T2</t>
   </si>
   <si>
     <t>5 av 6</t>
   </si>
   <si>
     <t>Cell och molekylärbiologi 1</t>
   </si>
   <si>
     <t>1BA129</t>
   </si>
   <si>
     <t>T3</t>
   </si>
   <si>
     <t>Analytisk kemi och biokemisk metodik (9hp)</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1BA145</t>
-[...1 lines deleted...]
-  <si>
     <t>Instrumentell teknik</t>
   </si>
   <si>
     <t>1BA144</t>
   </si>
   <si>
     <t>Cell – och molekylärbiologi 2</t>
   </si>
   <si>
     <t>1BA146</t>
   </si>
   <si>
     <t>4 av 6</t>
   </si>
   <si>
     <t>T4</t>
   </si>
   <si>
     <t>Immunologi (inklusive transfusionmedicin)</t>
   </si>
   <si>
     <t>1BA158-0001</t>
   </si>
   <si>
     <t>Klinisk kemi - metodik och diagnostik</t>
@@ -202,57 +193,67 @@
   <si>
     <t>Annica Lindkvist</t>
   </si>
   <si>
     <t>Mikaela Engström</t>
   </si>
   <si>
     <t>Helene Rundqvist</t>
   </si>
   <si>
     <t>Hannes Lindahl</t>
   </si>
   <si>
     <t>Soham Gupta</t>
   </si>
   <si>
     <t>Anna Wiik</t>
   </si>
   <si>
     <t>Ansvarig lärare</t>
   </si>
   <si>
     <t>1BA161-0003</t>
   </si>
   <si>
-    <t>Skrivsal hittas två dagare före tentamen via lälnken om lokal i Ladok (där anmälan görs)</t>
-[...1 lines deleted...]
-  <si>
     <t>Utbildningsadministration</t>
   </si>
   <si>
     <t>Vid frågor om anmälan: studentexp-ana8@labmed.ki.se</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Människokroppens struktur, funktion och dysfunktion-Struktur och funktion </t>
+  </si>
+  <si>
+    <t>1BA097 -0008</t>
+  </si>
+  <si>
+    <t>1BA145</t>
+  </si>
+  <si>
+    <t>Skrivsal hittas två dagare före tentamen via lälnken om lokal i Ladok (där anmälan görs) 
+Obs! Läs viktig information i Ladok när du anmäler.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
@@ -267,78 +268,81 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="16" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="16" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
@@ -642,434 +646,434 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronika.tilander@ki.se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:studentexp-ana8@labmed.ki.se" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pernilla.lang@ki.se" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annica.lindkvist@ki.se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helene.rundqvist@ki.se" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.wiik@ki.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pernilla.lang@ki.se" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hakan.rundqvist@ki.se" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannes.lindhal@ki.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:staffan.wallin@ki.se" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soham.gupta@ki.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pernilla.lang@ki.se" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikaela.engstrom@ki.se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://student.ladok.se/student/app/studentwebb/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{913296DB-68B1-4639-9CB6-879A1B356324}">
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+      <selection activeCell="G1" sqref="G1:G13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="10.765625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="17.69140625" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="6.7109375" customWidth="1"/>
+    <col min="5" max="5" width="61.85546875" customWidth="1"/>
+    <col min="6" max="7" width="19.28515625" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" customWidth="1"/>
+    <col min="9" max="9" width="17.7109375" customWidth="1"/>
     <col min="10" max="10" width="23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>39</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>57</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="J1" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10" s="1" customFormat="1" ht="14.6" customHeight="1" x14ac:dyDescent="0.4">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="1" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
         <v>45</v>
       </c>
       <c r="B2" s="2">
         <v>46329</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="F2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="9"/>
+      <c r="G2" s="8"/>
       <c r="H2" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I2" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="5">
+      <c r="I2" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2" s="8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3">
         <v>45</v>
       </c>
-      <c r="B3" s="6">
+      <c r="B3" s="5">
         <v>46330</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="E3" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="8"/>
+      <c r="H3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="8" t="s">
-[...4 lines deleted...]
-    <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="I3" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J3" s="8"/>
+    </row>
+    <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>45</v>
       </c>
       <c r="B4" s="2">
         <v>46330</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="9"/>
+      <c r="F4" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="8"/>
       <c r="H4" s="3" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-    <row r="5" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+        <v>15</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J4" s="8"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <v>48</v>
       </c>
       <c r="B5" s="2">
         <v>46350</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="G5" s="9"/>
+        <v>19</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G5" s="8"/>
       <c r="H5" s="1" t="s">
-        <v>10</v>
-[...6 lines deleted...]
-    <row r="6" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+        <v>15</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="8"/>
+    </row>
+    <row r="6" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>45</v>
       </c>
       <c r="B6" s="2">
         <v>46330</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="8"/>
+      <c r="H6" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...17 lines deleted...]
-    <row r="7" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="I6" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="8"/>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>48</v>
       </c>
       <c r="B7" s="2">
         <v>46351</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="G7" s="9"/>
+        <v>22</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="8"/>
       <c r="H7" s="3" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-    <row r="8" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+        <v>24</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="8"/>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>45</v>
       </c>
       <c r="B8" s="2">
         <v>46330</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="G8" s="9"/>
+        <v>26</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="8"/>
       <c r="H8" s="3" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-    <row r="9" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+        <v>24</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" s="8"/>
+    </row>
+    <row r="9" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <v>45</v>
       </c>
       <c r="B9" s="2">
         <v>46330</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="9"/>
+      <c r="F9" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="8"/>
       <c r="H9" s="3" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-    <row r="10" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+        <v>24</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="8"/>
+    </row>
+    <row r="10" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>45</v>
       </c>
       <c r="B10" s="2">
         <v>46330</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="G10" s="9"/>
+        <v>29</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="8"/>
       <c r="H10" s="3" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-    <row r="11" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+        <v>24</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="8"/>
+    </row>
+    <row r="11" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>48</v>
       </c>
       <c r="B11" s="2">
         <v>46350</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="8"/>
+      <c r="H11" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="E11" s="1" t="s">
-[...14 lines deleted...]
-    <row r="12" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="I11" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J11" s="8"/>
+    </row>
+    <row r="12" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>48</v>
       </c>
       <c r="B12" s="2">
         <v>46350</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="G12" s="9"/>
+        <v>35</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="8"/>
       <c r="H12" s="3" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-    <row r="13" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.4">
+        <v>24</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="8"/>
+    </row>
+    <row r="13" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>48</v>
       </c>
       <c r="B13" s="2">
         <v>46350</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...12 lines deleted...]
-      <c r="J13" s="9"/>
+      <c r="I13" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="G1:G13"/>
     <mergeCell ref="J2:J13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId1" xr:uid="{7331787F-41CC-4532-8807-DDC8E4EC7364}"/>
     <hyperlink ref="I3" r:id="rId2" xr:uid="{EB4EFEEC-3AA0-467E-9C18-1BB2ECE26821}"/>
     <hyperlink ref="I4" r:id="rId3" xr:uid="{BB5A9B13-2BAA-4026-86F8-38B5B872D086}"/>
     <hyperlink ref="I7" r:id="rId4" xr:uid="{9C9A860C-A0F4-4B3D-A3BF-1084E5C6800B}"/>
     <hyperlink ref="I5" r:id="rId5" xr:uid="{2BC6F6DC-6AB5-4E7F-9063-547625ABB87A}"/>
     <hyperlink ref="I6" r:id="rId6" xr:uid="{C1E12A59-98F6-47B1-AFD3-259EC15DF944}"/>
     <hyperlink ref="I8" r:id="rId7" xr:uid="{0E50D65A-450F-4ADC-B752-B032867E78F5}"/>
     <hyperlink ref="I9" r:id="rId8" xr:uid="{AEB18A76-9431-4DBC-B45B-40BE441E6D5D}"/>
     <hyperlink ref="I10" r:id="rId9" xr:uid="{99DEFBAC-DED8-467E-91E8-ED5F8B6CB831}"/>
     <hyperlink ref="I13" r:id="rId10" xr:uid="{E97D87EC-1358-4572-AACA-698ECF411A63}"/>
     <hyperlink ref="I12" r:id="rId11" xr:uid="{49F86D89-C79F-4062-B0EB-8AF2F5BAD87E}"/>
     <hyperlink ref="I11" r:id="rId12" xr:uid="{E97410C1-4C14-4795-9F84-CE5CB06DA067}"/>
     <hyperlink ref="J2:J13" r:id="rId13" display="Vid frågor om anmälan: studentexp-ana8@labmed.ki.se" xr:uid="{60A94FA5-7D20-4C6C-A7FE-C9EE0C0B7494}"/>
     <hyperlink ref="G1:G13" r:id="rId14" display="Skrivsal hittas två dagare före tentamen via lälnken om lokal i Ladok (där anmälan görs)" xr:uid="{E2E871FD-1C70-4D9B-BE4D-F8452CB97AD2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>