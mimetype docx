--- v1 (2026-02-26)
+++ v2 (2026-05-18)
@@ -14,50 +14,52 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="2BF4CBA0" w14:textId="5EC7F253" w:rsidR="00DC1BA4" w:rsidRDefault="00DC1BA4" w:rsidP="003B6332">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Namn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A839B0" w14:textId="29539656" w:rsidR="00DC1BA4" w:rsidRDefault="00DC1BA4" w:rsidP="003B6332">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Personnummer:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5EB1C5" w14:textId="77777777" w:rsidR="00DC1BA4" w:rsidRDefault="00DC1BA4" w:rsidP="003B6332">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -94,65 +96,51 @@
         </w:rPr>
         <w:t xml:space="preserve">av </w:t>
       </w:r>
       <w:r w:rsidR="007261BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">kunskaper, </w:t>
       </w:r>
       <w:r w:rsidR="0033435A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">färdigheter </w:t>
       </w:r>
       <w:r w:rsidR="007261BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>och förhållningssätt</w:t>
       </w:r>
       <w:r w:rsidR="00E42ECE">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> vid tillgodoräknande av examensarbete i medicin vid KI (30 </w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> vid tillgodoräknande av examensarbete i medicin vid KI (30 hp)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4BCC7F" w14:textId="77777777" w:rsidR="00E42ECE" w:rsidRDefault="00E42ECE" w:rsidP="003B6332"/>
     <w:p w14:paraId="64461037" w14:textId="59BEAB7E" w:rsidR="003B6332" w:rsidRPr="00DC1BA4" w:rsidRDefault="00DC1BA4" w:rsidP="00E42ECE">
       <w:r>
         <w:t>Redovisa hur din tidigare</w:t>
       </w:r>
       <w:r w:rsidR="00575F05">
         <w:t xml:space="preserve"> genomgångna</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> utbildning förhåller sig till lärandemålen för kursen examensarbete i medicin vid KI genom </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1BA4">
         <w:t>att a</w:t>
       </w:r>
       <w:r w:rsidR="00E42ECE" w:rsidRPr="00DC1BA4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>nge under varje lärandemål specifika kurser</w:t>
       </w:r>
       <w:r w:rsidR="004340CD" w:rsidRPr="00DC1BA4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -187,65 +175,51 @@
     </w:p>
     <w:p w14:paraId="77552C55" w14:textId="77777777" w:rsidR="004340CD" w:rsidRDefault="004340CD" w:rsidP="003B6332">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251A79FD" w14:textId="77777777" w:rsidR="00E42ECE" w:rsidRDefault="003B6332" w:rsidP="003B6332">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B6332">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lärandemål</w:t>
       </w:r>
       <w:r w:rsidR="00E42ECE">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> kursen examensarbete i medicin, 30 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> kursen examensarbete i medicin, 30 hp </w:t>
       </w:r>
       <w:r w:rsidRPr="003B6332">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7E8D">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAA9CCB" w14:textId="70F3FF44" w:rsidR="002C59D3" w:rsidRPr="00DC1BA4" w:rsidRDefault="002C59D3" w:rsidP="002C59D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1BA4">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Kunskap och förståelse: Studenten ska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4DDF3C" w14:textId="77777777" w:rsidR="002C59D3" w:rsidRPr="002C59D3" w:rsidRDefault="002C59D3" w:rsidP="002C59D3"/>
     <w:p w14:paraId="788F31A5" w14:textId="35613180" w:rsidR="002C59D3" w:rsidRDefault="007B59E1" w:rsidP="000753BB">
@@ -621,163 +595,148 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1BA4">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Förhållningssätt</w:t>
       </w:r>
       <w:r w:rsidR="00193687">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00193687" w:rsidRPr="00193687">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>och vä</w:t>
-[...8 lines deleted...]
-        <w:t>rderingsförmåga</w:t>
+        <w:t>och värderingsförmåga</w:t>
       </w:r>
       <w:r w:rsidR="000753BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1BA4">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Studenten ska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EB554D" w14:textId="77777777" w:rsidR="002C59D3" w:rsidRPr="002C59D3" w:rsidRDefault="002C59D3" w:rsidP="002C59D3"/>
     <w:p w14:paraId="2D344078" w14:textId="3ACACB32" w:rsidR="002C59D3" w:rsidRDefault="00193687" w:rsidP="000753BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00193687">
         <w:t>anlägga ett vetenskapligt förhållningssätt till den medicinska kunskapsutvecklingen som grund för den framtida yrkesutövningen</w:t>
       </w:r>
       <w:r w:rsidR="008624B7">
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="688383EE" w14:textId="77777777" w:rsidR="002C59D3" w:rsidRPr="002C59D3" w:rsidRDefault="002C59D3" w:rsidP="000753BB">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C59D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Kurser: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639FAAD7" w14:textId="6BC0BFAA" w:rsidR="000753BB" w:rsidRPr="002C59D3" w:rsidRDefault="000753BB" w:rsidP="002C59D3"/>
     <w:p w14:paraId="066715B2" w14:textId="640E2D88" w:rsidR="00A03E30" w:rsidRDefault="00A03E30" w:rsidP="000753BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A03E30">
         <w:t>agera och uppträda omdömesgillt och professionellt i lärandesituationer</w:t>
       </w:r>
       <w:r w:rsidR="008624B7">
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="54E71794" w14:textId="4060EF06" w:rsidR="002C59D3" w:rsidRDefault="002C59D3" w:rsidP="000753BB">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C59D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Kurser: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BE9D6F" w14:textId="096C592F" w:rsidR="00A03E30" w:rsidRDefault="00A03E30" w:rsidP="002C59D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CA602FE" w14:textId="6A7A63FA" w:rsidR="00A03E30" w:rsidRPr="00A03E30" w:rsidRDefault="00A03E30" w:rsidP="000753BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A03E30">
         <w:t>värdera sitt kunskapsbehov i relation till kursens lärandemål och den framtida yrkesrollen och kunna formulera mål för si</w:t>
       </w:r>
       <w:r>
         <w:t>n fortsatta kompetensutveckling.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3CE5A360" w14:textId="457D84A1" w:rsidR="006031E3" w:rsidRPr="00A03E30" w:rsidRDefault="00A03E30" w:rsidP="000753BB">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C59D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Kurser: </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006031E3" w:rsidRPr="00A03E30" w:rsidSect="00BF7E8D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1174" w:left="2308" w:header="680" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1767,51 +1726,51 @@
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> av </w:t>
           </w:r>
           <w:r w:rsidR="00AF223D" w:rsidRPr="004340CD">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>tidigare genomgången utbildning</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1273" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="55150BD0" w14:textId="6B7DDA3C" w:rsidR="001B3299" w:rsidRPr="003B6332" w:rsidRDefault="003B6332">
+        <w:p w14:paraId="55150BD0" w14:textId="0426C652" w:rsidR="001B3299" w:rsidRPr="003B6332" w:rsidRDefault="003B6332">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Sid</w:t>
           </w:r>
           <w:r w:rsidR="001B3299" w:rsidRPr="003B6332">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -1822,51 +1781,51 @@
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="001B3299" w:rsidRPr="003B6332">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="001B3299" w:rsidRPr="003B6332">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008624B7">
+          <w:r w:rsidR="00D213A0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="001B3299" w:rsidRPr="003B6332">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="001B3299" w:rsidRPr="003B6332">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -1877,51 +1836,51 @@
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="001B3299" w:rsidRPr="003B6332">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidR="001B3299" w:rsidRPr="003B6332">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008624B7">
+          <w:r w:rsidR="00D213A0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="001B3299" w:rsidRPr="003B6332">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="001B3299" w:rsidRPr="003B6332" w14:paraId="2854F6F6" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
@@ -2185,60 +2144,58 @@
     <w:tr w:rsidR="001B3299" w:rsidRPr="003B6332" w14:paraId="77D5D8CD" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="28862EF4" w14:textId="77777777" w:rsidR="001B3299" w:rsidRPr="003B6332" w:rsidRDefault="001B3299" w:rsidP="00C977A2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3303" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3EC415B1" w14:textId="77777777" w:rsidR="001B3299" w:rsidRPr="003B6332" w:rsidRDefault="003B6332" w:rsidP="00C977A2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>yyyy-MM-dd</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="0380F2FB" w14:textId="77777777" w:rsidR="001B3299" w:rsidRPr="003B6332" w:rsidRDefault="003B6332" w:rsidP="00236B77">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
@@ -2906,60 +2863,59 @@
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="stc3_dlg_cap¤frame_¤&lt;new&gt;1¤English" w:val="Choose logotype / Välj logotyp"/>
     <w:docVar w:name="stc3_dlg_cap¤frame_¤&lt;new&gt;1¤Svenska" w:val="Välj logotyp / Choose logotype"/>
     <w:docVar w:name="stc3_dlg_def_value¤oa_¤Logo_färg" w:val="False"/>
     <w:docVar w:name="stc3_dlg_def_value¤oa_¤Logo_sv" w:val="True"/>
     <w:docVar w:name="stc3_dlg_element¤01" w:val="dialog_¤TemplateDialog"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01" w:val="step_¤&lt;new&gt;"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01" w:val="frame_¤&lt;new&gt;1"/>
     <w:docVar w:name="stc3_dlg_element¤01¤01¤01¤01" w:val="oa_¤Logo_sv"/>
@@ -2994,50 +2950,51 @@
     <w:rsid w:val="00010C2A"/>
     <w:rsid w:val="0002559A"/>
     <w:rsid w:val="00057050"/>
     <w:rsid w:val="00063841"/>
     <w:rsid w:val="000753BB"/>
     <w:rsid w:val="00077AB6"/>
     <w:rsid w:val="00090E21"/>
     <w:rsid w:val="00091AE1"/>
     <w:rsid w:val="00096160"/>
     <w:rsid w:val="000A2A55"/>
     <w:rsid w:val="000B16BC"/>
     <w:rsid w:val="000C3D61"/>
     <w:rsid w:val="000C63A7"/>
     <w:rsid w:val="000E529E"/>
     <w:rsid w:val="000F2DBB"/>
     <w:rsid w:val="00103370"/>
     <w:rsid w:val="001276D6"/>
     <w:rsid w:val="001332DC"/>
     <w:rsid w:val="0015119A"/>
     <w:rsid w:val="00152BFE"/>
     <w:rsid w:val="00155A8A"/>
     <w:rsid w:val="00155D84"/>
     <w:rsid w:val="001625BA"/>
     <w:rsid w:val="00164326"/>
     <w:rsid w:val="001663DC"/>
+    <w:rsid w:val="001760A3"/>
     <w:rsid w:val="001767C2"/>
     <w:rsid w:val="001800CD"/>
     <w:rsid w:val="00190E78"/>
     <w:rsid w:val="00193687"/>
     <w:rsid w:val="001B3299"/>
     <w:rsid w:val="001B4233"/>
     <w:rsid w:val="001C24A9"/>
     <w:rsid w:val="001C444D"/>
     <w:rsid w:val="001C4F49"/>
     <w:rsid w:val="001C5B7B"/>
     <w:rsid w:val="001E5A3B"/>
     <w:rsid w:val="00201E67"/>
     <w:rsid w:val="00221157"/>
     <w:rsid w:val="00225C1A"/>
     <w:rsid w:val="00236B77"/>
     <w:rsid w:val="00273668"/>
     <w:rsid w:val="002951F6"/>
     <w:rsid w:val="002B4D62"/>
     <w:rsid w:val="002C1089"/>
     <w:rsid w:val="002C3CF0"/>
     <w:rsid w:val="002C59D3"/>
     <w:rsid w:val="002E1ED2"/>
     <w:rsid w:val="002E543F"/>
     <w:rsid w:val="00306969"/>
     <w:rsid w:val="00313BF9"/>
@@ -3196,50 +3153,51 @@
     <w:rsid w:val="00BA437B"/>
     <w:rsid w:val="00BA7664"/>
     <w:rsid w:val="00BB64C2"/>
     <w:rsid w:val="00BF01D7"/>
     <w:rsid w:val="00BF3A9C"/>
     <w:rsid w:val="00BF7E8D"/>
     <w:rsid w:val="00C120BD"/>
     <w:rsid w:val="00C172EC"/>
     <w:rsid w:val="00C4073F"/>
     <w:rsid w:val="00C77FFD"/>
     <w:rsid w:val="00C80C73"/>
     <w:rsid w:val="00C9081B"/>
     <w:rsid w:val="00C91F92"/>
     <w:rsid w:val="00C9401C"/>
     <w:rsid w:val="00C977A2"/>
     <w:rsid w:val="00CA46A9"/>
     <w:rsid w:val="00CC078B"/>
     <w:rsid w:val="00CC7CBB"/>
     <w:rsid w:val="00CD782B"/>
     <w:rsid w:val="00CE130F"/>
     <w:rsid w:val="00CE1BDC"/>
     <w:rsid w:val="00CE1D1D"/>
     <w:rsid w:val="00CF624E"/>
     <w:rsid w:val="00CF6794"/>
     <w:rsid w:val="00D1522F"/>
+    <w:rsid w:val="00D213A0"/>
     <w:rsid w:val="00D21CCD"/>
     <w:rsid w:val="00D22A18"/>
     <w:rsid w:val="00D23D8D"/>
     <w:rsid w:val="00D2634E"/>
     <w:rsid w:val="00D31D9D"/>
     <w:rsid w:val="00D4256D"/>
     <w:rsid w:val="00D606A8"/>
     <w:rsid w:val="00D60E0F"/>
     <w:rsid w:val="00D738A2"/>
     <w:rsid w:val="00D80631"/>
     <w:rsid w:val="00D92184"/>
     <w:rsid w:val="00DB0612"/>
     <w:rsid w:val="00DB296E"/>
     <w:rsid w:val="00DC1BA4"/>
     <w:rsid w:val="00DE3400"/>
     <w:rsid w:val="00DE37BE"/>
     <w:rsid w:val="00DE6066"/>
     <w:rsid w:val="00E16C3A"/>
     <w:rsid w:val="00E228D3"/>
     <w:rsid w:val="00E27ECB"/>
     <w:rsid w:val="00E337FD"/>
     <w:rsid w:val="00E42ECE"/>
     <w:rsid w:val="00E43682"/>
     <w:rsid w:val="00E4658D"/>
     <w:rsid w:val="00E46D9E"/>
@@ -3264,51 +3222,51 @@
     <w:rsid w:val="00F83CB8"/>
     <w:rsid w:val="00FA2F75"/>
     <w:rsid w:val="00FA3D3A"/>
     <w:rsid w:val="00FA68EA"/>
     <w:rsid w:val="00FE4636"/>
     <w:rsid w:val="00FE485A"/>
     <w:rsid w:val="00FE4D48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="269B9840"/>
   <w15:docId w15:val="{51A84DDE-91E9-4070-A81D-082AC3A2597F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -4336,51 +4294,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4566EF03-0617-47C0-A6ED-4FFDFACDCE3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F50316A-68F7-4D7F-87D2-23D26C409408}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>dokumentmall_Print</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>388</Words>
   <Characters>2681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>