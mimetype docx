--- v0 (2026-02-27)
+++ v1 (2026-07-01)
@@ -184,51 +184,51 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-809237706"/>
                   <w:placeholder>
                     <w:docPart w:val="175AB001BD2749E6A471EBB9E82BB43D"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="355B992C" w14:textId="77777777" w:rsidR="00490982" w:rsidRDefault="00490982" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>2LK075</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w14:paraId="3A2D6121" w14:textId="160FFDE9" w:rsidR="00E3255B" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="009D56B4">
+              <w:p w14:paraId="3A2D6121" w14:textId="160FFDE9" w:rsidR="00E3255B" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="009D56B4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F3F2CC" w14:textId="77777777" w:rsidR="005B5FC1" w:rsidRPr="00EF2199" w:rsidRDefault="00645174" w:rsidP="009D56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -335,51 +335,51 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="27C0FACC" w14:textId="77777777" w:rsidR="00490982" w:rsidRDefault="00490982" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>7,5</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w14:paraId="27E5794B" w14:textId="31623722" w:rsidR="00E3255B" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="009D56B4">
+              <w:p w14:paraId="27E5794B" w14:textId="31623722" w:rsidR="00E3255B" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="009D56B4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B5FC1" w:rsidRPr="00EF2199" w14:paraId="70CDB2B6" w14:textId="77777777" w:rsidTr="00645174">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0823778B" w14:textId="77777777" w:rsidR="005B5FC1" w:rsidRPr="00EF2199" w:rsidRDefault="00645174" w:rsidP="009D56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -431,85 +431,85 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A203CB" w:rsidRPr="00EF2199">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/ht-år)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="190570376"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="53ADBB67" w14:textId="4A8F3D1B" w:rsidR="00E3255B" w:rsidRPr="00EF2199" w:rsidRDefault="00371FEB" w:rsidP="00270AF5">
+              <w:p w14:paraId="53ADBB67" w14:textId="119BEC9A" w:rsidR="00E3255B" w:rsidRPr="00EF2199" w:rsidRDefault="0013219C" w:rsidP="00270AF5">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>H</w:t>
+                  <w:t>V</w:t>
                 </w:r>
                 <w:r w:rsidR="00490982">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>T 202</w:t>
                 </w:r>
-                <w:r w:rsidR="003D78F4">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>5</w:t>
+                  <w:t>6</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4AFB4931" w14:textId="77777777" w:rsidR="005B5FC1" w:rsidRPr="00EF2199" w:rsidRDefault="00645174" w:rsidP="009D56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -519,184 +519,175 @@
             <w:r w:rsidR="005B5FC1" w:rsidRPr="00EF2199">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tidsperiod</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-67895918"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2533B06C" w14:textId="32B63C0F" w:rsidR="005B5FC1" w:rsidRPr="00EF2199" w:rsidRDefault="00001349" w:rsidP="009D56B4">
+              <w:p w14:paraId="2533B06C" w14:textId="0C6F23E0" w:rsidR="005B5FC1" w:rsidRPr="00EF2199" w:rsidRDefault="00001349" w:rsidP="009D56B4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>202</w:t>
                 </w:r>
-                <w:r w:rsidR="003D78F4">
+                <w:r w:rsidR="0013219C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>5</w:t>
+                  <w:t>6</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>-</w:t>
                 </w:r>
-                <w:r w:rsidR="00371FEB">
+                <w:r w:rsidR="0013219C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>12</w:t>
+                  <w:t>05</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>-</w:t>
                 </w:r>
                 <w:r w:rsidR="003D78F4">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>0</w:t>
                 </w:r>
-                <w:r w:rsidR="00371FEB">
+                <w:r w:rsidR="0013219C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>3</w:t>
+                  <w:t>4</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> till 202</w:t>
                 </w:r>
                 <w:r w:rsidR="00371FEB">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>-0</w:t>
                 </w:r>
-                <w:r w:rsidR="00371FEB">
+                <w:r w:rsidR="0013219C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>1</w:t>
+                  <w:t>6</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>-</w:t>
                 </w:r>
-                <w:r w:rsidR="00371FEB">
+                <w:r w:rsidR="0013219C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>1</w:t>
-[...8 lines deleted...]
-                  <w:t>5</w:t>
+                  <w:t>04</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="4B03EDFC" w14:textId="77777777" w:rsidR="001947C8" w:rsidRPr="00EF2199" w:rsidRDefault="001947C8" w:rsidP="009D56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E4DEBFA" w14:textId="77777777" w:rsidR="005B5FC1" w:rsidRPr="00EF2199" w:rsidRDefault="005B5FC1" w:rsidP="009D56B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -772,51 +763,51 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3960AE6C" w14:textId="603F624E" w:rsidR="00490982" w:rsidRPr="00EF2199" w:rsidRDefault="00490982" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Ming Yao</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w14:paraId="16AFA979" w14:textId="4D10393B" w:rsidR="000F2950" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="009D56B4">
+              <w:p w14:paraId="16AFA979" w14:textId="4D10393B" w:rsidR="000F2950" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="009D56B4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="6C053B54" w14:textId="77777777" w:rsidR="000F2950" w:rsidRPr="00EF2199" w:rsidRDefault="000F2950" w:rsidP="009D56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
@@ -895,51 +886,51 @@
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="34A3758B" w14:textId="41B1D291" w:rsidR="00490982" w:rsidRDefault="00A40A57" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Ming Yao</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w14:paraId="713157DC" w14:textId="7DE13327" w:rsidR="00E3255B" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="009D56B4">
+              <w:p w14:paraId="713157DC" w14:textId="7DE13327" w:rsidR="00E3255B" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="009D56B4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E4AC8" w:rsidRPr="00EF2199" w14:paraId="699C3A50" w14:textId="5C17733A" w:rsidTr="009E4AC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50B542F0" w14:textId="77777777" w:rsidR="009E4AC8" w:rsidRPr="00EF2199" w:rsidRDefault="009E4AC8" w:rsidP="009D56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -984,137 +975,116 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="1C52EDAC" w14:textId="77777777" w:rsidR="00490982" w:rsidRDefault="00490982" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0020705D">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Ming Yao</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="7C3AD1D7" w14:textId="7C8DEED9" w:rsidR="003D78F4" w:rsidRDefault="00371FEB" w:rsidP="00490982">
+                  <w:p w14:paraId="5FA9DA67" w14:textId="0604D8E6" w:rsidR="00371FEB" w:rsidRDefault="00371FEB" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Antonio Romano</w:t>
-                    </w:r>
-[...19 lines deleted...]
-                      <w:t>Mathias Vidgren</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="4D939459" w14:textId="1C5AD3C1" w:rsidR="00371FEB" w:rsidRDefault="00371FEB" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Capucine Delorme</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="10E5B468" w14:textId="77777777" w:rsidR="003D78F4" w:rsidRPr="0020705D" w:rsidRDefault="003D78F4" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w14:paraId="79EE59BD" w14:textId="77777777" w:rsidR="00490982" w:rsidRDefault="001F2B5B" w:rsidP="00490982">
+                  <w:p w14:paraId="79EE59BD" w14:textId="77777777" w:rsidR="00490982" w:rsidRDefault="00D44EBF" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w14:paraId="54D5DA16" w14:textId="47F5A790" w:rsidR="009E4AC8" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="009D56B4">
+              <w:p w14:paraId="54D5DA16" w14:textId="47F5A790" w:rsidR="009E4AC8" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="009D56B4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="2FFF20DB" w14:textId="13BB9375" w:rsidR="009E4AC8" w:rsidRPr="00EF2199" w:rsidRDefault="009E4AC8" w:rsidP="00AC037B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
@@ -1174,51 +1144,51 @@
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="159D0B72" w14:textId="77777777" w:rsidR="00490982" w:rsidRPr="00EF2199" w:rsidRDefault="00490982" w:rsidP="00490982">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Monika Engsand</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w14:paraId="71593BD3" w14:textId="44CCE470" w:rsidR="009E4AC8" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="009E4AC8">
+              <w:p w14:paraId="71593BD3" w14:textId="44CCE470" w:rsidR="009E4AC8" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="009E4AC8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="0AAC66E5" w14:textId="082FA11D" w:rsidR="009E4AC8" w:rsidRPr="00EF2199" w:rsidRDefault="009E4AC8" w:rsidP="00AC037B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00587C36" w:rsidRPr="00EF2199" w14:paraId="03C416D8" w14:textId="77777777" w:rsidTr="00DC6913">
         <w:tc>
@@ -1301,51 +1271,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>CLINTEC</w:t>
                     </w:r>
                     <w:r w:rsidR="00E252AD">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> Enheten för transplantationskirurgi</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w14:paraId="2D99BEE4" w14:textId="5D67AB4B" w:rsidR="00587C36" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="00587C36">
+              <w:p w14:paraId="2D99BEE4" w14:textId="5D67AB4B" w:rsidR="00587C36" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="00587C36">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="7E3CF65C" w14:textId="77777777" w:rsidR="00587C36" w:rsidRDefault="00587C36" w:rsidP="00AC037B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14AD13D8" w14:textId="77777777" w:rsidR="005B5FC1" w:rsidRPr="00EF2199" w:rsidRDefault="005B5FC1" w:rsidP="009D56B4">
@@ -1415,76 +1385,76 @@
             <w:r w:rsidR="00645174">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-2001188368"/>
               <w:placeholder>
                 <w:docPart w:val="AF444BC535FE49D1895DEA8A4980FFCC"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5C573E32" w14:textId="17F2CB39" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="00E44515" w:rsidP="009D56B4">
+              <w:p w14:paraId="5C573E32" w14:textId="6E5CF828" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="00E44515" w:rsidP="009D56B4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
-                <w:r w:rsidR="00AD0608">
+                <w:r w:rsidR="0013219C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>4</w:t>
+                  <w:t>5</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19F9E5E0" w14:textId="7CB43C27" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="001A359D" w:rsidP="009E4AC8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1598,76 +1568,76 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.13</w:t>
             </w:r>
             <w:r w:rsidR="00892106">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0049170A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Antal godkända på hel kurs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E9F3EE8" w14:textId="1DAA8CCA" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="00E44515" w:rsidP="00292FB4">
+          <w:p w14:paraId="6E9F3EE8" w14:textId="134A8507" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="00E44515" w:rsidP="00292FB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00AD0608">
+            <w:r w:rsidR="0013219C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0049170A" w:rsidRPr="00EF2199" w14:paraId="502AC9B7" w14:textId="77777777" w:rsidTr="00892106">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4056A91B" w14:textId="497FA0D8" w:rsidR="0049170A" w:rsidRDefault="009E4AC8" w:rsidP="00034C5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1737,84 +1707,84 @@
             <w:r w:rsidR="00892106">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tentamen</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="688568717"/>
               <w:placeholder>
                 <w:docPart w:val="0ADD77E66CC84C42B1E8FB4C293D21DF"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="78547E44" w14:textId="77777777" w:rsidR="00E44515" w:rsidRPr="0020705D" w:rsidRDefault="001F2B5B" w:rsidP="00E44515">
+              <w:p w14:paraId="78547E44" w14:textId="77777777" w:rsidR="00E44515" w:rsidRPr="0020705D" w:rsidRDefault="00D44EBF" w:rsidP="00E44515">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:id w:val="-2073340173"/>
                     <w:placeholder>
                       <w:docPart w:val="ED63C83EAB1D4697A1A663A3E0A295EC"/>
                     </w:placeholder>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00E44515" w:rsidRPr="0020705D">
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:t>Tentamen baserad på prestation under klinisk placering (30%), prestation på projektarbete (30%) och muntlig presentation av projektarbete (40%)</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
-              <w:p w14:paraId="57A256A3" w14:textId="5C7CEBAA" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="004058EA">
+              <w:p w14:paraId="57A256A3" w14:textId="5C7CEBAA" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="004058EA">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="09E27F4A" w14:textId="77777777" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="0049170A" w:rsidP="00034C5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
@@ -1877,91 +1847,91 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>skriftlig</w:t>
             </w:r>
             <w:r w:rsidR="0049170A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tentamen</w:t>
             </w:r>
             <w:r w:rsidR="00645174">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="352E8149" w14:textId="04565CA8" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="001F2B5B" w:rsidP="0049170A">
+          <w:p w14:paraId="352E8149" w14:textId="5D7C4748" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="00D44EBF" w:rsidP="0049170A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-52006161"/>
                 <w:placeholder>
                   <w:docPart w:val="9D64632F6D2642479D7729995ABAFF2C"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E44515">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
-                <w:r w:rsidR="00AD0608">
+                <w:r w:rsidR="0013219C">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>4</w:t>
+                  <w:t>5</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="5422A542" w14:textId="77777777" w:rsidR="0049170A" w:rsidRDefault="0049170A" w:rsidP="00034C5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0049170A" w:rsidRPr="00EF2199" w14:paraId="57B9FBC6" w14:textId="77777777" w:rsidTr="00892106">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14894B2C" w14:textId="1A7E8C19" w:rsidR="0049170A" w:rsidRPr="00EF2199" w:rsidRDefault="00892106" w:rsidP="00D27E1D">
@@ -2219,51 +2189,51 @@
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Observera</w:t>
       </w:r>
       <w:r w:rsidR="0049170A" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> att kursanalysen ska publiceras på kurswebben tillsammans med resultaten av kursvärderingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F326A8" w14:textId="277658D9" w:rsidR="00EC01EC" w:rsidRPr="00A8648E" w:rsidRDefault="00892106" w:rsidP="00EC01EC">
+    <w:p w14:paraId="22F326A8" w14:textId="5F65DA9B" w:rsidR="00EC01EC" w:rsidRPr="00A8648E" w:rsidRDefault="00892106" w:rsidP="00EC01EC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7CD9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
       <w:r w:rsidR="009E4AC8">
         <w:rPr>
@@ -2320,67 +2290,58 @@
         <w:t>följande datum:</w:t>
       </w:r>
       <w:r w:rsidR="00EC01EC" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="448823202"/>
           <w:placeholder>
             <w:docPart w:val="19E21F7EDF664017BD4B1F06DC98C8DB"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00487CB9">
+          <w:r w:rsidR="00D44EBF">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>2026-02-1</w:t>
-[...8 lines deleted...]
-            <w:t>0</w:t>
+            <w:t>2026-06-30</w:t>
           </w:r>
           <w:r w:rsidR="00645174" w:rsidRPr="00A8648E">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="651ECA4E" w14:textId="77777777" w:rsidR="00EC01EC" w:rsidRDefault="00EC01EC" w:rsidP="00EC01EC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2426,68 +2387,67 @@
       <w:r w:rsidR="009D56B4" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> sedan </w:t>
       </w:r>
       <w:r w:rsidR="00800CFE" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>föregående kurstillfälle</w:t>
       </w:r>
       <w:r w:rsidR="00737050">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E84DF9" w14:textId="2227F841" w:rsidR="00AD0608" w:rsidRPr="00AD0608" w:rsidRDefault="00AD0608" w:rsidP="00AD0608">
+    <w:p w14:paraId="7CDA6F5D" w14:textId="618056EE" w:rsidR="00A8648E" w:rsidRPr="00A8648E" w:rsidRDefault="0013219C" w:rsidP="00A8648E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Examinationens frågor har uppdaterats för en bättre röd tråd till lärandemålen. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FAC44FB" w14:textId="0238C7E6" w:rsidR="003D78F4" w:rsidRPr="00843229" w:rsidRDefault="00AD0608" w:rsidP="00935E9D">
+        <w:t>Vi har förbättrat informationen till de klinisk aktiva läkare om va</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44EBF">
+        <w:t>d</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Vi har försökt optimera systemet för att ringa in studenter för att möjliggöra bättre rättvisa till deltagande på operation. </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> studenterna förväntas göra / delta i under kursen. Vi har även varit tydligare under introduktionen om vad det förväntas av studenterna under kursen. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0D7CD198" w14:textId="77777777" w:rsidR="00A8648E" w:rsidRPr="00A8648E" w:rsidRDefault="00A8648E" w:rsidP="00A8648E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08817602" w14:textId="77777777" w:rsidR="00034C5E" w:rsidRDefault="00645174" w:rsidP="00C80EA7">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80EA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
@@ -2501,61 +2461,61 @@
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00034C5E" w:rsidRPr="00C80EA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Kortfattad sammanfattning av studenternas </w:t>
       </w:r>
       <w:r w:rsidR="00737050" w:rsidRPr="00C80EA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>kursvärderingar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1EEE97" w14:textId="77777777" w:rsidR="001245BF" w:rsidRDefault="001245BF" w:rsidP="001245BF">
+    <w:p w14:paraId="67041E3F" w14:textId="60D632CA" w:rsidR="00C9777A" w:rsidRPr="00AD0608" w:rsidRDefault="00C9777A" w:rsidP="00AD0608">
       <w:r>
-        <w:t xml:space="preserve">Studenterna var över lag mycket nöjda med möjligheten till ett aktivt lärande under kursen. De var inkluderade och bemötta på ett bra sätt. Speciellt de praktiska momenten var uppskattade och bidrog till ökad kunskap och färdighet. Kursen beskrivs som en mycket bra blandning av kliniskt arbete, operation, mottagning efter intro med praktiska moment och föreläsningar. Arbetsbelastning på kursen var bra. Samt kursen över lag fick mycket bra betyg. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26B422C0" w14:textId="77777777" w:rsidR="001245BF" w:rsidRDefault="001245BF" w:rsidP="001245BF">
+        <w:t xml:space="preserve">Studenternas helhetsbild av kursen var mycket positiv 5.8/6. Arbetsbelastning var mycket rimlig. Studenterna var mycket nöjda med undervisningen, speciellt de praktiskt kirurgiska momenten. Några av studenterna kände </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44EBF">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Förbättringar på aktiv VFU vid avdelningsplacering, samt fler interaktiva seminarier och mer aktiva handledare önskas. Feedback och förväntningar under kursen kan förbättras. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26371DD6" w14:textId="77777777" w:rsidR="00AD0608" w:rsidRPr="00AD0608" w:rsidRDefault="00AD0608" w:rsidP="00AD0608"/>
+        <w:t xml:space="preserve">att de fick adekvat återkoppling på sina prestationer. De allra flesta studenter skulle rekommenderat kursen till andra. </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="769797EC" w14:textId="5EEDDA7A" w:rsidR="00EF2199" w:rsidRPr="00A8648E" w:rsidRDefault="00645174" w:rsidP="00DC7F90">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DC7F90" w:rsidRPr="00EC01EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -2608,181 +2568,148 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
       <w:r w:rsidR="00141CFD" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kursens styrkor:</w:t>
       </w:r>
       <w:r w:rsidR="000A102C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E42F76" w14:textId="7D2D5E66" w:rsidR="001245BF" w:rsidRPr="001245BF" w:rsidRDefault="001245BF" w:rsidP="001A2885">
+    <w:p w14:paraId="37C7CFB4" w14:textId="1EC34F60" w:rsidR="00292FB4" w:rsidRDefault="00C9777A" w:rsidP="001A2885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En kurs som erbjuder </w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="37C7CFB4" w14:textId="77777777" w:rsidR="00292FB4" w:rsidRDefault="00292FB4" w:rsidP="001A2885">
+        <w:t xml:space="preserve">Mångsidig undervisning med teori, en stor del praktiska övningar som är mycket uppskattade. En stark vetenskaplig tråd i undervisningen. Att studenterna kommer i kontakt med komplexa patienter involverande multidisciplinär approach. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0776D1E9" w14:textId="77777777" w:rsidR="00C9777A" w:rsidRDefault="00C9777A" w:rsidP="001A2885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E243105" w14:textId="15389C10" w:rsidR="00566591" w:rsidRDefault="00645174" w:rsidP="001A2885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
       <w:r w:rsidR="00141CFD" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kursens svagheter:</w:t>
       </w:r>
       <w:r w:rsidR="006753E9" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4C8A96" w14:textId="712FE8A4" w:rsidR="00460343" w:rsidRDefault="0007083A" w:rsidP="001A2885">
+    <w:p w14:paraId="023F30EB" w14:textId="5E78A770" w:rsidR="00826E74" w:rsidRDefault="00C9777A" w:rsidP="00826E74">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oregelbundenhet av kirurgi och att den stora delen av arbetet sker under jourtid kan försvåra en alltid optimal handledning av studenter. Då man är på flera lokalisationer under kursen (avdelning, operation, på ett annat sjukhus för organuttag, ibland på sjukhus i utlandet) kan ibland studentbemötandet variera från lokal personal på plats utan att vi från kliniken kan påverka. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="023F30EB" w14:textId="77777777" w:rsidR="00826E74" w:rsidRDefault="00826E74" w:rsidP="00826E74">
+        <w:t>Många operation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44EBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sker på jourtid. Schema som kan ändras samma dag p.g.a. oregelbunden klinisk verksamhet (de flesta transplantationer sker oplanerat). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425199D5" w14:textId="77777777" w:rsidR="00C9777A" w:rsidRDefault="00C9777A" w:rsidP="00826E74">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D445D65" w14:textId="2D182B90" w:rsidR="009A2965" w:rsidRDefault="00645174" w:rsidP="001A2885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3 </w:t>
@@ -2838,87 +2765,96 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>examination</w:t>
       </w:r>
       <w:r w:rsidR="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="009A2965" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EE6554" w14:textId="7A947C40" w:rsidR="000A102C" w:rsidRPr="0007083A" w:rsidRDefault="0007083A" w:rsidP="001A2885">
+    <w:p w14:paraId="60EE6554" w14:textId="5C91933E" w:rsidR="000A102C" w:rsidRPr="0007083A" w:rsidRDefault="0007083A" w:rsidP="001A2885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007083A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Samtliga studenter uppfyllde lärandemålen i den </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0007083A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>summativa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B1C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="0007083A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> examinationen. </w:t>
+        <w:t xml:space="preserve">examinationen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35008054" w14:textId="4F04162F" w:rsidR="000A102C" w:rsidRPr="000A102C" w:rsidRDefault="000A102C" w:rsidP="001A2885">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52BFC41C" w14:textId="77777777" w:rsidR="009A2965" w:rsidRPr="00A8648E" w:rsidRDefault="009A2965" w:rsidP="009A2965">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21D33D8A" w14:textId="210EBBB5" w:rsidR="00DD337D" w:rsidRPr="00A8648E" w:rsidRDefault="00645174" w:rsidP="00DC7F90">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:rPr>
@@ -2938,662 +2874,269 @@
       <w:r w:rsidR="00DC7F90" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DD337D" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Kursansvarigs slutsatser och </w:t>
       </w:r>
       <w:r w:rsidR="000175A4" w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>förslag till förbättringsområden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A74F27" w14:textId="2018EC6D" w:rsidR="008A0C84" w:rsidRDefault="0007083A" w:rsidP="00DC7F90">
+    <w:p w14:paraId="65A74F27" w14:textId="38ED8C8E" w:rsidR="008A0C84" w:rsidRDefault="0007083A" w:rsidP="00DC7F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En bra genomförd kurs och bra betyg över lag från studenter. Flera ansåg kursen som den bästa. Förbättringsområden inkluderar bättre planering utländska läkarstudenter inte kommer på rotation samtidigt som SVK. Bättre kommunikation med operationspersonal om hur många studenter som kommer på operation samt en bättre och strukturerad feedback till studenterna ska vara prioriterat som förbättringsförslag. </w:t>
+        <w:t>En bra genomförd kurs och bra betyg över</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44EBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lag från studenter. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mycket praktisk träning är en stor fördel, speciellt för sista årets läkarstudenter. Engagerade lärare, en stark vetenskaplig grund och mångfacetterade lärandeaktiviteter. Förbättring av information om vad som förväntas av studenter samt bättre feedback till studenter under kursen är förbättringsområdena. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D3AE4C" w14:textId="77777777" w:rsidR="008A0C84" w:rsidRDefault="008A0C84" w:rsidP="00DC7F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42F2F88C" w14:textId="77777777" w:rsidR="008A0C84" w:rsidRPr="00A8648E" w:rsidRDefault="008A0C84" w:rsidP="00DC7F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="751D5FD6" w14:textId="4D43D676" w:rsidR="00DC7F90" w:rsidRPr="00A8648E" w:rsidRDefault="00645174" w:rsidP="000175A4">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8648E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6. Aktivitetsplan för kursutveckling</w:t>
       </w:r>
       <w:r w:rsidR="00C80EA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F27CF9" w14:textId="77777777" w:rsidR="000175A4" w:rsidRPr="000175A4" w:rsidRDefault="000175A4" w:rsidP="00DC7F90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9166" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1970"/>
+        <w:gridCol w:w="9166"/>
       </w:tblGrid>
       <w:tr w:rsidR="000175A4" w14:paraId="40CEABBE" w14:textId="77777777" w:rsidTr="00270AF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB1030C" w14:textId="55546BDC" w:rsidR="000175A4" w:rsidRPr="00A8648E" w:rsidRDefault="000175A4" w:rsidP="00DC7F90">
+          <w:p w14:paraId="2BB1030C" w14:textId="12358AB7" w:rsidR="000175A4" w:rsidRPr="00A8648E" w:rsidRDefault="000175A4" w:rsidP="00DC7F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8648E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Förbättringsområde:</w:t>
             </w:r>
             <w:r w:rsidR="008A0C84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00460343">
+            <w:r w:rsidR="009B1C2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>CAVAS, projektarbete, studentplanering.</w:t>
+              <w:t xml:space="preserve">VT2026 är sista versionen av SVK </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009B1C2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transplantationkirurgi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009B1C2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000175A4" w14:paraId="273ED8B1" w14:textId="77777777" w:rsidTr="00270AF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9166" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="539F7456" w14:textId="7F9C6A1F" w:rsidR="000175A4" w:rsidRPr="00A8648E" w:rsidRDefault="000175A4" w:rsidP="00DC7F90">
+          <w:p w14:paraId="539F7456" w14:textId="672B0EB2" w:rsidR="000175A4" w:rsidRPr="00A8648E" w:rsidRDefault="009B1C2C" w:rsidP="00DC7F90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A8648E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Förväntat resultat:</w:t>
+              <w:t>Förbättringsförslag kommer att lägga</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0183">
+            <w:r w:rsidR="00D44EBF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bättre rutin för inringning av studenter vid operation på jourtid. Planera </w:t>
+              <w:t>s</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00FC0183">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>fellow</w:t>
+              <w:t xml:space="preserve"> till nya valbar</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00FC0183">
+            <w:r w:rsidR="00D44EBF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">-randning vid annan tidpunkt än SVK kursen. </w:t>
+              <w:t xml:space="preserve">a </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...417 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve">kursen VKM Transplantationskirurg till HT2026. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10D497BC" w14:textId="77777777" w:rsidR="00892106" w:rsidRDefault="00892106" w:rsidP="00892106"/>
     <w:p w14:paraId="46CDCF4E" w14:textId="77777777" w:rsidR="00892106" w:rsidRDefault="00892106">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6096AC2A" w14:textId="77777777" w:rsidR="00892106" w:rsidRPr="00060772" w:rsidRDefault="00060772" w:rsidP="003B69E2">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7798,211 +7341,213 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D56B4"/>
     <w:rsid w:val="00001349"/>
     <w:rsid w:val="00002440"/>
     <w:rsid w:val="000175A4"/>
     <w:rsid w:val="00034C5E"/>
     <w:rsid w:val="00043B3D"/>
     <w:rsid w:val="00055F6F"/>
     <w:rsid w:val="00060772"/>
     <w:rsid w:val="0007083A"/>
     <w:rsid w:val="00072BBD"/>
     <w:rsid w:val="00084E33"/>
     <w:rsid w:val="00086C1D"/>
     <w:rsid w:val="000A102C"/>
     <w:rsid w:val="000D14F2"/>
     <w:rsid w:val="000D61CC"/>
     <w:rsid w:val="000E29AF"/>
     <w:rsid w:val="000F2495"/>
     <w:rsid w:val="000F2950"/>
     <w:rsid w:val="001052CB"/>
     <w:rsid w:val="001071B5"/>
     <w:rsid w:val="00121457"/>
     <w:rsid w:val="001245BF"/>
+    <w:rsid w:val="0013219C"/>
     <w:rsid w:val="00137141"/>
     <w:rsid w:val="00141CFD"/>
     <w:rsid w:val="001446BF"/>
     <w:rsid w:val="001503F2"/>
     <w:rsid w:val="001613E5"/>
     <w:rsid w:val="00171153"/>
     <w:rsid w:val="00180C1D"/>
     <w:rsid w:val="00185E54"/>
     <w:rsid w:val="00191D2F"/>
     <w:rsid w:val="00193040"/>
     <w:rsid w:val="001947C8"/>
     <w:rsid w:val="00194FC0"/>
     <w:rsid w:val="001A2885"/>
     <w:rsid w:val="001A359D"/>
     <w:rsid w:val="001A5C54"/>
     <w:rsid w:val="001C58BD"/>
-    <w:rsid w:val="001D73B9"/>
     <w:rsid w:val="001E2ABC"/>
     <w:rsid w:val="001E2C1B"/>
-    <w:rsid w:val="001F2B5B"/>
     <w:rsid w:val="00215394"/>
     <w:rsid w:val="0022423F"/>
     <w:rsid w:val="00231E51"/>
     <w:rsid w:val="00253D58"/>
     <w:rsid w:val="002705DA"/>
     <w:rsid w:val="00270AF5"/>
     <w:rsid w:val="0027127B"/>
     <w:rsid w:val="002833B7"/>
     <w:rsid w:val="00285470"/>
     <w:rsid w:val="0028717C"/>
     <w:rsid w:val="00292FB4"/>
     <w:rsid w:val="002A4BA1"/>
     <w:rsid w:val="002D645C"/>
     <w:rsid w:val="002D73B1"/>
     <w:rsid w:val="002E5FBC"/>
     <w:rsid w:val="003054ED"/>
     <w:rsid w:val="003056D9"/>
     <w:rsid w:val="0031205F"/>
     <w:rsid w:val="003211C5"/>
     <w:rsid w:val="00326A68"/>
     <w:rsid w:val="00330B0E"/>
     <w:rsid w:val="0035299E"/>
     <w:rsid w:val="00371FEB"/>
     <w:rsid w:val="003A5643"/>
     <w:rsid w:val="003A7EA4"/>
     <w:rsid w:val="003B04DC"/>
     <w:rsid w:val="003B69E2"/>
     <w:rsid w:val="003C2B4B"/>
     <w:rsid w:val="003D78F4"/>
     <w:rsid w:val="003E3E4D"/>
-    <w:rsid w:val="003F3528"/>
     <w:rsid w:val="003F518E"/>
     <w:rsid w:val="003F54ED"/>
     <w:rsid w:val="003F7F06"/>
     <w:rsid w:val="004058EA"/>
     <w:rsid w:val="00436C48"/>
     <w:rsid w:val="00441017"/>
     <w:rsid w:val="00460343"/>
     <w:rsid w:val="00487053"/>
-    <w:rsid w:val="00487CB9"/>
     <w:rsid w:val="00490982"/>
     <w:rsid w:val="0049170A"/>
     <w:rsid w:val="004A019B"/>
     <w:rsid w:val="004A2C07"/>
     <w:rsid w:val="004C3837"/>
-    <w:rsid w:val="004D2157"/>
-    <w:rsid w:val="004E5744"/>
     <w:rsid w:val="004F3FB0"/>
     <w:rsid w:val="005036F8"/>
     <w:rsid w:val="005118BC"/>
     <w:rsid w:val="00526EFE"/>
     <w:rsid w:val="00530FEF"/>
     <w:rsid w:val="005406DD"/>
     <w:rsid w:val="00561D8E"/>
     <w:rsid w:val="00566591"/>
     <w:rsid w:val="00587C36"/>
     <w:rsid w:val="005A7623"/>
     <w:rsid w:val="005B5FC1"/>
     <w:rsid w:val="005C0A11"/>
     <w:rsid w:val="005C14A9"/>
     <w:rsid w:val="005E436C"/>
+    <w:rsid w:val="00607102"/>
     <w:rsid w:val="00631E49"/>
     <w:rsid w:val="00645174"/>
     <w:rsid w:val="006753E9"/>
     <w:rsid w:val="006A0753"/>
     <w:rsid w:val="006B7297"/>
     <w:rsid w:val="006C64B8"/>
     <w:rsid w:val="00702617"/>
     <w:rsid w:val="007032BF"/>
     <w:rsid w:val="00706A7C"/>
     <w:rsid w:val="00723D45"/>
     <w:rsid w:val="00725898"/>
     <w:rsid w:val="0073024A"/>
     <w:rsid w:val="00734E5C"/>
     <w:rsid w:val="00737050"/>
     <w:rsid w:val="00794B55"/>
     <w:rsid w:val="007A2FBA"/>
     <w:rsid w:val="007B02A2"/>
     <w:rsid w:val="007B2373"/>
+    <w:rsid w:val="007B5F4E"/>
     <w:rsid w:val="00800CFE"/>
     <w:rsid w:val="008137A6"/>
     <w:rsid w:val="00826E74"/>
     <w:rsid w:val="00842260"/>
     <w:rsid w:val="00843229"/>
     <w:rsid w:val="00892106"/>
     <w:rsid w:val="008A0C84"/>
     <w:rsid w:val="008A4A23"/>
     <w:rsid w:val="008E23B7"/>
     <w:rsid w:val="008F76C1"/>
     <w:rsid w:val="00935E9D"/>
     <w:rsid w:val="00936025"/>
     <w:rsid w:val="00970A85"/>
     <w:rsid w:val="00972721"/>
     <w:rsid w:val="0098431A"/>
     <w:rsid w:val="009A2965"/>
     <w:rsid w:val="009A2E02"/>
     <w:rsid w:val="009A3431"/>
     <w:rsid w:val="009A4DB5"/>
     <w:rsid w:val="009A5239"/>
     <w:rsid w:val="009A6381"/>
+    <w:rsid w:val="009B1C2C"/>
     <w:rsid w:val="009C68F8"/>
     <w:rsid w:val="009D56B4"/>
     <w:rsid w:val="009E4AC8"/>
     <w:rsid w:val="00A04071"/>
     <w:rsid w:val="00A150F2"/>
     <w:rsid w:val="00A17B71"/>
     <w:rsid w:val="00A203CB"/>
+    <w:rsid w:val="00A36612"/>
     <w:rsid w:val="00A40A57"/>
     <w:rsid w:val="00A60152"/>
     <w:rsid w:val="00A6643D"/>
     <w:rsid w:val="00A85242"/>
     <w:rsid w:val="00A8648E"/>
     <w:rsid w:val="00AC037B"/>
     <w:rsid w:val="00AD0608"/>
     <w:rsid w:val="00AD2AD6"/>
     <w:rsid w:val="00AF7C47"/>
     <w:rsid w:val="00B06890"/>
     <w:rsid w:val="00B26C49"/>
     <w:rsid w:val="00B62D0B"/>
     <w:rsid w:val="00B670DA"/>
     <w:rsid w:val="00B711E0"/>
     <w:rsid w:val="00B76BEE"/>
     <w:rsid w:val="00BD2C57"/>
     <w:rsid w:val="00BF5F58"/>
     <w:rsid w:val="00C04BDC"/>
     <w:rsid w:val="00C14C55"/>
     <w:rsid w:val="00C35ED9"/>
     <w:rsid w:val="00C37EA7"/>
     <w:rsid w:val="00C468E1"/>
     <w:rsid w:val="00C51D51"/>
     <w:rsid w:val="00C64A1E"/>
     <w:rsid w:val="00C7103C"/>
     <w:rsid w:val="00C734A6"/>
+    <w:rsid w:val="00C76AA9"/>
     <w:rsid w:val="00C80EA7"/>
+    <w:rsid w:val="00C9777A"/>
     <w:rsid w:val="00CA7CD9"/>
     <w:rsid w:val="00CB7692"/>
     <w:rsid w:val="00CC20E4"/>
     <w:rsid w:val="00CC778C"/>
     <w:rsid w:val="00D219BE"/>
     <w:rsid w:val="00D40EAB"/>
     <w:rsid w:val="00D44047"/>
+    <w:rsid w:val="00D44EBF"/>
     <w:rsid w:val="00D507C6"/>
     <w:rsid w:val="00D52CA9"/>
     <w:rsid w:val="00D54A24"/>
     <w:rsid w:val="00D647BA"/>
     <w:rsid w:val="00D76E52"/>
     <w:rsid w:val="00D95CE9"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC7F90"/>
     <w:rsid w:val="00DD337D"/>
     <w:rsid w:val="00DD38CB"/>
     <w:rsid w:val="00DE39B1"/>
     <w:rsid w:val="00DF0711"/>
     <w:rsid w:val="00E05DF0"/>
     <w:rsid w:val="00E061B2"/>
     <w:rsid w:val="00E15FD2"/>
     <w:rsid w:val="00E252AD"/>
     <w:rsid w:val="00E3255B"/>
     <w:rsid w:val="00E44515"/>
     <w:rsid w:val="00E56987"/>
     <w:rsid w:val="00E67DA9"/>
     <w:rsid w:val="00E83919"/>
     <w:rsid w:val="00E94EA7"/>
     <w:rsid w:val="00E97E33"/>
     <w:rsid w:val="00EA1423"/>
     <w:rsid w:val="00EA4169"/>
@@ -10655,82 +10200,82 @@
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B537F"/>
     <w:rsid w:val="000021D9"/>
     <w:rsid w:val="000554CC"/>
     <w:rsid w:val="00056D97"/>
     <w:rsid w:val="000801F4"/>
     <w:rsid w:val="00102E06"/>
     <w:rsid w:val="00113D0E"/>
     <w:rsid w:val="00160804"/>
     <w:rsid w:val="001824BA"/>
     <w:rsid w:val="00253F1F"/>
     <w:rsid w:val="00284554"/>
     <w:rsid w:val="003A5DEC"/>
-    <w:rsid w:val="003F3528"/>
     <w:rsid w:val="004C3837"/>
-    <w:rsid w:val="004E5744"/>
     <w:rsid w:val="004F3A9F"/>
     <w:rsid w:val="00513B4F"/>
     <w:rsid w:val="005A64DE"/>
+    <w:rsid w:val="00607102"/>
     <w:rsid w:val="00616059"/>
     <w:rsid w:val="00637A3E"/>
     <w:rsid w:val="006A3A3E"/>
     <w:rsid w:val="006B4462"/>
     <w:rsid w:val="0071639C"/>
     <w:rsid w:val="00777D63"/>
     <w:rsid w:val="007C6177"/>
     <w:rsid w:val="007E402E"/>
     <w:rsid w:val="008800BA"/>
     <w:rsid w:val="008C31FD"/>
     <w:rsid w:val="00901915"/>
     <w:rsid w:val="00903E81"/>
     <w:rsid w:val="00907C53"/>
     <w:rsid w:val="00907F57"/>
     <w:rsid w:val="00977945"/>
     <w:rsid w:val="009B537F"/>
     <w:rsid w:val="009F1B73"/>
     <w:rsid w:val="00AF264F"/>
     <w:rsid w:val="00AF48A7"/>
     <w:rsid w:val="00AF531A"/>
     <w:rsid w:val="00B06284"/>
     <w:rsid w:val="00B1370E"/>
     <w:rsid w:val="00B16C27"/>
     <w:rsid w:val="00BD17BD"/>
     <w:rsid w:val="00C20F93"/>
     <w:rsid w:val="00C37EA7"/>
+    <w:rsid w:val="00C76AA9"/>
     <w:rsid w:val="00D055A2"/>
     <w:rsid w:val="00D31E88"/>
     <w:rsid w:val="00D368D4"/>
     <w:rsid w:val="00D3727E"/>
     <w:rsid w:val="00D725C4"/>
     <w:rsid w:val="00DB16D3"/>
     <w:rsid w:val="00DC1A84"/>
     <w:rsid w:val="00DD5E3B"/>
     <w:rsid w:val="00E3689B"/>
     <w:rsid w:val="00EF5172"/>
     <w:rsid w:val="00FC5E85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -11558,74 +11103,74 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C90FEFC3-FD8A-4541-9286-FF7CC27F0370}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10722</Characters>
+  <Pages>5</Pages>
+  <Words>1887</Words>
+  <Characters>10005</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>25</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet, LIME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12719</CharactersWithSpaces>
+  <CharactersWithSpaces>11869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Linda Sturesson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>